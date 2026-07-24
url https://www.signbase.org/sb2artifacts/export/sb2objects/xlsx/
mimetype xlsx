--- v0 (2026-05-30)
+++ v1 (2026-07-24)
@@ -414,51 +414,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AK261"/>
+  <dimension ref="A1:AK262"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>id</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>object_id</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>ensemble_id</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
@@ -612,389 +612,389 @@
         </is>
       </c>
       <c r="AH1" s="1" t="inlineStr">
         <is>
           <t>sign_coding</t>
         </is>
       </c>
       <c r="AI1" s="1" t="inlineStr">
         <is>
           <t>coding_certainty</t>
         </is>
       </c>
       <c r="AJ1" s="1" t="inlineStr">
         <is>
           <t>material_dropdown</t>
         </is>
       </c>
       <c r="AK1" s="1" t="inlineStr">
         <is>
           <t>object_type_dropdown</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
-        <v>440</v>
+        <v>532</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>hfc0019</t>
+          <t>vhc0055</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>Hohle Fels</t>
+          <t>Vogelherd</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>hfc</t>
+          <t>vhc</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>Schelklingen</t>
+          <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K2" t="n">
-        <v>48.379117</v>
+        <v>48.559</v>
       </c>
       <c r="L2" t="n">
-        <v>9.754103000000001</v>
+        <v>10.194</v>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>wikipedia</t>
+          <t>nespos.org</t>
         </is>
       </c>
       <c r="O2" t="inlineStr">
         <is>
-          <t>Vaa</t>
+          <t>GF/KS</t>
         </is>
       </c>
       <c r="P2" t="inlineStr">
         <is>
-          <t>AMS</t>
+          <t>C14</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
-          <t>31750±260</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R2" t="inlineStr">
         <is>
-          <t>KIA 35464</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S2" t="inlineStr">
         <is>
-          <t>35710+360/-340</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T2" t="inlineStr">
         <is>
-          <t>KIA 16034</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U2" t="inlineStr">
         <is>
-          <t>2016</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V2" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W2" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X2" t="inlineStr">
         <is>
-          <t>personal ornament</t>
+          <t>tube/flute</t>
         </is>
       </c>
       <c r="Y2" t="inlineStr"/>
       <c r="Z2" t="n">
         <v>9</v>
       </c>
       <c r="AA2" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="AB2" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AC2" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD2" t="inlineStr">
         <is>
-          <t>Fragment of a triple-perforated bead (Dutkiewicz E. 2021: Tab. 37.4).</t>
+          <t>Small tubular bone fragment with markings (Dutkiewicz E. 2021: Taf. 36.5).</t>
         </is>
       </c>
       <c r="AE2" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
-          <t>Find No.: 31-2419.2</t>
+          <t>Find No.: 38/75-193.1</t>
         </is>
       </c>
       <c r="AG2" t="inlineStr">
         <is>
-          <t>Conard N. &amp; Malina M. 2016; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH2" t="inlineStr">
         <is>
-          <t>!O</t>
+          <t>!vv! _ !vvv!</t>
         </is>
       </c>
       <c r="AI2" t="inlineStr">
         <is>
-          <t>very certain</t>
+          <t>uncertain</t>
         </is>
       </c>
       <c r="AJ2" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="AK2" t="inlineStr">
         <is>
-          <t>personal ornament</t>
+          <t>flute/tube</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
-        <v>461</v>
+        <v>493</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>hfc0040</t>
+          <t>vhc0019</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>Hohle Fels</t>
+          <t>Vogelherd</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>hfc</t>
+          <t>vhc</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>Schelklingen</t>
+          <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K3" t="n">
-        <v>48.379117</v>
+        <v>48.559</v>
       </c>
       <c r="L3" t="n">
-        <v>9.754103000000001</v>
+        <v>10.194</v>
       </c>
       <c r="M3" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>wikipedia</t>
+          <t>nespos.org</t>
         </is>
       </c>
       <c r="O3" t="inlineStr">
         <is>
-          <t>IIIa-V</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P3" t="inlineStr">
         <is>
-          <t>AMS</t>
+          <t>C14</t>
         </is>
       </c>
       <c r="Q3" t="inlineStr">
         <is>
-          <t>29710+210/-200</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R3" t="inlineStr">
         <is>
-          <t>KIA 32056</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S3" t="inlineStr">
         <is>
-          <t>40000+500</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T3" t="inlineStr">
         <is>
-          <t>OxA-19781</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U3" t="inlineStr">
         <is>
-          <t>2004</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V3" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W3" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X3" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>possible figurine</t>
         </is>
       </c>
       <c r="Y3" t="inlineStr"/>
       <c r="Z3" t="n">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="AA3" t="n">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="AB3" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="AC3" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD3" t="inlineStr">
         <is>
-          <t>Decorated small ivory fragment (Dutkiewicz E. 2021: Tab. 53.7).</t>
+          <t>Heavily rounded, reworked ivory fragment (Dutkiewicz E. 2021: Taf. 28.5).</t>
         </is>
       </c>
       <c r="AE3" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF3" t="inlineStr">
         <is>
-          <t>Find No.: 87-1340.1</t>
+          <t>Find No.: 35/71-15.1</t>
         </is>
       </c>
       <c r="AG3" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008; Conard N. 2009</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH3" t="inlineStr">
         <is>
-          <t>!|l||</t>
+          <t>!//! _!vvvv!</t>
         </is>
       </c>
       <c r="AI3" t="inlineStr">
         <is>
-          <t>certain</t>
+          <t>uncertain</t>
         </is>
       </c>
       <c r="AJ3" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="AK3" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>figurine (possible)</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
-        <v>443</v>
+        <v>440</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>hfc0022</t>
+          <t>hfc0019</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
@@ -1007,161 +1007,161 @@
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K4" t="n">
         <v>48.379117</v>
       </c>
       <c r="L4" t="n">
         <v>9.754103000000001</v>
       </c>
       <c r="M4" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t>wikipedia</t>
         </is>
       </c>
       <c r="O4" t="inlineStr">
         <is>
-          <t>IIIb</t>
+          <t>Vaa</t>
         </is>
       </c>
       <c r="P4" t="inlineStr">
         <is>
           <t>AMS</t>
         </is>
       </c>
       <c r="Q4" t="inlineStr">
         <is>
-          <t>29780+330/-310</t>
+          <t>31750±260</t>
         </is>
       </c>
       <c r="R4" t="inlineStr">
         <is>
-          <t>KIA 18878</t>
+          <t>KIA 35464</t>
         </is>
       </c>
       <c r="S4" t="inlineStr">
         <is>
-          <t>29990+340/-330</t>
+          <t>35710+360/-340</t>
         </is>
       </c>
       <c r="T4" t="inlineStr">
         <is>
-          <t>KIA 3505</t>
+          <t>KIA 16034</t>
         </is>
       </c>
       <c r="U4" t="inlineStr">
         <is>
-          <t>2013</t>
+          <t>2016</t>
         </is>
       </c>
       <c r="V4" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W4" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X4" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>personal ornament</t>
         </is>
       </c>
       <c r="Y4" t="inlineStr"/>
       <c r="Z4" t="n">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="AA4" t="n">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="AB4" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="AC4" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD4" t="inlineStr">
         <is>
-          <t>Several fragments of ivory, decorated with hatchings (Dutkiewicz E. 2021: Taf. 53.1).</t>
+          <t>Fragment of a triple-perforated bead (Dutkiewicz E. 2021: Tab. 37.4).</t>
         </is>
       </c>
       <c r="AE4" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF4" t="inlineStr">
         <is>
-          <t>Find No.: 54-492.1</t>
+          <t>Find No.: 31-2419.2</t>
         </is>
       </c>
       <c r="AG4" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Conard N. &amp; Malina M. 2016; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH4" t="inlineStr">
         <is>
-          <t>!≠!</t>
+          <t>!O</t>
         </is>
       </c>
       <c r="AI4" t="inlineStr">
         <is>
-          <t>uncertain</t>
+          <t>very certain</t>
         </is>
       </c>
       <c r="AJ4" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="AK4" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>personal ornament</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
-        <v>465</v>
+        <v>461</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>hfc0044</t>
+          <t>hfc0040</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
@@ -1174,161 +1174,161 @@
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K5" t="n">
         <v>48.379117</v>
       </c>
       <c r="L5" t="n">
         <v>9.754103000000001</v>
       </c>
       <c r="M5" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t>wikipedia</t>
         </is>
       </c>
       <c r="O5" t="inlineStr">
         <is>
-          <t>Va</t>
+          <t>IIIa-V</t>
         </is>
       </c>
       <c r="P5" t="inlineStr">
         <is>
           <t>AMS</t>
         </is>
       </c>
       <c r="Q5" t="inlineStr">
         <is>
-          <t>31750±260</t>
+          <t>29710+210/-200</t>
         </is>
       </c>
       <c r="R5" t="inlineStr">
         <is>
-          <t>KIA 35464</t>
+          <t>KIA 32056</t>
         </is>
       </c>
       <c r="S5" t="inlineStr">
         <is>
-          <t>35710+360/-340</t>
+          <t>40000+500</t>
         </is>
       </c>
       <c r="T5" t="inlineStr">
         <is>
-          <t>KIA 16034</t>
+          <t>OxA-19781</t>
         </is>
       </c>
       <c r="U5" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>2004</t>
         </is>
       </c>
       <c r="V5" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W5" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X5" t="inlineStr">
         <is>
-          <t>personal ornament</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="Y5" t="inlineStr"/>
       <c r="Z5" t="n">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="AA5" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="AB5" t="n">
         <v>3</v>
       </c>
       <c r="AC5" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD5" t="inlineStr">
         <is>
-          <t>Terminal fragment of a long, slightly curved ivory band (Wolf S. 2015, Tab. 30.10; Dutkiewicz E. 2021: Tab. 38.1).</t>
+          <t>Decorated small ivory fragment (Dutkiewicz E. 2021: Tab. 53.7).</t>
         </is>
       </c>
       <c r="AE5" t="inlineStr">
         <is>
-          <t>URMU Blaubeuren</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF5" t="inlineStr">
         <is>
-          <t>Find No.: 89-1637</t>
+          <t>Find No.: 87-1340.1</t>
         </is>
       </c>
       <c r="AG5" t="inlineStr">
         <is>
-          <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008; Conard N. 2009</t>
         </is>
       </c>
       <c r="AH5" t="inlineStr">
         <is>
-          <t>!||||||||||||||||||| _ !vvvvvvvvvvvvvv _ !vvvvvvvvvvvvvvvvvvv</t>
+          <t>!|l||</t>
         </is>
       </c>
       <c r="AI5" t="inlineStr">
         <is>
-          <t>very certain</t>
+          <t>certain</t>
         </is>
       </c>
       <c r="AJ5" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="AK5" t="inlineStr">
         <is>
-          <t>personal ornament</t>
+          <t>undetermined</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
-        <v>469</v>
+        <v>443</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>hfc0048</t>
+          <t>hfc0022</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
@@ -1341,161 +1341,161 @@
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K6" t="n">
         <v>48.379117</v>
       </c>
       <c r="L6" t="n">
         <v>9.754103000000001</v>
       </c>
       <c r="M6" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t>wikipedia</t>
         </is>
       </c>
       <c r="O6" t="inlineStr">
         <is>
-          <t>IV</t>
+          <t>IIIb</t>
         </is>
       </c>
       <c r="P6" t="inlineStr">
         <is>
           <t>AMS</t>
         </is>
       </c>
       <c r="Q6" t="inlineStr">
         <is>
-          <t>28750±750</t>
+          <t>29780+330/-310</t>
         </is>
       </c>
       <c r="R6" t="inlineStr">
         <is>
-          <t>OxA-4980</t>
+          <t>KIA 18878</t>
         </is>
       </c>
       <c r="S6" t="inlineStr">
         <is>
-          <t>33090+260/-250</t>
+          <t>29990+340/-330</t>
         </is>
       </c>
       <c r="T6" t="inlineStr">
         <is>
-          <t>KIA 16036</t>
+          <t>KIA 3505</t>
         </is>
       </c>
       <c r="U6" t="inlineStr">
         <is>
-          <t>2006</t>
+          <t>2013</t>
         </is>
       </c>
       <c r="V6" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W6" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X6" t="inlineStr">
         <is>
-          <t>rod/baton</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="Y6" t="inlineStr"/>
       <c r="Z6" t="n">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="AA6" t="n">
         <v>10</v>
       </c>
       <c r="AB6" t="n">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="AC6" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD6" t="inlineStr">
         <is>
-          <t>Half of a round rod with decorations (Dutkiewicz E. 2021: Tab. 51.4).</t>
+          <t>Several fragments of ivory, decorated with hatchings (Dutkiewicz E. 2021: Taf. 53.1).</t>
         </is>
       </c>
       <c r="AE6" t="inlineStr">
         <is>
-          <t>URMU Blaubeuren</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF6" t="inlineStr">
         <is>
-          <t>Find No.: 99-1707</t>
+          <t>Find No.: 54-492.1</t>
         </is>
       </c>
       <c r="AG6" t="inlineStr">
         <is>
-          <t>Conard N. &amp; Malina M. 2006a; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH6" t="inlineStr">
         <is>
-          <t>[X//] _ X!</t>
+          <t>!≠!</t>
         </is>
       </c>
       <c r="AI6" t="inlineStr">
         <is>
           <t>uncertain</t>
         </is>
       </c>
       <c r="AJ6" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="AK6" t="inlineStr">
         <is>
-          <t>rod</t>
+          <t>undetermined</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
-        <v>424</v>
+        <v>465</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>hfc0003</t>
+          <t>hfc0044</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
@@ -1538,131 +1538,131 @@
           <t>AMS</t>
         </is>
       </c>
       <c r="Q7" t="inlineStr">
         <is>
           <t>31750±260</t>
         </is>
       </c>
       <c r="R7" t="inlineStr">
         <is>
           <t>KIA 35464</t>
         </is>
       </c>
       <c r="S7" t="inlineStr">
         <is>
           <t>35710+360/-340</t>
         </is>
       </c>
       <c r="T7" t="inlineStr">
         <is>
           <t>KIA 16034</t>
         </is>
       </c>
       <c r="U7" t="inlineStr">
         <is>
-          <t>2014</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V7" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W7" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X7" t="inlineStr">
         <is>
-          <t>possible figurine</t>
+          <t>personal ornament</t>
         </is>
       </c>
       <c r="Y7" t="inlineStr"/>
       <c r="Z7" t="n">
-        <v>9</v>
+        <v>40</v>
       </c>
       <c r="AA7" t="n">
         <v>6</v>
       </c>
       <c r="AB7" t="n">
         <v>3</v>
       </c>
       <c r="AC7" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD7" t="inlineStr">
         <is>
-          <t>A small, spherical-shaped ivory fragment. The rounded part is slightly constricted on one side. The object appears to have broken off, making it difficult to interpret the specific nature of the fragment. However, given the refinement and distinct shaping of the rounded surface, it is possible that this fragment represents a part of a figurative depiction (Dutkiewicz E. 2021: Tab. 28.2; Conard N. et al. 2009: 249-250; Conard N. 2003: 832).</t>
+          <t>Terminal fragment of a long, slightly curved ivory band (Wolf S. 2015, Tab. 30.10; Dutkiewicz E. 2021: Tab. 38.1).</t>
         </is>
       </c>
       <c r="AE7" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>URMU Blaubeuren</t>
         </is>
       </c>
       <c r="AF7" t="inlineStr">
         <is>
-          <t>Find No.: 24-1610.4</t>
+          <t>Find No.: 89-1637</t>
         </is>
       </c>
       <c r="AG7" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2014; Dutkiewicz E. 2021; Conard N. et al. 2009; Conard N. 2003; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH7" t="inlineStr">
         <is>
-          <t>[°°°°°°°°°°] _ | _ |</t>
+          <t>!||||||||||||||||||| _ !vvvvvvvvvvvvvv _ !vvvvvvvvvvvvvvvvvvv</t>
         </is>
       </c>
       <c r="AI7" t="inlineStr">
         <is>
-          <t>uncertain</t>
+          <t>very certain</t>
         </is>
       </c>
       <c r="AJ7" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="AK7" t="inlineStr">
         <is>
-          <t>figurine (possible)</t>
+          <t>personal ornament</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>hfc0045</t>
+          <t>hfc0048</t>
         </is>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
@@ -1675,328 +1675,328 @@
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K8" t="n">
         <v>48.379117</v>
       </c>
       <c r="L8" t="n">
         <v>9.754103000000001</v>
       </c>
       <c r="M8" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t>wikipedia</t>
         </is>
       </c>
       <c r="O8" t="inlineStr">
         <is>
-          <t>Va</t>
+          <t>IV</t>
         </is>
       </c>
       <c r="P8" t="inlineStr">
         <is>
           <t>AMS</t>
         </is>
       </c>
       <c r="Q8" t="inlineStr">
         <is>
-          <t>31750±260</t>
+          <t>28750±750</t>
         </is>
       </c>
       <c r="R8" t="inlineStr">
         <is>
-          <t>KIA 35464</t>
+          <t>OxA-4980</t>
         </is>
       </c>
       <c r="S8" t="inlineStr">
         <is>
-          <t>35710+360/-340</t>
+          <t>33090+260/-250</t>
         </is>
       </c>
       <c r="T8" t="inlineStr">
         <is>
-          <t>KIA 16034</t>
+          <t>KIA 16036</t>
         </is>
       </c>
       <c r="U8" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>2006</t>
         </is>
       </c>
       <c r="V8" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W8" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X8" t="inlineStr">
         <is>
-          <t>flute</t>
+          <t>rod/baton</t>
         </is>
       </c>
       <c r="Y8" t="inlineStr"/>
       <c r="Z8" t="n">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="AA8" t="n">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="AB8" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="AC8" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD8" t="inlineStr">
         <is>
-          <t>Tiny fragment of an ivory flute with the finger hole partially preserved (Dutkiewicz E. 2021: Tab. 32.2).</t>
+          <t>Half of a round rod with decorations (Dutkiewicz E. 2021: Tab. 51.4).</t>
         </is>
       </c>
       <c r="AE8" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>URMU Blaubeuren</t>
         </is>
       </c>
       <c r="AF8" t="inlineStr">
         <is>
-          <t>Find No.: 89-1648.1</t>
+          <t>Find No.: 99-1707</t>
         </is>
       </c>
       <c r="AG8" t="inlineStr">
         <is>
-          <t>Conard N. &amp; Malina M. 2008b; Conard N. et al. 2009; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Conard N. &amp; Malina M. 2006a; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH8" t="inlineStr">
         <is>
-          <t>!vv</t>
+          <t>[X//] _ X!</t>
         </is>
       </c>
       <c r="AI8" t="inlineStr">
         <is>
-          <t>very certain</t>
+          <t>uncertain</t>
         </is>
       </c>
       <c r="AJ8" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="AK8" t="inlineStr">
         <is>
-          <t>flute</t>
+          <t>rod</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>gkl0030</t>
+          <t>hfc0003</t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>Geissenklösterle</t>
+          <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>gkl</t>
+          <t>hfc</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>Blaubeuren-Weiler</t>
+          <t>Schelklingen</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K9" t="n">
-        <v>48.398333</v>
+        <v>48.379117</v>
       </c>
       <c r="L9" t="n">
-        <v>9.772221999999999</v>
+        <v>9.754103000000001</v>
       </c>
       <c r="M9" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t>wikipedia</t>
         </is>
       </c>
       <c r="O9" t="inlineStr">
         <is>
-          <t>III</t>
+          <t>Va</t>
         </is>
       </c>
       <c r="P9" t="inlineStr">
         <is>
-          <t>C14</t>
+          <t>AMS</t>
         </is>
       </c>
       <c r="Q9" t="inlineStr">
         <is>
-          <t>30100±550</t>
+          <t>31750±260</t>
         </is>
       </c>
       <c r="R9" t="inlineStr">
         <is>
-          <t>OxA-6256</t>
+          <t>KIA 35464</t>
         </is>
       </c>
       <c r="S9" t="inlineStr">
         <is>
-          <t>36560+410/-390</t>
+          <t>35710+360/-340</t>
         </is>
       </c>
       <c r="T9" t="inlineStr">
         <is>
-          <t>KIA 16032</t>
+          <t>KIA 16034</t>
         </is>
       </c>
       <c r="U9" t="inlineStr">
         <is>
-          <t>1983</t>
+          <t>2014</t>
         </is>
       </c>
       <c r="V9" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W9" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X9" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>possible figurine</t>
         </is>
       </c>
       <c r="Y9" t="inlineStr"/>
       <c r="Z9" t="n">
+        <v>9</v>
+      </c>
+      <c r="AA9" t="n">
         <v>6</v>
       </c>
-      <c r="AA9" t="n">
+      <c r="AB9" t="n">
         <v>3</v>
       </c>
-      <c r="AB9" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AC9" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD9" t="inlineStr">
         <is>
-          <t>Tiny bone fragment with markings (Dutkiewicz E. 2021: Tab. 55.4).</t>
+          <t>A small, spherical-shaped ivory fragment. The rounded part is slightly constricted on one side. The object appears to have broken off, making it difficult to interpret the specific nature of the fragment. However, given the refinement and distinct shaping of the rounded surface, it is possible that this fragment represents a part of a figurative depiction (Dutkiewicz E. 2021: Tab. 28.2; Conard N. et al. 2009: 249-250; Conard N. 2003: 832).</t>
         </is>
       </c>
       <c r="AE9" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF9" t="inlineStr">
         <is>
-          <t>Find No.: 75-413</t>
+          <t>Find No.: 24-1610.4</t>
         </is>
       </c>
       <c r="AG9" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Conard N. et al. 2014; Dutkiewicz E. 2021; Conard N. et al. 2009; Conard N. 2003; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH9" t="inlineStr">
         <is>
-          <t>!||!</t>
+          <t>[°°°°°°°°°°] _ | _ |</t>
         </is>
       </c>
       <c r="AI9" t="inlineStr">
         <is>
-          <t>certain</t>
+          <t>uncertain</t>
         </is>
       </c>
       <c r="AJ9" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="AK9" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>figurine (possible)</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>hfc0049</t>
+          <t>hfc0045</t>
         </is>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
@@ -2009,825 +2009,829 @@
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K10" t="n">
         <v>48.379117</v>
       </c>
       <c r="L10" t="n">
         <v>9.754103000000001</v>
       </c>
       <c r="M10" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t>wikipedia</t>
         </is>
       </c>
       <c r="O10" t="inlineStr">
         <is>
-          <t>IV</t>
+          <t>Va</t>
         </is>
       </c>
       <c r="P10" t="inlineStr">
         <is>
           <t>AMS</t>
         </is>
       </c>
       <c r="Q10" t="inlineStr">
         <is>
-          <t>28750±750</t>
+          <t>31750±260</t>
         </is>
       </c>
       <c r="R10" t="inlineStr">
         <is>
-          <t>OxA-4980</t>
+          <t>KIA 35464</t>
         </is>
       </c>
       <c r="S10" t="inlineStr">
         <is>
-          <t>33090+260/-250</t>
+          <t>35710+360/-340</t>
         </is>
       </c>
       <c r="T10" t="inlineStr">
         <is>
-          <t>KIA 16036</t>
+          <t>KIA 16034</t>
         </is>
       </c>
       <c r="U10" t="inlineStr">
         <is>
-          <t>2006</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V10" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W10" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X10" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>flute</t>
         </is>
       </c>
       <c r="Y10" t="inlineStr"/>
       <c r="Z10" t="n">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="AA10" t="n">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="AB10" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AC10" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD10" t="inlineStr">
         <is>
-          <t>Thin decorated ivory splinter (Wolf S. 2015, Tab. 20.2; Dutkiewicz E. 2021: Tab. 52.5).</t>
+          <t>Tiny fragment of an ivory flute with the finger hole partially preserved (Dutkiewicz E. 2021: Tab. 32.2).</t>
         </is>
       </c>
       <c r="AE10" t="inlineStr">
         <is>
-          <t>URMU Blaubeuren</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF10" t="inlineStr">
         <is>
-          <t>Find No.: 99-1827.1</t>
+          <t>Find No.: 89-1648.1</t>
         </is>
       </c>
       <c r="AG10" t="inlineStr">
         <is>
-          <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Conard N. &amp; Malina M. 2008b; Conard N. et al. 2009; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH10" t="inlineStr">
         <is>
-          <t>!≠!</t>
+          <t>!vv</t>
         </is>
       </c>
       <c r="AI10" t="inlineStr">
         <is>
-          <t>uncertain</t>
+          <t>very certain</t>
         </is>
       </c>
       <c r="AJ10" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="AK10" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>flute</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
-        <v>463</v>
+        <v>421</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>hfc0042</t>
+          <t>gkl0030</t>
         </is>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>Hohle Fels</t>
+          <t>Geissenklösterle</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>hfc</t>
+          <t>gkl</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>Schelklingen</t>
+          <t>Blaubeuren-Weiler</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K11" t="n">
-        <v>48.379117</v>
+        <v>48.398333</v>
       </c>
       <c r="L11" t="n">
-        <v>9.754103000000001</v>
+        <v>9.772221999999999</v>
       </c>
       <c r="M11" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t>wikipedia</t>
         </is>
       </c>
       <c r="O11" t="inlineStr">
         <is>
-          <t>IV</t>
+          <t>III</t>
         </is>
       </c>
       <c r="P11" t="inlineStr">
         <is>
-          <t>AMS</t>
+          <t>C14</t>
         </is>
       </c>
       <c r="Q11" t="inlineStr">
         <is>
-          <t>28750±750</t>
+          <t>30100±550</t>
         </is>
       </c>
       <c r="R11" t="inlineStr">
         <is>
-          <t>OxA-4980</t>
+          <t>OxA-6256</t>
         </is>
       </c>
       <c r="S11" t="inlineStr">
         <is>
-          <t>33090+260/-250</t>
+          <t>36560+410/-390</t>
         </is>
       </c>
       <c r="T11" t="inlineStr">
         <is>
-          <t>KIA 16036</t>
+          <t>KIA 16032</t>
         </is>
       </c>
       <c r="U11" t="inlineStr">
         <is>
-          <t>2002</t>
+          <t>1983</t>
         </is>
       </c>
       <c r="V11" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W11" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X11" t="inlineStr">
         <is>
-          <t>rod/baton</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="Y11" t="inlineStr"/>
       <c r="Z11" t="n">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="AA11" t="n">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="AB11" t="n">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="AC11" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD11" t="inlineStr">
         <is>
-          <t>Carefully crafted half-round rod with markings (Dutkiewicz E. 2021: Tab. 51.3).</t>
+          <t>Tiny bone fragment with markings (Dutkiewicz E. 2021: Tab. 55.4).</t>
         </is>
       </c>
       <c r="AE11" t="inlineStr">
         <is>
-          <t>URMU Blaubeuren</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF11" t="inlineStr">
         <is>
-          <t>Find No.: 87-275</t>
+          <t>Find No.: 75-413</t>
         </is>
       </c>
       <c r="AG11" t="inlineStr">
         <is>
           <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH11" t="inlineStr">
         <is>
-          <t>X || _ | _ / _ | || |</t>
+          <t>!||!</t>
         </is>
       </c>
       <c r="AI11" t="inlineStr">
         <is>
           <t>certain</t>
         </is>
       </c>
       <c r="AJ11" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="AK11" t="inlineStr">
         <is>
-          <t>rod</t>
+          <t>undetermined</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
-        <v>407</v>
+        <v>470</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>gkl0016</t>
+          <t>hfc0049</t>
         </is>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>Geissenklösterle</t>
+          <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>gkl</t>
+          <t>hfc</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>Blaubeuren-Weiler</t>
+          <t>Schelklingen</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K12" t="n">
-        <v>48.398333</v>
+        <v>48.379117</v>
       </c>
       <c r="L12" t="n">
-        <v>9.772221999999999</v>
+        <v>9.754103000000001</v>
       </c>
       <c r="M12" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t>wikipedia</t>
         </is>
       </c>
       <c r="O12" t="inlineStr">
         <is>
-          <t>II</t>
+          <t>IV</t>
         </is>
       </c>
       <c r="P12" t="inlineStr">
         <is>
-          <t>C14</t>
+          <t>AMS</t>
         </is>
       </c>
       <c r="Q12" t="inlineStr">
         <is>
-          <t>30625±796</t>
+          <t>28750±750</t>
         </is>
       </c>
       <c r="R12" t="inlineStr">
         <is>
-          <t>H 4147-3346</t>
+          <t>OxA-4980</t>
         </is>
       </c>
       <c r="S12" t="inlineStr">
         <is>
-          <t>33700±825</t>
+          <t>33090+260/-250</t>
         </is>
       </c>
       <c r="T12" t="inlineStr">
         <is>
-          <t>H 4751-4404</t>
+          <t>KIA 16036</t>
         </is>
       </c>
       <c r="U12" t="inlineStr">
         <is>
-          <t>1973</t>
+          <t>2006</t>
         </is>
       </c>
       <c r="V12" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W12" t="inlineStr">
         <is>
+          <t>Mammuthus primigenius</t>
+        </is>
+      </c>
+      <c r="X12" t="inlineStr">
+        <is>
           <t>undetermined</t>
-        </is>
-[...3 lines deleted...]
-          <t>flute</t>
         </is>
       </c>
       <c r="Y12" t="inlineStr"/>
       <c r="Z12" t="n">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="AA12" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="AB12" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="AC12" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD12" t="inlineStr">
         <is>
-          <t>Fragment of a bone flute made from a thin-walled tubular bone of a bird (Dutkiewicz E. 2021: Taf. 34.6).</t>
+          <t>Thin decorated ivory splinter (Wolf S. 2015, Tab. 20.2; Dutkiewicz E. 2021: Tab. 52.5).</t>
         </is>
       </c>
       <c r="AE12" t="inlineStr">
         <is>
           <t>URMU Blaubeuren</t>
         </is>
       </c>
       <c r="AF12" t="inlineStr">
         <is>
-          <t>Find No.: 47-9000.1.2</t>
+          <t>Find No.: 99-1827.1</t>
         </is>
       </c>
       <c r="AG12" t="inlineStr">
         <is>
-          <t>Hahn J. &amp; Münzel S. 1995; Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH12" t="inlineStr">
         <is>
-          <t>v</t>
+          <t>!≠!</t>
         </is>
       </c>
       <c r="AI12" t="inlineStr">
         <is>
-          <t>certain</t>
+          <t>uncertain</t>
         </is>
       </c>
       <c r="AJ12" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="AK12" t="inlineStr">
         <is>
-          <t>flute</t>
+          <t>undetermined</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
-        <v>625</v>
+        <v>463</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>vhc0144</t>
+          <t>hfc0042</t>
         </is>
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>Vogelherd</t>
+          <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>vhc</t>
+          <t>hfc</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>Niederstotzingen-Stetten</t>
+          <t>Schelklingen</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K13" t="n">
-        <v>48.559</v>
+        <v>48.379117</v>
       </c>
       <c r="L13" t="n">
-        <v>10.194</v>
+        <v>9.754103000000001</v>
       </c>
       <c r="M13" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>nespos.org</t>
+          <t>wikipedia</t>
         </is>
       </c>
       <c r="O13" t="inlineStr">
         <is>
           <t>IV</t>
         </is>
       </c>
       <c r="P13" t="inlineStr">
         <is>
-          <t>C14</t>
+          <t>AMS</t>
         </is>
       </c>
       <c r="Q13" t="inlineStr">
         <is>
-          <t>30730±750</t>
+          <t>28750±750</t>
         </is>
       </c>
       <c r="R13" t="inlineStr">
         <is>
-          <t>H 4053-3211</t>
+          <t>OxA-4980</t>
         </is>
       </c>
       <c r="S13" t="inlineStr">
         <is>
-          <t>32030±280</t>
+          <t>33090+260/-250</t>
         </is>
       </c>
       <c r="T13" t="inlineStr">
         <is>
-          <t>OxA-18456</t>
+          <t>KIA 16036</t>
         </is>
       </c>
       <c r="U13" t="inlineStr">
         <is>
-          <t>1931</t>
+          <t>2002</t>
         </is>
       </c>
       <c r="V13" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W13" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X13" t="inlineStr">
         <is>
-          <t>figurine zoomorph</t>
-[...6 lines deleted...]
-      </c>
+          <t>rod/baton</t>
+        </is>
+      </c>
+      <c r="Y13" t="inlineStr"/>
       <c r="Z13" t="n">
-        <v>62</v>
+        <v>41</v>
       </c>
       <c r="AA13" t="n">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="AB13" t="n">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="AC13" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD13" t="inlineStr">
         <is>
-          <t>This is a larger ivory lamella that has cracked along the natural growth line, indicating the use of weathered ivory. On the inner concave surface, there is a surface-filling decoration. This decoration is reminiscent of the markings on the fish representation, which is why this piece is considered a possible additional fish representation. If this is indeed a fish, it is depicted in a highly abstract manner.</t>
+          <t>Carefully crafted half-round rod with markings (Dutkiewicz E. 2021: Tab. 51.3).</t>
         </is>
       </c>
       <c r="AE13" t="inlineStr">
         <is>
-          <t>MUT Tübingen</t>
+          <t>URMU Blaubeuren</t>
         </is>
       </c>
       <c r="AF13" t="inlineStr">
         <is>
-          <t>Find No.: Vg 17973</t>
+          <t>Find No.: 87-275</t>
         </is>
       </c>
       <c r="AG13" t="inlineStr">
         <is>
-          <t>Wolf S. 2015, Taf. 37.2; Dutkiewicz E. 2021: Taf. 28.1; Hahn J. 1977; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH13" t="inlineStr">
         <is>
-          <t>– – – – – _ !/////////////////! _ !///////////////!</t>
+          <t>X || _ | _ / _ | || |</t>
         </is>
       </c>
       <c r="AI13" t="inlineStr">
         <is>
           <t>certain</t>
         </is>
       </c>
-      <c r="AJ13" t="inlineStr"/>
-      <c r="AK13" t="inlineStr"/>
+      <c r="AJ13" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AK13" t="inlineStr">
+        <is>
+          <t>rod</t>
+        </is>
+      </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
-        <v>471</v>
+        <v>407</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>hfc0050</t>
+          <t>gkl0016</t>
         </is>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>Hohle Fels</t>
+          <t>Geissenklösterle</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>hfc</t>
+          <t>gkl</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>Schelklingen</t>
+          <t>Blaubeuren-Weiler</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K14" t="n">
-        <v>48.379117</v>
+        <v>48.398333</v>
       </c>
       <c r="L14" t="n">
-        <v>9.754103000000001</v>
+        <v>9.772221999999999</v>
       </c>
       <c r="M14" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t>wikipedia</t>
         </is>
       </c>
       <c r="O14" t="inlineStr">
         <is>
-          <t>IV</t>
+          <t>II</t>
         </is>
       </c>
       <c r="P14" t="inlineStr">
         <is>
-          <t>AMS</t>
+          <t>C14</t>
         </is>
       </c>
       <c r="Q14" t="inlineStr">
         <is>
-          <t>28750±750</t>
+          <t>30625±796</t>
         </is>
       </c>
       <c r="R14" t="inlineStr">
         <is>
-          <t>OxA-4980</t>
+          <t>H 4147-3346</t>
         </is>
       </c>
       <c r="S14" t="inlineStr">
         <is>
-          <t>33090+260/-250</t>
+          <t>33700±825</t>
         </is>
       </c>
       <c r="T14" t="inlineStr">
         <is>
-          <t>KIA 16036</t>
+          <t>H 4751-4404</t>
         </is>
       </c>
       <c r="U14" t="inlineStr">
         <is>
-          <t>2006</t>
+          <t>1973</t>
         </is>
       </c>
       <c r="V14" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W14" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X14" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>flute</t>
         </is>
       </c>
       <c r="Y14" t="inlineStr"/>
       <c r="Z14" t="n">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="AA14" t="n">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="AB14" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="AC14" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD14" t="inlineStr">
         <is>
-          <t>Fragment of a thin ivory plate with a wide hatching (Wolf S. 2015, Tab. 20.3; Dutkiewicz E. 2021: Tab. 52.6).</t>
+          <t>Fragment of a bone flute made from a thin-walled tubular bone of a bird (Dutkiewicz E. 2021: Taf. 34.6).</t>
         </is>
       </c>
       <c r="AE14" t="inlineStr">
         <is>
           <t>URMU Blaubeuren</t>
         </is>
       </c>
       <c r="AF14" t="inlineStr">
         <is>
-          <t>Find No.: 99-2084.1</t>
+          <t>Find No.: 47-9000.1.2</t>
         </is>
       </c>
       <c r="AG14" t="inlineStr">
         <is>
-          <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Hahn J. &amp; Münzel S. 1995; Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH14" t="inlineStr">
         <is>
-          <t>!≠!</t>
+          <t>v</t>
         </is>
       </c>
       <c r="AI14" t="inlineStr">
         <is>
           <t>certain</t>
         </is>
       </c>
       <c r="AJ14" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="AK14" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>flute</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
-        <v>647</v>
+        <v>625</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>vhc0166</t>
+          <t>vhc0144</t>
         </is>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
@@ -2875,1249 +2879,1209 @@
           <t>30730±750</t>
         </is>
       </c>
       <c r="R15" t="inlineStr">
         <is>
           <t>H 4053-3211</t>
         </is>
       </c>
       <c r="S15" t="inlineStr">
         <is>
           <t>32030±280</t>
         </is>
       </c>
       <c r="T15" t="inlineStr">
         <is>
           <t>OxA-18456</t>
         </is>
       </c>
       <c r="U15" t="inlineStr">
         <is>
           <t>1931</t>
         </is>
       </c>
       <c r="V15" t="inlineStr">
         <is>
-          <t>antler</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W15" t="inlineStr">
         <is>
-          <t>Rangifer tarandus</t>
+          <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X15" t="inlineStr">
         <is>
-          <t>antler object</t>
-[...2 lines deleted...]
-      <c r="Y15" t="inlineStr"/>
+          <t>figurine zoomorph</t>
+        </is>
+      </c>
+      <c r="Y15" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
+      </c>
       <c r="Z15" t="n">
-        <v>73</v>
+        <v>62</v>
       </c>
       <c r="AA15" t="n">
-        <v>44</v>
+        <v>23</v>
       </c>
       <c r="AB15" t="n">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="AC15" t="inlineStr">
         <is>
-          <t>complete</t>
+          <t>fragmented</t>
         </is>
       </c>
       <c r="AD15" t="inlineStr">
         <is>
-          <t>This antler object was found during Riek's excavations in 1931 in Layer IV. Unlike the other piece, it does not feature a figurative representation but only some geometric markings.</t>
+          <t>This is a larger ivory lamella that has cracked along the natural growth line, indicating the use of weathered ivory. On the inner concave surface, there is a surface-filling decoration. This decoration is reminiscent of the markings on the fish representation, which is why this piece is considered a possible additional fish representation. If this is indeed a fish, it is depicted in a highly abstract manner.</t>
         </is>
       </c>
       <c r="AE15" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>MUT Tübingen</t>
         </is>
       </c>
       <c r="AF15" t="inlineStr">
         <is>
-          <t>Find No.: Vg 3a</t>
+          <t>Find No.: Vg 17973</t>
         </is>
       </c>
       <c r="AG15" t="inlineStr">
         <is>
-          <t>Riek G. 1934, 295; Dutkiewicz E. 2021: Taf. 41.1; Hahn J. 1977; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Wolf S. 2015, Taf. 37.2; Dutkiewicz E. 2021: Taf. 28.1; Hahn J. 1977; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH15" t="inlineStr">
         <is>
-          <t>vvvvvvv _ [&amp;]</t>
+          <t>– – – – – _ !/////////////////! _ !///////////////!</t>
         </is>
       </c>
       <c r="AI15" t="inlineStr">
         <is>
           <t>certain</t>
         </is>
       </c>
       <c r="AJ15" t="inlineStr"/>
       <c r="AK15" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" t="n">
-        <v>729</v>
+        <v>471</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>bst0003</t>
+          <t>hfc0050</t>
         </is>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>Bockstein-Törle</t>
+          <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>bst</t>
+          <t>hfc</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>Rammingen</t>
+          <t>Schelklingen</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K16" t="n">
-        <v>48.553</v>
+        <v>48.379117</v>
       </c>
       <c r="L16" t="n">
-        <v>10.155</v>
+        <v>9.754103000000001</v>
       </c>
       <c r="M16" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>nespos.org</t>
+          <t>wikipedia</t>
         </is>
       </c>
       <c r="O16" t="inlineStr">
         <is>
-          <t>VI</t>
+          <t>IV</t>
         </is>
       </c>
       <c r="P16" t="inlineStr">
         <is>
-          <t>C14</t>
+          <t>AMS</t>
         </is>
       </c>
       <c r="Q16" t="inlineStr">
         <is>
-          <t>31530±230 - 20400±220</t>
-[...4 lines deleted...]
-      <c r="T16" t="inlineStr"/>
+          <t>28750±750</t>
+        </is>
+      </c>
+      <c r="R16" t="inlineStr">
+        <is>
+          <t>OxA-4980</t>
+        </is>
+      </c>
+      <c r="S16" t="inlineStr">
+        <is>
+          <t>33090+260/-250</t>
+        </is>
+      </c>
+      <c r="T16" t="inlineStr">
+        <is>
+          <t>KIA 16036</t>
+        </is>
+      </c>
       <c r="U16" t="inlineStr">
         <is>
-          <t>1953-1956</t>
+          <t>2006</t>
         </is>
       </c>
       <c r="V16" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W16" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X16" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="Y16" t="inlineStr"/>
-      <c r="Z16" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="AB16" t="inlineStr"/>
+      <c r="Z16" t="n">
+        <v>17</v>
+      </c>
+      <c r="AA16" t="n">
+        <v>11</v>
+      </c>
+      <c r="AB16" t="n">
+        <v>3</v>
+      </c>
       <c r="AC16" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD16" t="inlineStr">
         <is>
-          <t>scribbled piece of ivory</t>
+          <t>Fragment of a thin ivory plate with a wide hatching (Wolf S. 2015, Tab. 20.3; Dutkiewicz E. 2021: Tab. 52.6).</t>
         </is>
       </c>
       <c r="AE16" t="inlineStr">
         <is>
-          <t>Museum Ulm</t>
-[...2 lines deleted...]
-      <c r="AF16" t="inlineStr"/>
+          <t>URMU Blaubeuren</t>
+        </is>
+      </c>
+      <c r="AF16" t="inlineStr">
+        <is>
+          <t>Find No.: 99-2084.1</t>
+        </is>
+      </c>
       <c r="AG16" t="inlineStr">
         <is>
-          <t>Hahn J. 1977: Tafel 12 - 9; Conard N. &amp; Bolus M. 2003</t>
-[...5 lines deleted...]
-      <c r="AK16" t="inlineStr"/>
+          <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+        </is>
+      </c>
+      <c r="AH16" t="inlineStr">
+        <is>
+          <t>!≠!</t>
+        </is>
+      </c>
+      <c r="AI16" t="inlineStr">
+        <is>
+          <t>certain</t>
+        </is>
+      </c>
+      <c r="AJ16" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AK16" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
+      </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
-        <v>411</v>
+        <v>647</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>gkl0020</t>
+          <t>vhc0166</t>
         </is>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>Geissenklösterle</t>
+          <t>Vogelherd</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>gkl</t>
+          <t>vhc</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>Blaubeuren-Weiler</t>
+          <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K17" t="n">
-        <v>48.398333</v>
+        <v>48.559</v>
       </c>
       <c r="L17" t="n">
-        <v>9.772221999999999</v>
+        <v>10.194</v>
       </c>
       <c r="M17" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>wikipedia</t>
+          <t>nespos.org</t>
         </is>
       </c>
       <c r="O17" t="inlineStr">
         <is>
-          <t>II</t>
+          <t>IV</t>
         </is>
       </c>
       <c r="P17" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr">
         <is>
-          <t>30625±796</t>
+          <t>30730±750</t>
         </is>
       </c>
       <c r="R17" t="inlineStr">
         <is>
-          <t>H 4147-3346</t>
+          <t>H 4053-3211</t>
         </is>
       </c>
       <c r="S17" t="inlineStr">
         <is>
-          <t>33700±825</t>
+          <t>32030±280</t>
         </is>
       </c>
       <c r="T17" t="inlineStr">
         <is>
-          <t>H 4751-4404</t>
+          <t>OxA-18456</t>
         </is>
       </c>
       <c r="U17" t="inlineStr">
         <is>
-          <t>1974</t>
+          <t>1931</t>
         </is>
       </c>
       <c r="V17" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>antler</t>
         </is>
       </c>
       <c r="W17" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>Rangifer tarandus</t>
         </is>
       </c>
       <c r="X17" t="inlineStr">
         <is>
-          <t>possible flute</t>
+          <t>antler object</t>
         </is>
       </c>
       <c r="Y17" t="inlineStr"/>
       <c r="Z17" t="n">
-        <v>17</v>
+        <v>73</v>
       </c>
       <c r="AA17" t="n">
-        <v>2</v>
+        <v>44</v>
       </c>
       <c r="AB17" t="n">
-        <v>2</v>
+        <v>24</v>
       </c>
       <c r="AC17" t="inlineStr">
         <is>
-          <t>fragmented</t>
+          <t>complete</t>
         </is>
       </c>
       <c r="AD17" t="inlineStr">
         <is>
-          <t>Elongated ivory fragment with a row of notches (Dutkiewicz E. 2021: Tab. 32.12).</t>
+          <t>This antler object was found during Riek's excavations in 1931 in Layer IV. Unlike the other piece, it does not feature a figurative representation but only some geometric markings.</t>
         </is>
       </c>
       <c r="AE17" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF17" t="inlineStr">
         <is>
-          <t>Find No.: 48-125</t>
+          <t>Find No.: Vg 3a</t>
         </is>
       </c>
       <c r="AG17" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Riek G. 1934, 295; Dutkiewicz E. 2021: Taf. 41.1; Hahn J. 1977; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH17" t="inlineStr">
         <is>
-          <t>!vvvvv!</t>
+          <t>vvvvvvv _ [&amp;]</t>
         </is>
       </c>
       <c r="AI17" t="inlineStr">
         <is>
-          <t>very certain</t>
-[...11 lines deleted...]
-      </c>
+          <t>certain</t>
+        </is>
+      </c>
+      <c r="AJ17" t="inlineStr"/>
+      <c r="AK17" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" t="n">
-        <v>431</v>
+        <v>729</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>hfc0010</t>
+          <t>bst0003</t>
         </is>
       </c>
       <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>Hohle Fels</t>
+          <t>Bockstein-Törle</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>hfc</t>
+          <t>bst</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>Schelklingen</t>
+          <t>Rammingen</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K18" t="n">
-        <v>48.379117</v>
+        <v>48.553</v>
       </c>
       <c r="L18" t="n">
-        <v>9.754103000000001</v>
+        <v>10.155</v>
       </c>
       <c r="M18" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>wikipedia</t>
+          <t>nespos.org</t>
         </is>
       </c>
       <c r="O18" t="inlineStr">
         <is>
-          <t>Vab</t>
+          <t>VI</t>
         </is>
       </c>
       <c r="P18" t="inlineStr">
         <is>
-          <t>AMS</t>
+          <t>C14</t>
         </is>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
-          <t>31750±260</t>
-[...16 lines deleted...]
-      </c>
+          <t>31530±230 - 20400±220</t>
+        </is>
+      </c>
+      <c r="R18" t="inlineStr"/>
+      <c r="S18" t="inlineStr"/>
+      <c r="T18" t="inlineStr"/>
       <c r="U18" t="inlineStr">
         <is>
-          <t>2014</t>
+          <t>1953-1956</t>
         </is>
       </c>
       <c r="V18" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W18" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X18" t="inlineStr">
         <is>
-          <t>personal ornament</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="Y18" t="inlineStr"/>
-      <c r="Z18" t="n">
-[...7 lines deleted...]
-      </c>
+      <c r="Z18" t="inlineStr"/>
+      <c r="AA18" t="inlineStr"/>
+      <c r="AB18" t="inlineStr"/>
       <c r="AC18" t="inlineStr">
         <is>
-          <t>complete</t>
+          <t>fragmented</t>
         </is>
       </c>
       <c r="AD18" t="inlineStr">
         <is>
-          <t>Triple-perforated bead (Dutkiewicz E. 2021: Tab. 37.2).</t>
+          <t>scribbled piece of ivory</t>
         </is>
       </c>
       <c r="AE18" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
-[...6 lines deleted...]
-      </c>
+          <t>Museum Ulm</t>
+        </is>
+      </c>
+      <c r="AF18" t="inlineStr"/>
       <c r="AG18" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2014; Dutkiewicz E. 2021; Conard N. 2009; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
-[...21 lines deleted...]
-      </c>
+          <t>Hahn J. 1977: Tafel 12 - 9; Conard N. &amp; Bolus M. 2003</t>
+        </is>
+      </c>
+      <c r="AH18" t="inlineStr"/>
+      <c r="AI18" t="inlineStr"/>
+      <c r="AJ18" t="inlineStr"/>
+      <c r="AK18" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" t="n">
-        <v>454</v>
+        <v>499</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>hfc0033</t>
+          <t>vhc0025</t>
         </is>
       </c>
       <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>Hohle Fels</t>
+          <t>Vogelherd</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>hfc</t>
+          <t>vhc</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>Schelklingen</t>
+          <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K19" t="n">
-        <v>48.379117</v>
+        <v>48.559</v>
       </c>
       <c r="L19" t="n">
-        <v>9.754103000000001</v>
+        <v>10.194</v>
       </c>
       <c r="M19" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>wikipedia</t>
+          <t>nespos.org</t>
         </is>
       </c>
       <c r="O19" t="inlineStr">
         <is>
-          <t>Vb</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P19" t="inlineStr">
         <is>
-          <t>AMS</t>
+          <t>C14</t>
         </is>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
-          <t>31290±180</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R19" t="inlineStr">
         <is>
-          <t>OxA-19860</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S19" t="inlineStr">
         <is>
-          <t>40000±500</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T19" t="inlineStr">
         <is>
-          <t>OxA-19781</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U19" t="inlineStr">
         <is>
-          <t>2005</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V19" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W19" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X19" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="Y19" t="inlineStr"/>
       <c r="Z19" t="n">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="AA19" t="n">
         <v>6</v>
       </c>
       <c r="AB19" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AC19" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD19" t="inlineStr">
         <is>
-          <t>Small ivory fragment with markings, heavily weathered (Dutkiewicz E. 2021: Taf. 52.1).</t>
+          <t>Tiny fragment of a reworked ivory plate (Dutkiewicz E. 2021: Taf. 56.4).</t>
         </is>
       </c>
       <c r="AE19" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF19" t="inlineStr">
         <is>
-          <t>Find No.: 77-2035.1</t>
+          <t>Find No.: 36/68-78.1</t>
         </is>
       </c>
       <c r="AG19" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021; Conard N. 2009</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH19" t="inlineStr">
         <is>
-          <t>!|XX |X X!</t>
+          <t>/XX!</t>
         </is>
       </c>
       <c r="AI19" t="inlineStr">
         <is>
-          <t>uncertain</t>
+          <t>very certain</t>
         </is>
       </c>
       <c r="AJ19" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="AK19" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
-        <v>457</v>
+        <v>953</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>hfc0036</t>
+          <t>gud0001</t>
         </is>
       </c>
       <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Aurignacian</t>
+          <t>Magdalenian</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>Hohle Fels</t>
+          <t>Gudenushöhle</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>hfc</t>
+          <t>gud</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>Schelklingen</t>
+          <t>Krems</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>Germany</t>
+          <t>Austria</t>
         </is>
       </c>
       <c r="K20" t="n">
-        <v>48.379117</v>
+        <v>48.44689</v>
       </c>
       <c r="L20" t="n">
-        <v>9.754103000000001</v>
+        <v>15.39575</v>
       </c>
       <c r="M20" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
           <t>wikipedia</t>
         </is>
       </c>
-      <c r="O20" t="inlineStr">
-[...28 lines deleted...]
-      </c>
+      <c r="O20" t="inlineStr"/>
+      <c r="P20" t="inlineStr"/>
+      <c r="Q20" t="inlineStr"/>
+      <c r="R20" t="inlineStr"/>
+      <c r="S20" t="inlineStr"/>
+      <c r="T20" t="inlineStr"/>
       <c r="U20" t="inlineStr">
         <is>
-          <t>1999</t>
+          <t>1883-1884</t>
         </is>
       </c>
       <c r="V20" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W20" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>Haliaeetus albicilla</t>
         </is>
       </c>
       <c r="X20" t="inlineStr">
         <is>
-          <t>undetermined</t>
-[...2 lines deleted...]
-      <c r="Y20" t="inlineStr"/>
+          <t>tube</t>
+        </is>
+      </c>
+      <c r="Y20" t="inlineStr">
+        <is>
+          <t>Rangifer tarandus</t>
+        </is>
+      </c>
       <c r="Z20" t="n">
-        <v>19</v>
+        <v>149</v>
       </c>
       <c r="AA20" t="n">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="AB20" t="n">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="AC20" t="inlineStr">
         <is>
-          <t>fragmented</t>
+          <t>almost complete</t>
         </is>
       </c>
       <c r="AD20" t="inlineStr">
         <is>
-          <t>Fragment of a thin ivory plate with wide hatching (Wolf S. 2015, Tab. 4.3; Dutkiewicz E. 2021: Tab. 53.6).</t>
+          <t>Bird long bone with engraving of a reindeer and around 50 incisions.</t>
         </is>
       </c>
       <c r="AE20" t="inlineStr">
         <is>
-          <t>URMU Blaubeuren</t>
+          <t>Naturhistorisches Museum Wien</t>
         </is>
       </c>
       <c r="AF20" t="inlineStr">
         <is>
-          <t>Find No.: 79-2239</t>
+          <t>NHMW-Prae-22390</t>
         </is>
       </c>
       <c r="AG20" t="inlineStr">
         <is>
-          <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
-[...21 lines deleted...]
-      </c>
+          <t>Bednarik R.G. 2023; Antl-Weiser W. 2011; Obermaier H. &amp; Breuil H. 1908</t>
+        </is>
+      </c>
+      <c r="AH20" t="inlineStr"/>
+      <c r="AI20" t="inlineStr"/>
+      <c r="AJ20" t="inlineStr"/>
+      <c r="AK20" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" t="n">
-        <v>462</v>
+        <v>411</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>hfc0041</t>
+          <t>gkl0020</t>
         </is>
       </c>
       <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>Hohle Fels</t>
+          <t>Geissenklösterle</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>hfc</t>
+          <t>gkl</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>Schelklingen</t>
+          <t>Blaubeuren-Weiler</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K21" t="n">
-        <v>48.379117</v>
+        <v>48.398333</v>
       </c>
       <c r="L21" t="n">
-        <v>9.754103000000001</v>
+        <v>9.772221999999999</v>
       </c>
       <c r="M21" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
           <t>wikipedia</t>
         </is>
       </c>
       <c r="O21" t="inlineStr">
         <is>
-          <t>Vb</t>
+          <t>II</t>
         </is>
       </c>
       <c r="P21" t="inlineStr">
         <is>
-          <t>AMS</t>
+          <t>C14</t>
         </is>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
-          <t>31290±180</t>
+          <t>30625±796</t>
         </is>
       </c>
       <c r="R21" t="inlineStr">
         <is>
-          <t>OxA-19860</t>
+          <t>H 4147-3346</t>
         </is>
       </c>
       <c r="S21" t="inlineStr">
         <is>
-          <t>40000±500</t>
+          <t>33700±825</t>
         </is>
       </c>
       <c r="T21" t="inlineStr">
         <is>
-          <t>OxA-19781</t>
+          <t>H 4751-4404</t>
         </is>
       </c>
       <c r="U21" t="inlineStr">
         <is>
-          <t>2006</t>
+          <t>1974</t>
         </is>
       </c>
       <c r="V21" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W21" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X21" t="inlineStr">
         <is>
-          <t>personal ornament</t>
+          <t>possible flute</t>
         </is>
       </c>
       <c r="Y21" t="inlineStr"/>
       <c r="Z21" t="n">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="AA21" t="n">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="AB21" t="n">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="AC21" t="inlineStr">
         <is>
-          <t>almost complete</t>
+          <t>fragmented</t>
         </is>
       </c>
       <c r="AD21" t="inlineStr">
         <is>
-          <t>Triple-perforated bead (Wolf S. 2015, Tab. 31.7; Dutkiewicz E. 2021: Tab. 37.1).</t>
+          <t>Elongated ivory fragment with a row of notches (Dutkiewicz E. 2021: Tab. 32.12).</t>
         </is>
       </c>
       <c r="AE21" t="inlineStr">
         <is>
-          <t>URMU Blaubeuren</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF21" t="inlineStr">
         <is>
-          <t>Find No.: 87-1709.1</t>
+          <t>Find No.: 48-125</t>
         </is>
       </c>
       <c r="AG21" t="inlineStr">
         <is>
-          <t>Conard N. &amp; Malina M. 2006a; Wolf S. 2015; Dutkiewicz E. 2021; Conard N. 2009</t>
+          <t>Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH21" t="inlineStr">
         <is>
-          <t>OO</t>
+          <t>!vvvvv!</t>
         </is>
       </c>
       <c r="AI21" t="inlineStr">
         <is>
           <t>very certain</t>
         </is>
       </c>
       <c r="AJ21" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="AK21" t="inlineStr">
         <is>
-          <t>personal ornament</t>
+          <t>flute (possible)</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
-        <v>464</v>
+        <v>547</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>hfc0043</t>
+          <t>vhc0070</t>
         </is>
       </c>
       <c r="C22" t="inlineStr"/>
       <c r="D22" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>Hohle Fels</t>
+          <t>Vogelherd</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>hfc</t>
+          <t>vhc</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>Schelklingen</t>
+          <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K22" t="n">
-        <v>48.379117</v>
+        <v>48.559</v>
       </c>
       <c r="L22" t="n">
-        <v>9.754103000000001</v>
+        <v>10.194</v>
       </c>
       <c r="M22" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>wikipedia</t>
+          <t>nespos.org</t>
         </is>
       </c>
       <c r="O22" t="inlineStr">
         <is>
-          <t>IV</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P22" t="inlineStr">
         <is>
-          <t>AMS</t>
+          <t>C14</t>
         </is>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
-          <t>28750±750</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R22" t="inlineStr">
         <is>
-          <t>OxA-4980</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S22" t="inlineStr">
         <is>
-          <t>33090+260/-250</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T22" t="inlineStr">
         <is>
-          <t>KIA 16036</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U22" t="inlineStr">
         <is>
-          <t>1977</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V22" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W22" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X22" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>tube/flute</t>
         </is>
       </c>
       <c r="Y22" t="inlineStr"/>
       <c r="Z22" t="n">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="AA22" t="n">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="AB22" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="AC22" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD22" t="inlineStr">
         <is>
-          <t>Ivory fragment with markings (Wolf S. 2015, Taf. 20.5; Dutkiewicz E. 2021: Taf. 52.3).</t>
+          <t>Fragment of a small tubular bone (Dutkiewicz E. 2021: Taf. 36.6).</t>
         </is>
       </c>
       <c r="AE22" t="inlineStr">
         <is>
-          <t>URMU Blaubeuren</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF22" t="inlineStr">
         <is>
-          <t>Find No.: 88-1046.1</t>
+          <t>Find No.: 39/73-35.1</t>
         </is>
       </c>
       <c r="AG22" t="inlineStr">
         <is>
-          <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Conard N. et al. 2016; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH22" t="inlineStr">
         <is>
-          <t>≠ v _ |v||V _ &gt;&gt;</t>
+          <t>!vvvvvv!</t>
         </is>
       </c>
       <c r="AI22" t="inlineStr">
         <is>
-          <t>certain</t>
+          <t>very certain</t>
         </is>
       </c>
       <c r="AJ22" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="AK22" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>flute/tube</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
-        <v>467</v>
+        <v>431</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>hfc0046</t>
+          <t>hfc0010</t>
         </is>
       </c>
       <c r="C23" t="inlineStr"/>
       <c r="D23" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
@@ -4130,320 +4094,328 @@
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K23" t="n">
         <v>48.379117</v>
       </c>
       <c r="L23" t="n">
         <v>9.754103000000001</v>
       </c>
       <c r="M23" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
           <t>wikipedia</t>
         </is>
       </c>
       <c r="O23" t="inlineStr">
         <is>
-          <t>Va</t>
+          <t>Vab</t>
         </is>
       </c>
       <c r="P23" t="inlineStr">
         <is>
           <t>AMS</t>
         </is>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>31750±260</t>
         </is>
       </c>
       <c r="R23" t="inlineStr">
         <is>
           <t>KIA 35464</t>
         </is>
       </c>
       <c r="S23" t="inlineStr">
         <is>
-          <t>35710+360/-340</t>
+          <t>40000±500</t>
         </is>
       </c>
       <c r="T23" t="inlineStr">
         <is>
-          <t>KIA 16034</t>
+          <t>OxA-19781</t>
         </is>
       </c>
       <c r="U23" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>2014</t>
         </is>
       </c>
       <c r="V23" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W23" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X23" t="inlineStr">
         <is>
           <t>personal ornament</t>
         </is>
       </c>
       <c r="Y23" t="inlineStr"/>
       <c r="Z23" t="n">
-        <v>61</v>
+        <v>27</v>
       </c>
       <c r="AA23" t="n">
+        <v>6</v>
+      </c>
+      <c r="AB23" t="n">
         <v>5</v>
       </c>
-      <c r="AB23" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AC23" t="inlineStr">
         <is>
-          <t>fragmented</t>
+          <t>complete</t>
         </is>
       </c>
       <c r="AD23" t="inlineStr">
         <is>
-          <t>Medial fragment of a slightly curved ivory band (Wolf S. 2015, Tab. 30.11; Dutkiewicz E. 2021: Tab. 38.2).</t>
+          <t>Triple-perforated bead (Dutkiewicz E. 2021: Tab. 37.2).</t>
         </is>
       </c>
       <c r="AE23" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF23" t="inlineStr">
         <is>
-          <t>Find No.: 89-1654</t>
+          <t>Find No.: 28-2061.1</t>
         </is>
       </c>
       <c r="AG23" t="inlineStr">
         <is>
-          <t>Conard N. &amp; Malina M. 2008b, Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Conard N. et al. 2014; Dutkiewicz E. 2021; Conard N. 2009; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH23" t="inlineStr">
         <is>
-          <t>!|||||||||||||||! _ !vvvvvvvvvvvvvvvvvvvvvvvvvvvvv! _ !vvvvvvvvvvvvvvvvvvvv!</t>
+          <t>OO</t>
         </is>
       </c>
       <c r="AI23" t="inlineStr">
         <is>
           <t>very certain</t>
         </is>
       </c>
       <c r="AJ23" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="AK23" t="inlineStr">
         <is>
           <t>personal ornament</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
-        <v>607</v>
+        <v>454</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>vhc0127</t>
+          <t>hfc0033</t>
         </is>
       </c>
       <c r="C24" t="inlineStr"/>
       <c r="D24" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>Vogelherd</t>
+          <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>vhc</t>
+          <t>hfc</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>Niederstotzingen-Stetten</t>
+          <t>Schelklingen</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K24" t="n">
-        <v>48.559</v>
+        <v>48.379117</v>
       </c>
       <c r="L24" t="n">
-        <v>10.194</v>
+        <v>9.754103000000001</v>
       </c>
       <c r="M24" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>nespos.org</t>
+          <t>wikipedia</t>
         </is>
       </c>
       <c r="O24" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>Vb</t>
         </is>
       </c>
       <c r="P24" t="inlineStr">
         <is>
-          <t>C14</t>
+          <t>AMS</t>
         </is>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>31290±180</t>
         </is>
       </c>
       <c r="R24" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>OxA-19860</t>
         </is>
       </c>
       <c r="S24" t="inlineStr">
         <is>
-          <t>35810±710</t>
+          <t>40000±500</t>
         </is>
       </c>
       <c r="T24" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
+          <t>OxA-19781</t>
         </is>
       </c>
       <c r="U24" t="inlineStr">
         <is>
           <t>2005</t>
         </is>
       </c>
       <c r="V24" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W24" t="inlineStr">
         <is>
+          <t>Mammuthus primigenius</t>
+        </is>
+      </c>
+      <c r="X24" t="inlineStr">
+        <is>
           <t>undetermined</t>
-        </is>
-[...3 lines deleted...]
-          <t>tube/flute</t>
         </is>
       </c>
       <c r="Y24" t="inlineStr"/>
       <c r="Z24" t="n">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="AA24" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="AB24" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="AC24" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD24" t="inlineStr">
         <is>
-          <t>Fragment of a thin tubular bone (bird?).</t>
+          <t>Small ivory fragment with markings, heavily weathered (Dutkiewicz E. 2021: Taf. 52.1).</t>
         </is>
       </c>
       <c r="AE24" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF24" t="inlineStr">
         <is>
-          <t>Find No.: 67/65-78.1</t>
+          <t>Find No.: 77-2035.1</t>
         </is>
       </c>
       <c r="AG24" t="inlineStr">
         <is>
-          <t>Conard N. &amp; Malina M. 2006b; Dutkiewicz E. 2021: Taf. 36.12; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Dutkiewicz E. 2021; Conard N. 2009</t>
         </is>
       </c>
       <c r="AH24" t="inlineStr">
         <is>
-          <t>!vvv! _ !vvv!</t>
+          <t>!|XX |X X!</t>
         </is>
       </c>
       <c r="AI24" t="inlineStr">
         <is>
-          <t>certain</t>
-[...3 lines deleted...]
-      <c r="AK24" t="inlineStr"/>
+          <t>uncertain</t>
+        </is>
+      </c>
+      <c r="AJ24" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AK24" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
+      </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
-        <v>425</v>
+        <v>457</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>hfc0004</t>
+          <t>hfc0036</t>
         </is>
       </c>
       <c r="C25" t="inlineStr"/>
       <c r="D25" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
@@ -4456,638 +4428,662 @@
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K25" t="n">
         <v>48.379117</v>
       </c>
       <c r="L25" t="n">
         <v>9.754103000000001</v>
       </c>
       <c r="M25" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
           <t>wikipedia</t>
         </is>
       </c>
       <c r="O25" t="inlineStr">
         <is>
-          <t>Va</t>
+          <t>IId</t>
         </is>
       </c>
       <c r="P25" t="inlineStr">
         <is>
           <t>AMS</t>
         </is>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
-          <t>31750±260</t>
+          <t>29560+240/-230</t>
         </is>
       </c>
       <c r="R25" t="inlineStr">
         <is>
-          <t>KIA 35464</t>
+          <t>KIA 8964</t>
         </is>
       </c>
       <c r="S25" t="inlineStr">
         <is>
-          <t>35710+360/-340</t>
+          <t>30010±220</t>
         </is>
       </c>
       <c r="T25" t="inlineStr">
         <is>
-          <t>KIA 16034</t>
+          <t>KIA 8965</t>
         </is>
       </c>
       <c r="U25" t="inlineStr">
         <is>
-          <t>2007</t>
+          <t>1999</t>
         </is>
       </c>
       <c r="V25" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W25" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X25" t="inlineStr">
         <is>
-          <t>rod/baton</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="Y25" t="inlineStr"/>
       <c r="Z25" t="n">
-        <v>89</v>
+        <v>19</v>
       </c>
       <c r="AA25" t="n">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="AB25" t="n">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="AC25" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD25" t="inlineStr">
         <is>
-          <t>This ornate round rod has been assembled from three fragments. It is preserved along half of its longitudinal axis. A portion of the surface has broken off in the middle (Wolf S. 2015, Tab. 28.6-7; Dutkiewicz E. 2021: Tab. 51.1; Conard N. et al. 2009: 249-250; Conard N. 2003: 832).</t>
+          <t>Fragment of a thin ivory plate with wide hatching (Wolf S. 2015, Tab. 4.3; Dutkiewicz E. 2021: Tab. 53.6).</t>
         </is>
       </c>
       <c r="AE25" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>URMU Blaubeuren</t>
         </is>
       </c>
       <c r="AF25" t="inlineStr">
         <is>
-          <t>Find No.: 24-1634</t>
+          <t>Find No.: 79-2239</t>
         </is>
       </c>
       <c r="AG25" t="inlineStr">
         <is>
-          <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. et al. 2009; Conard N. 2003; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH25" t="inlineStr">
         <is>
-          <t>X(X\)!XX(XX)! _ || _ v _ v</t>
+          <t>!≠!</t>
         </is>
       </c>
       <c r="AI25" t="inlineStr">
         <is>
-          <t>uncertain</t>
+          <t>certain</t>
         </is>
       </c>
       <c r="AJ25" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="AK25" t="inlineStr">
         <is>
-          <t>rod</t>
+          <t>undetermined</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
-        <v>595</v>
+        <v>462</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>vhc0115</t>
+          <t>hfc0041</t>
         </is>
       </c>
       <c r="C26" t="inlineStr"/>
       <c r="D26" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>Vogelherd</t>
+          <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>vhc</t>
+          <t>hfc</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>Niederstotzingen-Stetten</t>
+          <t>Schelklingen</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K26" t="n">
-        <v>48.559</v>
+        <v>48.379117</v>
       </c>
       <c r="L26" t="n">
-        <v>10.194</v>
+        <v>9.754103000000001</v>
       </c>
       <c r="M26" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>nespos.org</t>
+          <t>wikipedia</t>
         </is>
       </c>
       <c r="O26" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>Vb</t>
         </is>
       </c>
       <c r="P26" t="inlineStr">
         <is>
-          <t>C14</t>
+          <t>AMS</t>
         </is>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>31290±180</t>
         </is>
       </c>
       <c r="R26" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>OxA-19860</t>
         </is>
       </c>
       <c r="S26" t="inlineStr">
         <is>
-          <t>35810±710</t>
+          <t>40000±500</t>
         </is>
       </c>
       <c r="T26" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
+          <t>OxA-19781</t>
         </is>
       </c>
       <c r="U26" t="inlineStr">
         <is>
-          <t>2012</t>
+          <t>2006</t>
         </is>
       </c>
       <c r="V26" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W26" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X26" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>personal ornament</t>
         </is>
       </c>
       <c r="Y26" t="inlineStr"/>
       <c r="Z26" t="n">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="AA26" t="n">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="AB26" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="AC26" t="inlineStr">
         <is>
-          <t>fragmented</t>
+          <t>almost complete</t>
         </is>
       </c>
       <c r="AD26" t="inlineStr">
         <is>
-          <t>Tiny, rod-shaped, heavily weathered ivory fragment.</t>
+          <t>Triple-perforated bead (Wolf S. 2015, Tab. 31.7; Dutkiewicz E. 2021: Tab. 37.1).</t>
         </is>
       </c>
       <c r="AE26" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>URMU Blaubeuren</t>
         </is>
       </c>
       <c r="AF26" t="inlineStr">
         <is>
-          <t>Find No.: 59/64-15</t>
+          <t>Find No.: 87-1709.1</t>
         </is>
       </c>
       <c r="AG26" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 57.12; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Conard N. &amp; Malina M. 2006a; Wolf S. 2015; Dutkiewicz E. 2021; Conard N. 2009</t>
         </is>
       </c>
       <c r="AH26" t="inlineStr">
         <is>
-          <t>!vvvv!</t>
+          <t>OO</t>
         </is>
       </c>
       <c r="AI26" t="inlineStr">
         <is>
-          <t>uncertain</t>
-[...3 lines deleted...]
-      <c r="AK26" t="inlineStr"/>
+          <t>very certain</t>
+        </is>
+      </c>
+      <c r="AJ26" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AK26" t="inlineStr">
+        <is>
+          <t>personal ornament</t>
+        </is>
+      </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
-        <v>598</v>
+        <v>464</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>vhc0118</t>
+          <t>hfc0043</t>
         </is>
       </c>
       <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>Vogelherd</t>
+          <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>vhc</t>
+          <t>hfc</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>Niederstotzingen-Stetten</t>
+          <t>Schelklingen</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K27" t="n">
-        <v>48.559</v>
+        <v>48.379117</v>
       </c>
       <c r="L27" t="n">
-        <v>10.194</v>
+        <v>9.754103000000001</v>
       </c>
       <c r="M27" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>nespos.org</t>
+          <t>wikipedia</t>
         </is>
       </c>
       <c r="O27" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>IV</t>
         </is>
       </c>
       <c r="P27" t="inlineStr">
         <is>
-          <t>C14</t>
+          <t>AMS</t>
         </is>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>28750±750</t>
         </is>
       </c>
       <c r="R27" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>OxA-4980</t>
         </is>
       </c>
       <c r="S27" t="inlineStr">
         <is>
-          <t>35810±710</t>
+          <t>33090+260/-250</t>
         </is>
       </c>
       <c r="T27" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
+          <t>KIA 16036</t>
         </is>
       </c>
       <c r="U27" t="inlineStr">
         <is>
-          <t>2011</t>
+          <t>1977</t>
         </is>
       </c>
       <c r="V27" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W27" t="inlineStr">
         <is>
+          <t>Mammuthus primigenius</t>
+        </is>
+      </c>
+      <c r="X27" t="inlineStr">
+        <is>
           <t>undetermined</t>
-        </is>
-[...3 lines deleted...]
-          <t>flute</t>
         </is>
       </c>
       <c r="Y27" t="inlineStr"/>
       <c r="Z27" t="n">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="AA27" t="n">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="AB27" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="AC27" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD27" t="inlineStr">
         <is>
-          <t>Fragment of a miniature flute made from a thin and narrow tubular bone. Only the upper surface of a medial fragment is preserved. Two finger holes are partially preserved, with parallel notches placed in between.</t>
+          <t>Ivory fragment with markings (Wolf S. 2015, Taf. 20.5; Dutkiewicz E. 2021: Taf. 52.3).</t>
         </is>
       </c>
       <c r="AE27" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>URMU Blaubeuren</t>
         </is>
       </c>
       <c r="AF27" t="inlineStr">
         <is>
-          <t>Find No.: 62/61-33.3</t>
+          <t>Find No.: 88-1046.1</t>
         </is>
       </c>
       <c r="AG27" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 34.7; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH27" t="inlineStr">
         <is>
-          <t>v v vv v v</t>
+          <t>≠ v _ |v||V _ &gt;&gt;</t>
         </is>
       </c>
       <c r="AI27" t="inlineStr">
         <is>
           <t>certain</t>
         </is>
       </c>
-      <c r="AJ27" t="inlineStr"/>
-      <c r="AK27" t="inlineStr"/>
+      <c r="AJ27" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AK27" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
+      </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
-        <v>597</v>
+        <v>467</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>vhc0117</t>
+          <t>hfc0046</t>
         </is>
       </c>
       <c r="C28" t="inlineStr"/>
       <c r="D28" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>Vogelherd</t>
+          <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>vhc</t>
+          <t>hfc</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>Niederstotzingen-Stetten</t>
+          <t>Schelklingen</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K28" t="n">
-        <v>48.559</v>
+        <v>48.379117</v>
       </c>
       <c r="L28" t="n">
-        <v>10.194</v>
+        <v>9.754103000000001</v>
       </c>
       <c r="M28" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>nespos.org</t>
+          <t>wikipedia</t>
         </is>
       </c>
       <c r="O28" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>Va</t>
         </is>
       </c>
       <c r="P28" t="inlineStr">
         <is>
-          <t>C14</t>
+          <t>AMS</t>
         </is>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>31750±260</t>
         </is>
       </c>
       <c r="R28" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>KIA 35464</t>
         </is>
       </c>
       <c r="S28" t="inlineStr">
         <is>
-          <t>35810±710</t>
+          <t>35710+360/-340</t>
         </is>
       </c>
       <c r="T28" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
+          <t>KIA 16034</t>
         </is>
       </c>
       <c r="U28" t="inlineStr">
         <is>
-          <t>2011</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V28" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W28" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X28" t="inlineStr">
         <is>
-          <t>tube/flute</t>
+          <t>personal ornament</t>
         </is>
       </c>
       <c r="Y28" t="inlineStr"/>
       <c r="Z28" t="n">
-        <v>12</v>
+        <v>61</v>
       </c>
       <c r="AA28" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="AB28" t="n">
         <v>3</v>
       </c>
       <c r="AC28" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD28" t="inlineStr">
         <is>
-          <t>Tiny fragment of a tubular bone.</t>
+          <t>Medial fragment of a slightly curved ivory band (Wolf S. 2015, Tab. 30.11; Dutkiewicz E. 2021: Tab. 38.2).</t>
         </is>
       </c>
       <c r="AE28" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF28" t="inlineStr">
         <is>
-          <t>Find No.: 61/63-12.1</t>
+          <t>Find No.: 89-1654</t>
         </is>
       </c>
       <c r="AG28" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 36.9; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Conard N. &amp; Malina M. 2008b, Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH28" t="inlineStr">
         <is>
-          <t>!vvvvv!</t>
+          <t>!|||||||||||||||! _ !vvvvvvvvvvvvvvvvvvvvvvvvvvvvv! _ !vvvvvvvvvvvvvvvvvvvv!</t>
         </is>
       </c>
       <c r="AI28" t="inlineStr">
         <is>
-          <t>uncertain</t>
-[...3 lines deleted...]
-      <c r="AK28" t="inlineStr"/>
+          <t>very certain</t>
+        </is>
+      </c>
+      <c r="AJ28" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AK28" t="inlineStr">
+        <is>
+          <t>personal ornament</t>
+        </is>
+      </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
-        <v>599</v>
+        <v>546</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>vhc0119</t>
+          <t>vhc0069</t>
         </is>
       </c>
       <c r="C29" t="inlineStr"/>
       <c r="D29" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
@@ -5128,121 +5124,133 @@
       <c r="P29" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R29" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S29" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T29" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
-      <c r="U29" t="inlineStr"/>
+      <c r="U29" t="inlineStr">
+        <is>
+          <t>2007</t>
+        </is>
+      </c>
       <c r="V29" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W29" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X29" t="inlineStr">
         <is>
-          <t>possible figurine</t>
+          <t>personal ornament</t>
         </is>
       </c>
       <c r="Y29" t="inlineStr"/>
       <c r="Z29" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="AA29" t="n">
         <v>5</v>
       </c>
       <c r="AB29" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AC29" t="inlineStr">
         <is>
-          <t>fragmented</t>
+          <t>almost complete</t>
         </is>
       </c>
       <c r="AD29" t="inlineStr">
         <is>
-          <t>Elongated, cylindrical ivory fragment with a highly polished surface.</t>
+          <t>This unusual bead shape resembles a double-drilled bead, but it has pointed projections on the narrow sides. The piece is heavily weathered (Wolf S. 2015, Taf. 42.14; Dutkiewicz E. 2021: Taf. 37.9).</t>
         </is>
       </c>
       <c r="AE29" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>MUT Tübingen</t>
         </is>
       </c>
       <c r="AF29" t="inlineStr">
         <is>
-          <t>Find No.: 63/63-32.1</t>
+          <t>Find No.: 39/71-98.1</t>
         </is>
       </c>
       <c r="AG29" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2015; Dutkiewicz E. 2021: Taf. 29.9; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH29" t="inlineStr">
         <is>
-          <t>!v vv v!</t>
+          <t>&gt;&gt;&gt;&gt;! _ &gt;&gt;&gt;&gt;!</t>
         </is>
       </c>
       <c r="AI29" t="inlineStr">
         <is>
-          <t>certain</t>
-[...3 lines deleted...]
-      <c r="AK29" t="inlineStr"/>
+          <t>very certain</t>
+        </is>
+      </c>
+      <c r="AJ29" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AK29" t="inlineStr">
+        <is>
+          <t>personal ornament</t>
+        </is>
+      </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
-        <v>600</v>
+        <v>607</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>vhc0120</t>
+          <t>vhc0127</t>
         </is>
       </c>
       <c r="C30" t="inlineStr"/>
       <c r="D30" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
@@ -5285,123 +5293,123 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R30" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S30" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T30" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U30" t="inlineStr">
         <is>
-          <t>2011</t>
+          <t>2005</t>
         </is>
       </c>
       <c r="V30" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W30" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X30" t="inlineStr">
         <is>
-          <t>possible figurine</t>
+          <t>tube/flute</t>
         </is>
       </c>
       <c r="Y30" t="inlineStr"/>
       <c r="Z30" t="n">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="AA30" t="n">
+        <v>7</v>
+      </c>
+      <c r="AB30" t="n">
         <v>4</v>
       </c>
-      <c r="AB30" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AC30" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD30" t="inlineStr">
         <is>
-          <t>The original surface of this small, heavily fragmented elongated ivory fragment is only preserved on the narrow side. It features a grid pattern that is noticeably deeply cut.</t>
+          <t>Fragment of a thin tubular bone (bird?).</t>
         </is>
       </c>
       <c r="AE30" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF30" t="inlineStr">
         <is>
-          <t>Find No.: 63/63-41.1</t>
+          <t>Find No.: 67/65-78.1</t>
         </is>
       </c>
       <c r="AG30" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 29.10; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Conard N. &amp; Malina M. 2006b; Dutkiewicz E. 2021: Taf. 36.12; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH30" t="inlineStr">
         <is>
-          <t>(!XXXXX!)</t>
+          <t>!vvv! _ !vvv!</t>
         </is>
       </c>
       <c r="AI30" t="inlineStr">
         <is>
-          <t>uncertain</t>
+          <t>certain</t>
         </is>
       </c>
       <c r="AJ30" t="inlineStr"/>
       <c r="AK30" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" t="n">
-        <v>606</v>
+        <v>541</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>vhc0126</t>
+          <t>vhc0064</t>
         </is>
       </c>
       <c r="C31" t="inlineStr"/>
       <c r="D31" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
@@ -5444,123 +5452,131 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R31" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S31" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T31" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U31" t="inlineStr">
         <is>
-          <t>2011</t>
+          <t>2007</t>
         </is>
       </c>
       <c r="V31" t="inlineStr">
         <is>
           <t>bone</t>
         </is>
       </c>
       <c r="W31" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="X31" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>flute</t>
         </is>
       </c>
       <c r="Y31" t="inlineStr"/>
       <c r="Z31" t="n">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="AA31" t="n">
         <v>5</v>
       </c>
       <c r="AB31" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="AC31" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD31" t="inlineStr">
         <is>
-          <t>Semi-tubular bone fragment.</t>
+          <t>Medial flute fragment (Mini-flute) with two preserved finger holes (Dutkiewicz E. 2021: Taf. 34.8).</t>
         </is>
       </c>
       <c r="AE31" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>MUT Tübingen</t>
         </is>
       </c>
       <c r="AF31" t="inlineStr">
         <is>
-          <t>Find No.: 66/64-58.1</t>
+          <t>Find No.: 39/69-73.1</t>
         </is>
       </c>
       <c r="AG31" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 59.18; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Conard N. &amp; Malina M. 2012; Conard N. et al. 2016; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH31" t="inlineStr">
         <is>
-          <t>!vvvvvvv!</t>
+          <t>vvvv _ !vvv!  _ !vvv!</t>
         </is>
       </c>
       <c r="AI31" t="inlineStr">
         <is>
-          <t>certain</t>
-[...3 lines deleted...]
-      <c r="AK31" t="inlineStr"/>
+          <t>very certain</t>
+        </is>
+      </c>
+      <c r="AJ31" t="inlineStr">
+        <is>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AK31" t="inlineStr">
+        <is>
+          <t>flute</t>
+        </is>
+      </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>hfc0005</t>
+          <t>hfc0004</t>
         </is>
       </c>
       <c r="C32" t="inlineStr"/>
       <c r="D32" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
@@ -5573,161 +5589,161 @@
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K32" t="n">
         <v>48.379117</v>
       </c>
       <c r="L32" t="n">
         <v>9.754103000000001</v>
       </c>
       <c r="M32" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
           <t>wikipedia</t>
         </is>
       </c>
       <c r="O32" t="inlineStr">
         <is>
-          <t>Vab</t>
+          <t>Va</t>
         </is>
       </c>
       <c r="P32" t="inlineStr">
         <is>
           <t>AMS</t>
         </is>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
           <t>31750±260</t>
         </is>
       </c>
       <c r="R32" t="inlineStr">
         <is>
           <t>KIA 35464</t>
         </is>
       </c>
       <c r="S32" t="inlineStr">
         <is>
           <t>35710+360/-340</t>
         </is>
       </c>
       <c r="T32" t="inlineStr">
         <is>
           <t>KIA 16034</t>
         </is>
       </c>
       <c r="U32" t="inlineStr">
         <is>
-          <t>2014</t>
+          <t>2007</t>
         </is>
       </c>
       <c r="V32" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W32" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X32" t="inlineStr">
         <is>
-          <t>figurine anthropomorph</t>
+          <t>rod/baton</t>
         </is>
       </c>
       <c r="Y32" t="inlineStr"/>
       <c r="Z32" t="n">
-        <v>25</v>
+        <v>89</v>
       </c>
       <c r="AA32" t="n">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="AB32" t="n">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="AC32" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD32" t="inlineStr">
         <is>
-          <t>This object consists of two parts. One of the pieces comes from AH Va, while the second originates from a profile collapse from AH Vab to VII. Since no symbolic artifacts come from Middle Paleolithic layers, and the matching piece clearly belongs to the Aurignacian, an association with AH Vab is presumed. The piece is only partially preserved and heavily weathered. It exhibits a spherical bulge reminiscent of the chest form of the female figurine 1 from AH Vb. The entire object bears numerous markings on the preserved surfaces (Dutkiewicz E. 2021: Tab. 2.1-5).</t>
+          <t>This ornate round rod has been assembled from three fragments. It is preserved along half of its longitudinal axis. A portion of the surface has broken off in the middle (Wolf S. 2015, Tab. 28.6-7; Dutkiewicz E. 2021: Tab. 51.1; Conard N. et al. 2009: 249-250; Conard N. 2003: 832).</t>
         </is>
       </c>
       <c r="AE32" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF32" t="inlineStr">
         <is>
-          <t>Find No.: 25-1354.1</t>
+          <t>Find No.: 24-1634</t>
         </is>
       </c>
       <c r="AG32" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2014; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. et al. 2009; Conard N. 2003; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH32" t="inlineStr">
         <is>
-          <t>vvvvv _ &gt;&gt; _ ||||CC _ !¤¤¤¤¤¤¤¤¤¤¤¤ _ !||||</t>
+          <t>X(X\)!XX(XX)! _ || _ v _ v</t>
         </is>
       </c>
       <c r="AI32" t="inlineStr">
         <is>
           <t>uncertain</t>
         </is>
       </c>
       <c r="AJ32" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="AK32" t="inlineStr">
         <is>
-          <t>figurine</t>
+          <t>rod</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
-        <v>643</v>
+        <v>538</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>vhc0162</t>
+          <t>vhc0061</t>
         </is>
       </c>
       <c r="C33" t="inlineStr"/>
       <c r="D33" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
@@ -5740,320 +5756,320 @@
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K33" t="n">
         <v>48.559</v>
       </c>
       <c r="L33" t="n">
         <v>10.194</v>
       </c>
       <c r="M33" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O33" t="inlineStr">
         <is>
-          <t>IV</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P33" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
-          <t>30730±750</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R33" t="inlineStr">
         <is>
-          <t>H 4053-3211</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S33" t="inlineStr">
         <is>
-          <t>32030±280</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T33" t="inlineStr">
         <is>
-          <t>OxA-18456</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U33" t="inlineStr">
         <is>
-          <t>1931</t>
+          <t>2007</t>
         </is>
       </c>
       <c r="V33" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W33" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X33" t="inlineStr">
         <is>
-          <t>spatula/lissoir</t>
+          <t>possible flute</t>
         </is>
       </c>
       <c r="Y33" t="inlineStr"/>
       <c r="Z33" t="n">
-        <v>210</v>
+        <v>9</v>
       </c>
       <c r="AA33" t="n">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="AB33" t="n">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="AC33" t="inlineStr">
         <is>
-          <t>complete</t>
+          <t>fragmented</t>
         </is>
       </c>
       <c r="AD33" t="inlineStr">
         <is>
-          <t>A very long and narrow, completely preserved smoother made of bone, found in 1931 in the Ach Valley (AH) IV. This is one of the most richly decorated tools of the Swabian Aurignacian. The decorations at the tip are heavily polished due to use, indicating that this smoother was in use for a long period.</t>
+          <t>Short, thin ivory fragment (Wolf S. 2015, Taf. 42.30; Dutkiewicz E. 2021: Taf. 32.14).</t>
         </is>
       </c>
       <c r="AE33" t="inlineStr">
         <is>
-          <t>URMU Blaubeuren</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF33" t="inlineStr">
         <is>
-          <t>Find No.: Vg 31.1</t>
+          <t>Find No.: 39/67-7.1</t>
         </is>
       </c>
       <c r="AG33" t="inlineStr">
         <is>
-          <t>Riek G. 1934, Taf. XXXI.1; Hahn J. 1977, Taf. 58.7; Dutkiewicz E. 2021: Taf. 44.3; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH33" t="inlineStr">
         <is>
-          <t>(XXXXXXXXXXX!) _ &gt;&gt;&gt;&gt; &lt;&lt;&lt; &gt;&gt;&gt;&gt; &lt;&lt;&lt;&lt; &gt;&gt; _ &gt; &lt;&lt;&lt;&lt;&lt; &gt;&gt;&gt;&gt; &lt;&lt;&lt;&lt;&lt;&lt; &gt;&gt;&gt;&gt;</t>
+          <t>!v vvvv v!</t>
         </is>
       </c>
       <c r="AI33" t="inlineStr">
         <is>
           <t>very certain</t>
         </is>
       </c>
-      <c r="AJ33" t="inlineStr"/>
-      <c r="AK33" t="inlineStr"/>
+      <c r="AJ33" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AK33" t="inlineStr">
+        <is>
+          <t>flute (possible)</t>
+        </is>
+      </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
-        <v>455</v>
+        <v>595</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>hfc0034</t>
+          <t>vhc0115</t>
         </is>
       </c>
       <c r="C34" t="inlineStr"/>
       <c r="D34" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>Hohle Fels</t>
+          <t>Vogelherd</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>hfc</t>
+          <t>vhc</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>Schelklingen</t>
+          <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K34" t="n">
-        <v>48.379117</v>
+        <v>48.559</v>
       </c>
       <c r="L34" t="n">
-        <v>9.754103000000001</v>
+        <v>10.194</v>
       </c>
       <c r="M34" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>wikipedia</t>
+          <t>nespos.org</t>
         </is>
       </c>
       <c r="O34" t="inlineStr">
         <is>
-          <t>IIIa</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P34" t="inlineStr">
         <is>
-          <t>AMS</t>
+          <t>C14</t>
         </is>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
-          <t>29710+210/-200</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R34" t="inlineStr">
         <is>
-          <t>KIA 32056</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S34" t="inlineStr">
         <is>
-          <t>31140+250/-240</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T34" t="inlineStr">
         <is>
-          <t>KIA 16039</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U34" t="inlineStr">
         <is>
-          <t>2001</t>
+          <t>2012</t>
         </is>
       </c>
       <c r="V34" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W34" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X34" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="Y34" t="inlineStr"/>
       <c r="Z34" t="n">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="AA34" t="n">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="AB34" t="n">
         <v>2</v>
       </c>
       <c r="AC34" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD34" t="inlineStr">
         <is>
-          <t>Fragment of a thin ivory plate with a broad hatching (Wolf S. 2015, Taf. 10.9; Dutkiewicz E. 2021: Taf. 53.5).</t>
+          <t>Tiny, rod-shaped, heavily weathered ivory fragment.</t>
         </is>
       </c>
       <c r="AE34" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF34" t="inlineStr">
         <is>
-          <t>Find No.: 78-2350.1</t>
+          <t>Find No.: 59/64-15</t>
         </is>
       </c>
       <c r="AG34" t="inlineStr">
         <is>
-          <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Dutkiewicz E. 2021: Taf. 57.12; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH34" t="inlineStr">
         <is>
-          <t>!≠!</t>
+          <t>!vvvv!</t>
         </is>
       </c>
       <c r="AI34" t="inlineStr">
         <is>
           <t>uncertain</t>
         </is>
       </c>
-      <c r="AJ34" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="AJ34" t="inlineStr"/>
+      <c r="AK34" t="inlineStr"/>
     </row>
     <row r="35">
       <c r="A35" t="n">
-        <v>483</v>
+        <v>598</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>vhc0009</t>
+          <t>vhc0118</t>
         </is>
       </c>
       <c r="C35" t="inlineStr"/>
       <c r="D35" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
@@ -6096,123 +6112,123 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R35" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S35" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T35" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U35" t="inlineStr">
         <is>
-          <t>2012</t>
+          <t>2011</t>
         </is>
       </c>
       <c r="V35" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W35" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X35" t="inlineStr">
         <is>
-          <t>possible figurine</t>
+          <t>flute</t>
         </is>
       </c>
       <c r="Y35" t="inlineStr"/>
       <c r="Z35" t="n">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="AA35" t="n">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="AB35" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AC35" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD35" t="inlineStr">
         <is>
-          <t>Small reworked ivory fragment.</t>
+          <t>Fragment of a miniature flute made from a thin and narrow tubular bone. Only the upper surface of a medial fragment is preserved. Two finger holes are partially preserved, with parallel notches placed in between.</t>
         </is>
       </c>
       <c r="AE35" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF35" t="inlineStr">
         <is>
-          <t>Find No.: 33/71-79.1</t>
+          <t>Find No.: 62/61-33.3</t>
         </is>
       </c>
       <c r="AG35" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 28.4; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Dutkiewicz E. 2021: Taf. 34.7; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH35" t="inlineStr">
         <is>
-          <t>!v! _ !v!</t>
+          <t>v v vv v v</t>
         </is>
       </c>
       <c r="AI35" t="inlineStr">
         <is>
-          <t>uncertain</t>
+          <t>certain</t>
         </is>
       </c>
       <c r="AJ35" t="inlineStr"/>
       <c r="AK35" t="inlineStr"/>
     </row>
     <row r="36">
       <c r="A36" t="n">
-        <v>644</v>
+        <v>597</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>vhc0163</t>
+          <t>vhc0117</t>
         </is>
       </c>
       <c r="C36" t="inlineStr"/>
       <c r="D36" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
@@ -6225,149 +6241,153 @@
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K36" t="n">
         <v>48.559</v>
       </c>
       <c r="L36" t="n">
         <v>10.194</v>
       </c>
       <c r="M36" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O36" t="inlineStr">
         <is>
-          <t>IV</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P36" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
-          <t>30730±750</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R36" t="inlineStr">
         <is>
-          <t>H 4053-3211</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S36" t="inlineStr">
         <is>
-          <t>32030±280</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T36" t="inlineStr">
         <is>
-          <t>OxA-18456</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U36" t="inlineStr">
         <is>
-          <t>1931</t>
+          <t>2011</t>
         </is>
       </c>
       <c r="V36" t="inlineStr">
         <is>
           <t>bone</t>
         </is>
       </c>
       <c r="W36" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="X36" t="inlineStr">
         <is>
-          <t>spatula/lissoir</t>
+          <t>tube/flute</t>
         </is>
       </c>
       <c r="Y36" t="inlineStr"/>
       <c r="Z36" t="n">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="AA36" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="AB36" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="AC36" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD36" t="inlineStr">
         <is>
-          <t>This is a smoother made of bone with a long-elliptical cross-section, found in 1931 in the Ach Valley (AH IV).</t>
-[...2 lines deleted...]
-      <c r="AE36" t="inlineStr"/>
+          <t>Tiny fragment of a tubular bone.</t>
+        </is>
+      </c>
+      <c r="AE36" t="inlineStr">
+        <is>
+          <t>Universität Tübingen</t>
+        </is>
+      </c>
       <c r="AF36" t="inlineStr">
         <is>
-          <t>Find No.: Vg 31.14</t>
+          <t>Find No.: 61/63-12.1</t>
         </is>
       </c>
       <c r="AG36" t="inlineStr">
         <is>
-          <t>Riek G. 1934, Taf. XXXI.14; Hahn J. 1977, Taf. 59.4; Dutkiewicz E. 2021: Taf. 44.1-2; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Dutkiewicz E. 2021: Taf. 36.9; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH36" t="inlineStr">
         <is>
-          <t>!⊞! _ !vvvvvvvvvvvvvvvvvvv! _  !⊞!</t>
+          <t>!vvvvv!</t>
         </is>
       </c>
       <c r="AI36" t="inlineStr">
         <is>
-          <t>certain</t>
+          <t>uncertain</t>
         </is>
       </c>
       <c r="AJ36" t="inlineStr"/>
       <c r="AK36" t="inlineStr"/>
     </row>
     <row r="37">
       <c r="A37" t="n">
-        <v>478</v>
+        <v>599</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>vhc0005</t>
+          <t>vhc0119</t>
         </is>
       </c>
       <c r="C37" t="inlineStr"/>
       <c r="D37" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
@@ -6408,292 +6428,280 @@
       <c r="P37" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R37" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S37" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T37" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
-      <c r="U37" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U37" t="inlineStr"/>
       <c r="V37" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W37" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X37" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>possible figurine</t>
         </is>
       </c>
       <c r="Y37" t="inlineStr"/>
       <c r="Z37" t="n">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="AA37" t="n">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="AB37" t="n">
         <v>3</v>
       </c>
       <c r="AC37" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD37" t="inlineStr">
         <is>
-          <t>Elongated, all-around reworked ivory fragment with markings all around.</t>
+          <t>Elongated, cylindrical ivory fragment with a highly polished surface.</t>
         </is>
       </c>
       <c r="AE37" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF37" t="inlineStr">
         <is>
-          <t>Find No.: 32/70-22.1</t>
+          <t>Find No.: 63/63-32.1</t>
         </is>
       </c>
       <c r="AG37" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 56.1; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Conard N. et al. 2015; Dutkiewicz E. 2021: Taf. 29.9; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH37" t="inlineStr">
         <is>
-          <t>⊞ _ !vvvvvv! _ !vvv!</t>
+          <t>!v vv v!</t>
         </is>
       </c>
       <c r="AI37" t="inlineStr">
         <is>
           <t>certain</t>
         </is>
       </c>
       <c r="AJ37" t="inlineStr"/>
       <c r="AK37" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" t="n">
-        <v>428</v>
+        <v>600</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>hfc0007</t>
+          <t>vhc0120</t>
         </is>
       </c>
       <c r="C38" t="inlineStr"/>
       <c r="D38" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>Hohle Fels</t>
+          <t>Vogelherd</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>hfc</t>
+          <t>vhc</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>Schelklingen</t>
+          <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K38" t="n">
-        <v>48.379117</v>
+        <v>48.559</v>
       </c>
       <c r="L38" t="n">
-        <v>9.754103000000001</v>
+        <v>10.194</v>
       </c>
       <c r="M38" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>wikipedia</t>
+          <t>nespos.org</t>
         </is>
       </c>
       <c r="O38" t="inlineStr">
         <is>
-          <t>Vab</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P38" t="inlineStr">
         <is>
-          <t>AMS</t>
+          <t>C14</t>
         </is>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
-          <t>31750±260</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R38" t="inlineStr">
         <is>
-          <t>KIA-35464</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S38" t="inlineStr">
         <is>
-          <t>40000±500</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T38" t="inlineStr">
         <is>
-          <t>OxA 19781</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U38" t="inlineStr">
         <is>
-          <t>2014</t>
+          <t>2011</t>
         </is>
       </c>
       <c r="V38" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W38" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X38" t="inlineStr">
         <is>
-          <t>tube/flute</t>
+          <t>possible figurine</t>
         </is>
       </c>
       <c r="Y38" t="inlineStr"/>
       <c r="Z38" t="n">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="AA38" t="n">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="AB38" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AC38" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD38" t="inlineStr">
         <is>
-          <t>Small fragment of a thin tubular bone (Dutkiewicz E. 2021: Tab. 35.2).</t>
+          <t>The original surface of this small, heavily fragmented elongated ivory fragment is only preserved on the narrow side. It features a grid pattern that is noticeably deeply cut.</t>
         </is>
       </c>
       <c r="AE38" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF38" t="inlineStr">
         <is>
-          <t>Find No.: 27-2318</t>
+          <t>Find No.: 63/63-41.1</t>
         </is>
       </c>
       <c r="AG38" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2014; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2008; Conard N. 2009; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Dutkiewicz E. 2021: Taf. 29.10; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH38" t="inlineStr">
         <is>
-          <t>!vvvvv!</t>
+          <t>(!XXXXX!)</t>
         </is>
       </c>
       <c r="AI38" t="inlineStr">
         <is>
-          <t>very certain</t>
-[...11 lines deleted...]
-      </c>
+          <t>uncertain</t>
+        </is>
+      </c>
+      <c r="AJ38" t="inlineStr"/>
+      <c r="AK38" t="inlineStr"/>
     </row>
     <row r="39">
       <c r="A39" t="n">
-        <v>646</v>
+        <v>606</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>vhc0165</t>
+          <t>vhc0126</t>
         </is>
       </c>
       <c r="C39" t="inlineStr"/>
       <c r="D39" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
@@ -6706,153 +6714,153 @@
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K39" t="n">
         <v>48.559</v>
       </c>
       <c r="L39" t="n">
         <v>10.194</v>
       </c>
       <c r="M39" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O39" t="inlineStr">
         <is>
-          <t>IV</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P39" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
-          <t>30730±750</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R39" t="inlineStr">
         <is>
-          <t>H 4053-3211</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S39" t="inlineStr">
         <is>
-          <t>32030±280</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T39" t="inlineStr">
         <is>
-          <t>OxA-18456</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U39" t="inlineStr">
         <is>
-          <t>1931</t>
+          <t>2011</t>
         </is>
       </c>
       <c r="V39" t="inlineStr">
         <is>
           <t>bone</t>
         </is>
       </c>
       <c r="W39" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="X39" t="inlineStr">
         <is>
-          <t>spatula/lissoir</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="Y39" t="inlineStr"/>
       <c r="Z39" t="n">
-        <v>75</v>
+        <v>18</v>
       </c>
       <c r="AA39" t="n">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="AB39" t="n">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="AC39" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD39" t="inlineStr">
         <is>
-          <t>A narrow, medial fragment of a smoother made from a rib.</t>
+          <t>Semi-tubular bone fragment.</t>
         </is>
       </c>
       <c r="AE39" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF39" t="inlineStr">
         <is>
-          <t>Find No.: Vg 37</t>
+          <t>Find No.: 66/64-58.1</t>
         </is>
       </c>
       <c r="AG39" t="inlineStr">
         <is>
-          <t>Riek G. 1934, XXXI.11; Hahn J. 1977, Taf. 59.3; Dutkiewicz E. 2021: Taf. 45.1; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Dutkiewicz E. 2021: Taf. 59.18; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH39" t="inlineStr">
         <is>
-          <t>!vvvv v v v vv v &gt;&gt;&gt;&gt;</t>
+          <t>!vvvvvvv!</t>
         </is>
       </c>
       <c r="AI39" t="inlineStr">
         <is>
-          <t>very certain</t>
+          <t>certain</t>
         </is>
       </c>
       <c r="AJ39" t="inlineStr"/>
       <c r="AK39" t="inlineStr"/>
     </row>
     <row r="40">
       <c r="A40" t="n">
-        <v>550</v>
+        <v>529</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>vhc0073</t>
+          <t>vhc0052</t>
         </is>
       </c>
       <c r="C40" t="inlineStr"/>
       <c r="D40" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
@@ -6895,123 +6903,135 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R40" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S40" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T40" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U40" t="inlineStr">
         <is>
-          <t>2009</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V40" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W40" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X40" t="inlineStr">
         <is>
-          <t>possible figurine</t>
-[...2 lines deleted...]
-      <c r="Y40" t="inlineStr"/>
+          <t>figurine zoomorph</t>
+        </is>
+      </c>
+      <c r="Y40" t="inlineStr">
+        <is>
+          <t>Osteichthyes</t>
+        </is>
+      </c>
       <c r="Z40" t="n">
-        <v>16</v>
+        <v>70</v>
       </c>
       <c r="AA40" t="n">
+        <v>31</v>
+      </c>
+      <c r="AB40" t="n">
         <v>9</v>
       </c>
-      <c r="AB40" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AC40" t="inlineStr">
         <is>
-          <t>fragmented</t>
+          <t>almost complete</t>
         </is>
       </c>
       <c r="AD40" t="inlineStr">
         <is>
-          <t>Elongated, reworked ivory fragment.</t>
+          <t>The fish is carved from a flat, elongated piece of ivory. Although not all details are anatomically accurate, this figure is clearly identifiable as a fish. The object is flat and has a slight curve. Toward the head, the piece becomes thinner. The head is only roughly carved, lacking details such as eyes or mouth, but the outline of this area on the right side resembles a fish head. On the left, this part is broken. To the back part, the object becomes thicker, with the end not preserved. The carving of the tail fin is not discernible. An elongated dorsal fin is indicated on both sides, with the alignment of the rays correct on the left, but anatomically incorrect on the right, facing forward. The pectoral and pelvic fins, slightly protruding from the pointed-oval outline, are correctly indicated with their rays on the right and incorrectly on the left. Overall, it is observed that many details of the representation are strongly stylized (Dutkiewicz E. 2021: Taf. 24a-b).</t>
         </is>
       </c>
       <c r="AE40" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>MUT Tübingen</t>
         </is>
       </c>
       <c r="AF40" t="inlineStr">
         <is>
-          <t>Find No.: 39/76-17.1</t>
+          <t>Find No.: 38/70-78</t>
         </is>
       </c>
       <c r="AG40" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2013; Dutkiewicz E. 2019: Taf. 29.2; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Conard N., Malina M. &amp; Verrept T. 2009; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH40" t="inlineStr">
         <is>
-          <t>!vvv!</t>
+          <t>!//////////// _ /// _ [!°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°] _ ///// _ // //// _ ≠ _ /////////// _ [!°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°]</t>
         </is>
       </c>
       <c r="AI40" t="inlineStr">
         <is>
-          <t>uncertain</t>
-[...3 lines deleted...]
-      <c r="AK40" t="inlineStr"/>
+          <t>very certain</t>
+        </is>
+      </c>
+      <c r="AJ40" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AK40" t="inlineStr">
+        <is>
+          <t>figurine zoomorph</t>
+        </is>
+      </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
-        <v>552</v>
+        <v>643</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>vhc0075</t>
+          <t>vhc0162</t>
         </is>
       </c>
       <c r="C41" t="inlineStr"/>
       <c r="D41" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
@@ -7024,312 +7044,320 @@
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K41" t="n">
         <v>48.559</v>
       </c>
       <c r="L41" t="n">
         <v>10.194</v>
       </c>
       <c r="M41" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O41" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>IV</t>
         </is>
       </c>
       <c r="P41" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>30730±750</t>
         </is>
       </c>
       <c r="R41" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>H 4053-3211</t>
         </is>
       </c>
       <c r="S41" t="inlineStr">
         <is>
-          <t>35810±710</t>
+          <t>32030±280</t>
         </is>
       </c>
       <c r="T41" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
+          <t>OxA-18456</t>
         </is>
       </c>
       <c r="U41" t="inlineStr">
         <is>
-          <t>2007</t>
+          <t>1931</t>
         </is>
       </c>
       <c r="V41" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W41" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X41" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>spatula/lissoir</t>
         </is>
       </c>
       <c r="Y41" t="inlineStr"/>
       <c r="Z41" t="n">
-        <v>9</v>
+        <v>210</v>
       </c>
       <c r="AA41" t="n">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="AB41" t="n">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="AC41" t="inlineStr">
         <is>
-          <t>fragmented</t>
+          <t>complete</t>
         </is>
       </c>
       <c r="AD41" t="inlineStr">
         <is>
-          <t>Tiny, elongated ivory fragment.</t>
+          <t>A very long and narrow, completely preserved smoother made of bone, found in 1931 in the Ach Valley (AH) IV. This is one of the most richly decorated tools of the Swabian Aurignacian. The decorations at the tip are heavily polished due to use, indicating that this smoother was in use for a long period.</t>
         </is>
       </c>
       <c r="AE41" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>URMU Blaubeuren</t>
         </is>
       </c>
       <c r="AF41" t="inlineStr">
         <is>
-          <t>Find No.: 40/68-76.1</t>
+          <t>Find No.: Vg 31.1</t>
         </is>
       </c>
       <c r="AG41" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 56.16; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Riek G. 1934, Taf. XXXI.1; Hahn J. 1977, Taf. 58.7; Dutkiewicz E. 2021: Taf. 44.3; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH41" t="inlineStr">
         <is>
-          <t>!vvvvv!</t>
+          <t>(XXXXXXXXXXX!) _ &gt;&gt;&gt;&gt; &lt;&lt;&lt; &gt;&gt;&gt;&gt; &lt;&lt;&lt;&lt; &gt;&gt; _ &gt; &lt;&lt;&lt;&lt;&lt; &gt;&gt;&gt;&gt; &lt;&lt;&lt;&lt;&lt;&lt; &gt;&gt;&gt;&gt;</t>
         </is>
       </c>
       <c r="AI41" t="inlineStr">
         <is>
-          <t>certain</t>
+          <t>very certain</t>
         </is>
       </c>
       <c r="AJ41" t="inlineStr"/>
       <c r="AK41" t="inlineStr"/>
     </row>
     <row r="42">
       <c r="A42" t="n">
-        <v>604</v>
+        <v>455</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>vhc0124</t>
+          <t>hfc0034</t>
         </is>
       </c>
       <c r="C42" t="inlineStr"/>
       <c r="D42" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>Vogelherd</t>
+          <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>vhc</t>
+          <t>hfc</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>Niederstotzingen-Stetten</t>
+          <t>Schelklingen</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K42" t="n">
-        <v>48.559</v>
+        <v>48.379117</v>
       </c>
       <c r="L42" t="n">
-        <v>10.194</v>
+        <v>9.754103000000001</v>
       </c>
       <c r="M42" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>nespos.org</t>
+          <t>wikipedia</t>
         </is>
       </c>
       <c r="O42" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>IIIa</t>
         </is>
       </c>
       <c r="P42" t="inlineStr">
         <is>
-          <t>C14</t>
+          <t>AMS</t>
         </is>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>29710+210/-200</t>
         </is>
       </c>
       <c r="R42" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>KIA 32056</t>
         </is>
       </c>
       <c r="S42" t="inlineStr">
         <is>
-          <t>35810±710</t>
+          <t>31140+250/-240</t>
         </is>
       </c>
       <c r="T42" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
+          <t>KIA 16039</t>
         </is>
       </c>
       <c r="U42" t="inlineStr">
         <is>
-          <t>2011</t>
+          <t>2001</t>
         </is>
       </c>
       <c r="V42" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W42" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X42" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="Y42" t="inlineStr"/>
       <c r="Z42" t="n">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="AA42" t="n">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="AB42" t="n">
         <v>2</v>
       </c>
       <c r="AC42" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD42" t="inlineStr">
         <is>
-          <t>Fragment of a thin tubular bone.</t>
+          <t>Fragment of a thin ivory plate with a broad hatching (Wolf S. 2015, Taf. 10.9; Dutkiewicz E. 2021: Taf. 53.5).</t>
         </is>
       </c>
       <c r="AE42" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF42" t="inlineStr">
         <is>
-          <t>Find No.: 66/61-34.1</t>
+          <t>Find No.: 78-2350.1</t>
         </is>
       </c>
       <c r="AG42" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2015; Dutkiewicz E. 2021: Taf. 59.17; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH42" t="inlineStr">
         <is>
-          <t>vvvvvv</t>
+          <t>!≠!</t>
         </is>
       </c>
       <c r="AI42" t="inlineStr">
         <is>
-          <t>very certain</t>
-[...3 lines deleted...]
-      <c r="AK42" t="inlineStr"/>
+          <t>uncertain</t>
+        </is>
+      </c>
+      <c r="AJ42" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AK42" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
+      </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
-        <v>608</v>
+        <v>527</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>vhc0128</t>
+          <t>vhc0050</t>
         </is>
       </c>
       <c r="C43" t="inlineStr"/>
       <c r="D43" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
@@ -7372,123 +7400,131 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R43" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S43" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T43" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U43" t="inlineStr">
         <is>
-          <t>2011</t>
+          <t>2007</t>
         </is>
       </c>
       <c r="V43" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W43" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X43" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="Y43" t="inlineStr"/>
       <c r="Z43" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="AA43" t="n">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="AB43" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AC43" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD43" t="inlineStr">
         <is>
-          <t>Tiny, black discolored ivory fragment.</t>
+          <t>A small, rod-shaped and heavily weathered ivory fragment (Dutkiewicz E. 2021: Taf. 56.8).</t>
         </is>
       </c>
       <c r="AE43" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF43" t="inlineStr">
         <is>
-          <t>Find No.: 68/62-20.1</t>
+          <t>Find No.: 38/69-102.1</t>
         </is>
       </c>
       <c r="AG43" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 57.15; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH43" t="inlineStr">
         <is>
-          <t>!||!</t>
+          <t>!vvvvvv/v!</t>
         </is>
       </c>
       <c r="AI43" t="inlineStr">
         <is>
-          <t>certain</t>
-[...3 lines deleted...]
-      <c r="AK43" t="inlineStr"/>
+          <t>uncertain</t>
+        </is>
+      </c>
+      <c r="AJ43" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AK43" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
+      </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
-        <v>624</v>
+        <v>520</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>vhc0169</t>
+          <t>vhc0044</t>
         </is>
       </c>
       <c r="C44" t="inlineStr"/>
       <c r="D44" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
@@ -7501,153 +7537,165 @@
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K44" t="n">
         <v>48.559</v>
       </c>
       <c r="L44" t="n">
         <v>10.194</v>
       </c>
       <c r="M44" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O44" t="inlineStr">
         <is>
-          <t>IV</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P44" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q44" t="inlineStr">
         <is>
-          <t>30730±750</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R44" t="inlineStr">
         <is>
-          <t>H 4053-3211</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S44" t="inlineStr">
         <is>
-          <t>32030±280</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T44" t="inlineStr">
         <is>
-          <t>OxA-18456</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U44" t="inlineStr">
         <is>
-          <t>1931</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V44" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W44" t="inlineStr">
         <is>
+          <t>Mammuthus primigenius</t>
+        </is>
+      </c>
+      <c r="X44" t="inlineStr">
+        <is>
+          <t>figurine zoomorph</t>
+        </is>
+      </c>
+      <c r="Y44" t="inlineStr">
+        <is>
           <t>undetermined</t>
         </is>
       </c>
-      <c r="X44" t="inlineStr">
-[...4 lines deleted...]
-      <c r="Y44" t="inlineStr"/>
       <c r="Z44" t="n">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="AA44" t="n">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="AB44" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="AC44" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD44" t="inlineStr">
         <is>
-          <t>This is a medial, lateral fragment of a smoother made from a large herbivore's rib, which was found in Layer IV in 1931.</t>
+          <t>A strongly reworked elongated ivory fragment. A distinct curvature as well as a tapering on the other side are noticeable. It could be the lateral fragment of an animal figurine (Dutkiewicz E. 2021: Taf. 26.5-6).</t>
         </is>
       </c>
       <c r="AE44" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF44" t="inlineStr">
         <is>
-          <t>Find No.: Vg 127.4</t>
+          <t>Find No.: 37/74-84.1</t>
         </is>
       </c>
       <c r="AG44" t="inlineStr">
         <is>
-          <t>Hahn J. 1977, Taf. 59.2; Dutkiewicz  E. 2021: Taf. 45.2; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Conard N. et al. 2010; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH44" t="inlineStr">
         <is>
-          <t>vvvvvvvvvv!</t>
+          <t>[vv _ v _ v _ vvv _ vv _ vv _ vvv] _ ||l</t>
         </is>
       </c>
       <c r="AI44" t="inlineStr">
         <is>
-          <t>very certain</t>
-[...3 lines deleted...]
-      <c r="AK44" t="inlineStr"/>
+          <t>uncertain</t>
+        </is>
+      </c>
+      <c r="AJ44" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AK44" t="inlineStr">
+        <is>
+          <t>figurine zoomorph</t>
+        </is>
+      </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
-        <v>584</v>
+        <v>519</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>vhc0105</t>
+          <t>vhc0043</t>
         </is>
       </c>
       <c r="C45" t="inlineStr"/>
       <c r="D45" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
@@ -7690,123 +7738,131 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R45" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S45" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T45" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U45" t="inlineStr">
         <is>
-          <t>2006</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V45" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W45" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X45" t="inlineStr">
         <is>
-          <t>possible flute</t>
+          <t>possible figurine</t>
         </is>
       </c>
       <c r="Y45" t="inlineStr"/>
       <c r="Z45" t="n">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="AA45" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="AB45" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AC45" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD45" t="inlineStr">
         <is>
-          <t>Heavily weathered possible ivory flute fragment.</t>
+          <t>Elongated, club-shaped bone fragment, broken at the thick end. It is decorated on two sides with four pattern units (Dutkiewicz E. 2021: Taf. 29.13).</t>
         </is>
       </c>
       <c r="AE45" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF45" t="inlineStr">
         <is>
-          <t>Find No.: 45/69-21.1</t>
+          <t>Find No.: 37/72-60.1.</t>
         </is>
       </c>
       <c r="AG45" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2015; Wolf S. 2015, Taf. 42.29; Dutkiewicz E. 2021: Taf. 32.15; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Conard N. et al. 2016; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH45" t="inlineStr">
         <is>
-          <t>!vvvvvvv!</t>
+          <t>vvvv/Xv! _ XXXXXXvvv! _</t>
         </is>
       </c>
       <c r="AI45" t="inlineStr">
         <is>
-          <t>very certain</t>
-[...3 lines deleted...]
-      <c r="AK45" t="inlineStr"/>
+          <t>certain</t>
+        </is>
+      </c>
+      <c r="AJ45" t="inlineStr">
+        <is>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AK45" t="inlineStr">
+        <is>
+          <t>figurine (possible)</t>
+        </is>
+      </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
-        <v>616</v>
+        <v>517</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>vhc0136</t>
+          <t>vhc0041</t>
         </is>
       </c>
       <c r="C46" t="inlineStr"/>
       <c r="D46" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
@@ -7849,123 +7905,135 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R46" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S46" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T46" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U46" t="inlineStr">
         <is>
-          <t>2010</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V46" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W46" t="inlineStr">
         <is>
+          <t>Mammuthus primigenius</t>
+        </is>
+      </c>
+      <c r="X46" t="inlineStr">
+        <is>
+          <t>figurine</t>
+        </is>
+      </c>
+      <c r="Y46" t="inlineStr">
+        <is>
           <t>undetermined</t>
         </is>
       </c>
-      <c r="X46" t="inlineStr">
-[...4 lines deleted...]
-      <c r="Y46" t="inlineStr"/>
       <c r="Z46" t="n">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="AA46" t="n">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="AB46" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="AC46" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD46" t="inlineStr">
         <is>
-          <t>Fragment of the top of a bone flute with a partially preserved finger hole.</t>
+          <t>Heavily reworked fragment of an ivory figurine. The preserved surface is carefully smoothed and polished (Wolf S. 2015, Taf. 43.6; Dutkiewicz E. 2021: Taf. 27.5).</t>
         </is>
       </c>
       <c r="AE46" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF46" t="inlineStr">
         <is>
-          <t>Find No.: 75/63-13.1</t>
+          <t>Find No.: 37/70-79.1</t>
         </is>
       </c>
       <c r="AG46" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2015; Dutkiewicz E. 2021: Taf. 34.11; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Conard N., Malina M. &amp; Verrept T. 2009; Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH46" t="inlineStr">
         <is>
-          <t>||!</t>
+          <t>(!°°°°°!)</t>
         </is>
       </c>
       <c r="AI46" t="inlineStr">
         <is>
-          <t>very certain</t>
-[...3 lines deleted...]
-      <c r="AK46" t="inlineStr"/>
+          <t>certain</t>
+        </is>
+      </c>
+      <c r="AJ46" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AK46" t="inlineStr">
+        <is>
+          <t>figurine</t>
+        </is>
+      </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
-        <v>617</v>
+        <v>478</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>vhc0137</t>
+          <t>vhc0005</t>
         </is>
       </c>
       <c r="C47" t="inlineStr"/>
       <c r="D47" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
@@ -8008,123 +8076,131 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R47" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S47" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T47" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U47" t="inlineStr">
         <is>
-          <t>2010</t>
+          <t>2012</t>
         </is>
       </c>
       <c r="V47" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W47" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X47" t="inlineStr">
         <is>
-          <t>possible flute</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="Y47" t="inlineStr"/>
       <c r="Z47" t="n">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="AA47" t="n">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="AB47" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AC47" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD47" t="inlineStr">
         <is>
-          <t>Heavily weathered fragment of a possible ivory flute.</t>
+          <t>Elongated, all-around reworked ivory fragment with markings all around (Dutkiewicz E. 2021: Taf. 56.1).</t>
         </is>
       </c>
       <c r="AE47" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF47" t="inlineStr">
         <is>
-          <t>Find No.: 77/66-18.1</t>
+          <t>Find No.: 32/70-22.1</t>
         </is>
       </c>
       <c r="AG47" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2015; Dutkiewicz E. 2021: Taf. 32.17; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH47" t="inlineStr">
         <is>
-          <t>!vvv!</t>
+          <t>⊞ _ !vvvvvv! _ !vvv!</t>
         </is>
       </c>
       <c r="AI47" t="inlineStr">
         <is>
-          <t>very certain</t>
-[...3 lines deleted...]
-      <c r="AK47" t="inlineStr"/>
+          <t>certain</t>
+        </is>
+      </c>
+      <c r="AJ47" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AK47" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
+      </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
-        <v>621</v>
+        <v>644</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>vhc0141</t>
+          <t>vhc0163</t>
         </is>
       </c>
       <c r="C48" t="inlineStr"/>
       <c r="D48" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
@@ -8137,312 +8213,316 @@
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K48" t="n">
         <v>48.559</v>
       </c>
       <c r="L48" t="n">
         <v>10.194</v>
       </c>
       <c r="M48" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O48" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>IV</t>
         </is>
       </c>
       <c r="P48" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>30730±750</t>
         </is>
       </c>
       <c r="R48" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>H 4053-3211</t>
         </is>
       </c>
       <c r="S48" t="inlineStr">
         <is>
-          <t>35810±710</t>
+          <t>32030±280</t>
         </is>
       </c>
       <c r="T48" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
+          <t>OxA-18456</t>
         </is>
       </c>
       <c r="U48" t="inlineStr">
         <is>
-          <t>2009</t>
+          <t>1931</t>
         </is>
       </c>
       <c r="V48" t="inlineStr">
         <is>
           <t>bone</t>
         </is>
       </c>
       <c r="W48" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="X48" t="inlineStr">
         <is>
-          <t>tube/flute</t>
+          <t>spatula/lissoir</t>
         </is>
       </c>
       <c r="Y48" t="inlineStr"/>
       <c r="Z48" t="n">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="AA48" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="AB48" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AC48" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD48" t="inlineStr">
         <is>
-          <t>Fragment of a thin tubular bone.</t>
-[...6 lines deleted...]
-      </c>
+          <t>This is a smoother made of bone with a long-elliptical cross-section, found in 1931 in the Ach Valley (AH IV).</t>
+        </is>
+      </c>
+      <c r="AE48" t="inlineStr"/>
       <c r="AF48" t="inlineStr">
         <is>
-          <t>Find No.: 99/99-1333.1</t>
+          <t>Find No.: Vg 31.14</t>
         </is>
       </c>
       <c r="AG48" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 36.17; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Riek G. 1934, Taf. XXXI.14; Hahn J. 1977, Taf. 59.4; Dutkiewicz E. 2021: Taf. 44.1-2; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH48" t="inlineStr">
         <is>
-          <t>!vvvv!</t>
+          <t>!⊞! _ !vvvvvvvvvvvvvvvvvvv! _  !⊞!</t>
         </is>
       </c>
       <c r="AI48" t="inlineStr">
         <is>
-          <t>very certain</t>
+          <t>certain</t>
         </is>
       </c>
       <c r="AJ48" t="inlineStr"/>
       <c r="AK48" t="inlineStr"/>
     </row>
     <row r="49">
       <c r="A49" t="n">
-        <v>501</v>
+        <v>428</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>vhc0027</t>
+          <t>hfc0007</t>
         </is>
       </c>
       <c r="C49" t="inlineStr"/>
       <c r="D49" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>Vogelherd</t>
+          <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>vhc</t>
+          <t>hfc</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>Niederstotzingen-Stetten</t>
+          <t>Schelklingen</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K49" t="n">
-        <v>48.559</v>
+        <v>48.379117</v>
       </c>
       <c r="L49" t="n">
-        <v>10.194</v>
+        <v>9.754103000000001</v>
       </c>
       <c r="M49" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>nespos.org</t>
+          <t>wikipedia</t>
         </is>
       </c>
       <c r="O49" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>Vab</t>
         </is>
       </c>
       <c r="P49" t="inlineStr">
         <is>
-          <t>C14</t>
+          <t>AMS</t>
         </is>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>31750±260</t>
         </is>
       </c>
       <c r="R49" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>KIA-35464</t>
         </is>
       </c>
       <c r="S49" t="inlineStr">
         <is>
-          <t>35810±710</t>
+          <t>40000±500</t>
         </is>
       </c>
       <c r="T49" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
+          <t>OxA 19781</t>
         </is>
       </c>
       <c r="U49" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>2014</t>
         </is>
       </c>
       <c r="V49" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W49" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X49" t="inlineStr">
         <is>
-          <t>personal ornament</t>
+          <t>tube/flute</t>
         </is>
       </c>
       <c r="Y49" t="inlineStr"/>
       <c r="Z49" t="n">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="AA49" t="n">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="AB49" t="n">
         <v>3</v>
       </c>
       <c r="AC49" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD49" t="inlineStr">
         <is>
-          <t>A long, narrow, flat ivory pendant. The piece is broken at the base. It is likely related to the object with the find number 36/71-83.1 below, but cannot be directly matched.</t>
+          <t>Small fragment of a thin tubular bone (Dutkiewicz E. 2021: Tab. 35.2).</t>
         </is>
       </c>
       <c r="AE49" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF49" t="inlineStr">
         <is>
-          <t>Find No.: 36/71-83</t>
+          <t>Find No.: 27-2318</t>
         </is>
       </c>
       <c r="AG49" t="inlineStr">
         <is>
-          <t>Wolf S. 2015, Taf. 42.9; Dutkiewicz E. 2021: Taf. 37.7; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Conard N. et al. 2014; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2008; Conard N. 2009; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH49" t="inlineStr">
         <is>
-          <t>!//</t>
+          <t>!vvvvv!</t>
         </is>
       </c>
       <c r="AI49" t="inlineStr">
         <is>
           <t>very certain</t>
         </is>
       </c>
-      <c r="AJ49" t="inlineStr"/>
-      <c r="AK49" t="inlineStr"/>
+      <c r="AJ49" t="inlineStr">
+        <is>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AK49" t="inlineStr">
+        <is>
+          <t>tube</t>
+        </is>
+      </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
-        <v>517</v>
+        <v>646</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>vhc0041</t>
+          <t>vhc0165</t>
         </is>
       </c>
       <c r="C50" t="inlineStr"/>
       <c r="D50" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
@@ -8455,157 +8535,153 @@
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K50" t="n">
         <v>48.559</v>
       </c>
       <c r="L50" t="n">
         <v>10.194</v>
       </c>
       <c r="M50" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O50" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>IV</t>
         </is>
       </c>
       <c r="P50" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>30730±750</t>
         </is>
       </c>
       <c r="R50" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>H 4053-3211</t>
         </is>
       </c>
       <c r="S50" t="inlineStr">
         <is>
-          <t>35810±710</t>
+          <t>32030±280</t>
         </is>
       </c>
       <c r="T50" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
+          <t>OxA-18456</t>
         </is>
       </c>
       <c r="U50" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>1931</t>
         </is>
       </c>
       <c r="V50" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W50" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X50" t="inlineStr">
         <is>
-          <t>figurine</t>
-[...6 lines deleted...]
-      </c>
+          <t>spatula/lissoir</t>
+        </is>
+      </c>
+      <c r="Y50" t="inlineStr"/>
       <c r="Z50" t="n">
-        <v>24</v>
+        <v>75</v>
       </c>
       <c r="AA50" t="n">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="AB50" t="n">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="AC50" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD50" t="inlineStr">
         <is>
-          <t>Heavily reworked fragment of an ivory figurine. The preserved surface is carefully smoothed and polished.</t>
+          <t>A narrow, medial fragment of a smoother made from a rib.</t>
         </is>
       </c>
       <c r="AE50" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF50" t="inlineStr">
         <is>
-          <t>Find No.: 37/70-79.1</t>
+          <t>Find No.: Vg 37</t>
         </is>
       </c>
       <c r="AG50" t="inlineStr">
         <is>
-          <t>Conard N., Malina M. &amp; Verrept T. 2009; Wolf S. 2015, Taf. 43.6; Dutkiewicz E. 2021: Taf. 27.5; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Riek G. 1934, XXXI.11; Hahn J. 1977, Taf. 59.3; Dutkiewicz E. 2021: Taf. 45.1; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH50" t="inlineStr">
         <is>
-          <t>(!°°°°°!)</t>
+          <t>!vvvv v v v vv v &gt;&gt;&gt;&gt;</t>
         </is>
       </c>
       <c r="AI50" t="inlineStr">
         <is>
-          <t>certain</t>
+          <t>very certain</t>
         </is>
       </c>
       <c r="AJ50" t="inlineStr"/>
       <c r="AK50" t="inlineStr"/>
     </row>
     <row r="51">
       <c r="A51" t="n">
-        <v>586</v>
+        <v>512</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>vhc0107</t>
+          <t>vhc0036</t>
         </is>
       </c>
       <c r="C51" t="inlineStr"/>
       <c r="D51" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
@@ -8648,123 +8724,131 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R51" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S51" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T51" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U51" t="inlineStr">
         <is>
-          <t>2005</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V51" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W51" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X51" t="inlineStr">
         <is>
-          <t>rod/baton</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="Y51" t="inlineStr"/>
       <c r="Z51" t="n">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="AA51" t="n">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="AB51" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="AC51" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD51" t="inlineStr">
         <is>
-          <t>Heavily weathered cylindrical rod fragment.</t>
+          <t>Tube-shaped bone fragment with markings (Dutkiewicz E. 2021: Taf. 59.3).</t>
         </is>
       </c>
       <c r="AE51" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF51" t="inlineStr">
         <is>
-          <t>Find No.: 47/67-104.1</t>
+          <t>Find No.: 37/68-80.1</t>
         </is>
       </c>
       <c r="AG51" t="inlineStr">
         <is>
-          <t>Conard N. &amp; Malina M. 2006b; Dutkiewicz E. 2021: Taf. 51.15; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH51" t="inlineStr">
         <is>
-          <t>/ \ _ |||! _ ||!</t>
+          <t>!vvvvvv!</t>
         </is>
       </c>
       <c r="AI51" t="inlineStr">
         <is>
-          <t>certain</t>
-[...3 lines deleted...]
-      <c r="AK51" t="inlineStr"/>
+          <t>very certain</t>
+        </is>
+      </c>
+      <c r="AJ51" t="inlineStr">
+        <is>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AK51" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
+      </c>
     </row>
     <row r="52">
       <c r="A52" t="n">
-        <v>593</v>
+        <v>510</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>vhc0113</t>
+          <t>vhc0034</t>
         </is>
       </c>
       <c r="C52" t="inlineStr"/>
       <c r="D52" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
@@ -8807,123 +8891,131 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R52" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S52" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T52" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U52" t="inlineStr">
         <is>
-          <t>2012</t>
+          <t>2009</t>
         </is>
       </c>
       <c r="V52" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W52" t="inlineStr">
         <is>
+          <t>Mammuthus primigenius</t>
+        </is>
+      </c>
+      <c r="X52" t="inlineStr">
+        <is>
           <t>undetermined</t>
-        </is>
-[...3 lines deleted...]
-          <t>rod/baton</t>
         </is>
       </c>
       <c r="Y52" t="inlineStr"/>
       <c r="Z52" t="n">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="AA52" t="n">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="AB52" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="AC52" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD52" t="inlineStr">
         <is>
-          <t>Heavily weathered, thin cylindrical bone rod.</t>
+          <t>This short, rod-like ivory object with an oval cross-section (Wolf S. 2015, Taf. 43.4; Dutkiewicz E. 2021: Taf. 56.6).</t>
         </is>
       </c>
       <c r="AE52" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF52" t="inlineStr">
         <is>
-          <t>Find No.: 58/64-15.1</t>
+          <t>Find No.: 36/79-23.1</t>
         </is>
       </c>
       <c r="AG52" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 51.19; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Conard N. et al. 2010; Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH52" t="inlineStr">
         <is>
-          <t>!vvv! _ !vvvv! _ vv!</t>
+          <t>!≠!</t>
         </is>
       </c>
       <c r="AI52" t="inlineStr">
         <is>
           <t>certain</t>
         </is>
       </c>
-      <c r="AJ52" t="inlineStr"/>
-      <c r="AK52" t="inlineStr"/>
+      <c r="AJ52" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AK52" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
+      </c>
     </row>
     <row r="53">
       <c r="A53" t="n">
-        <v>613</v>
+        <v>508</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>vhc0133</t>
+          <t>vhc0032</t>
         </is>
       </c>
       <c r="C53" t="inlineStr"/>
       <c r="D53" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
@@ -8966,123 +9058,131 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R53" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S53" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T53" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U53" t="inlineStr">
         <is>
-          <t>2005</t>
+          <t>2009</t>
         </is>
       </c>
       <c r="V53" t="inlineStr">
         <is>
           <t>bone</t>
         </is>
       </c>
       <c r="W53" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="X53" t="inlineStr">
         <is>
-          <t>flute</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="Y53" t="inlineStr"/>
       <c r="Z53" t="n">
         <v>17</v>
       </c>
       <c r="AA53" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="AB53" t="n">
         <v>2</v>
       </c>
       <c r="AC53" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD53" t="inlineStr">
         <is>
-          <t>Small fragment of a bone flute.</t>
+          <t>Tiny marked bone fragment (Dutkiewicz E. 2021: Taf. 59.2).</t>
         </is>
       </c>
       <c r="AE53" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF53" t="inlineStr">
         <is>
-          <t>Find No.: 71/64-50.1</t>
+          <t>Find No.: 36/76-26.1</t>
         </is>
       </c>
       <c r="AG53" t="inlineStr">
         <is>
-          <t>Conard N. &amp; Malina M. 2006b; Dutkiewicz E. 2021: Taf. 34.10; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH53" t="inlineStr">
         <is>
-          <t>v</t>
+          <t>!||||!</t>
         </is>
       </c>
       <c r="AI53" t="inlineStr">
         <is>
-          <t>certain</t>
-[...3 lines deleted...]
-      <c r="AK53" t="inlineStr"/>
+          <t>very certain</t>
+        </is>
+      </c>
+      <c r="AJ53" t="inlineStr">
+        <is>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AK53" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
+      </c>
     </row>
     <row r="54">
       <c r="A54" t="n">
-        <v>577</v>
+        <v>552</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>vhc0098</t>
+          <t>vhc0075</t>
         </is>
       </c>
       <c r="C54" t="inlineStr"/>
       <c r="D54" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
@@ -9125,123 +9225,131 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R54" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S54" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T54" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U54" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>2007</t>
         </is>
       </c>
       <c r="V54" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W54" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X54" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="Y54" t="inlineStr"/>
       <c r="Z54" t="n">
-        <v>32</v>
+        <v>9</v>
       </c>
       <c r="AA54" t="n">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="AB54" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="AC54" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD54" t="inlineStr">
         <is>
-          <t>Round rod-shaped ivory object.</t>
+          <t>Tiny, elongated ivory fragment (Dutkiewicz E. 2021: Taf. 56.16).</t>
         </is>
       </c>
       <c r="AE54" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF54" t="inlineStr">
         <is>
-          <t>Find No.: 43/73-24.1</t>
+          <t>Find No.: 40/68-76.1</t>
         </is>
       </c>
       <c r="AG54" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 57.7; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH54" t="inlineStr">
         <is>
-          <t>|| ||</t>
+          <t>!vvvvv!</t>
         </is>
       </c>
       <c r="AI54" t="inlineStr">
         <is>
-          <t>very certain</t>
-[...3 lines deleted...]
-      <c r="AK54" t="inlineStr"/>
+          <t>certain</t>
+        </is>
+      </c>
+      <c r="AJ54" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AK54" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
+      </c>
     </row>
     <row r="55">
       <c r="A55" t="n">
-        <v>571</v>
+        <v>604</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>vhc0092</t>
+          <t>vhc0124</t>
         </is>
       </c>
       <c r="C55" t="inlineStr"/>
       <c r="D55" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
@@ -9284,123 +9392,123 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R55" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S55" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T55" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U55" t="inlineStr">
         <is>
-          <t>2006</t>
+          <t>2011</t>
         </is>
       </c>
       <c r="V55" t="inlineStr">
         <is>
           <t>bone</t>
         </is>
       </c>
       <c r="W55" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="X55" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="Y55" t="inlineStr"/>
       <c r="Z55" t="n">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="AA55" t="n">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="AB55" t="n">
         <v>2</v>
       </c>
       <c r="AC55" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD55" t="inlineStr">
         <is>
-          <t>Small, long, and narrow bone fragment.</t>
+          <t>Fragment of a thin tubular bone.</t>
         </is>
       </c>
       <c r="AE55" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF55" t="inlineStr">
         <is>
-          <t>Find No.: 42/70-69.1</t>
+          <t>Find No.: 66/61-34.1</t>
         </is>
       </c>
       <c r="AG55" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 59.13; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Conard N. et al. 2015; Dutkiewicz E. 2021: Taf. 59.17; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH55" t="inlineStr">
         <is>
-          <t>!vvv! _ !vvvvv!</t>
+          <t>vvvvvv</t>
         </is>
       </c>
       <c r="AI55" t="inlineStr">
         <is>
           <t>very certain</t>
         </is>
       </c>
       <c r="AJ55" t="inlineStr"/>
       <c r="AK55" t="inlineStr"/>
     </row>
     <row r="56">
       <c r="A56" t="n">
-        <v>580</v>
+        <v>608</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>vhc0101</t>
+          <t>vhc0128</t>
         </is>
       </c>
       <c r="C56" t="inlineStr"/>
       <c r="D56" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
@@ -9443,123 +9551,123 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R56" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S56" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T56" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U56" t="inlineStr">
         <is>
-          <t>2007</t>
+          <t>2011</t>
         </is>
       </c>
       <c r="V56" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W56" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X56" t="inlineStr">
         <is>
-          <t>possible figurine</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="Y56" t="inlineStr"/>
       <c r="Z56" t="n">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="AA56" t="n">
         <v>7</v>
       </c>
       <c r="AB56" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="AC56" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD56" t="inlineStr">
         <is>
-          <t>Small cylindrical ivory fragment.</t>
+          <t>Tiny, black discolored ivory fragment.</t>
         </is>
       </c>
       <c r="AE56" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF56" t="inlineStr">
         <is>
-          <t>Find No.: 44/64-20.1</t>
+          <t>Find No.: 68/62-20.1</t>
         </is>
       </c>
       <c r="AG56" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 29.9; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Dutkiewicz E. 2021: Taf. 57.15; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH56" t="inlineStr">
         <is>
-          <t>!vv! _ !v!</t>
+          <t>!||!</t>
         </is>
       </c>
       <c r="AI56" t="inlineStr">
         <is>
           <t>certain</t>
         </is>
       </c>
       <c r="AJ56" t="inlineStr"/>
       <c r="AK56" t="inlineStr"/>
     </row>
     <row r="57">
       <c r="A57" t="n">
-        <v>589</v>
+        <v>624</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>vhc0109</t>
+          <t>vhc0169</t>
         </is>
       </c>
       <c r="C57" t="inlineStr"/>
       <c r="D57" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
@@ -9572,153 +9680,153 @@
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K57" t="n">
         <v>48.559</v>
       </c>
       <c r="L57" t="n">
         <v>10.194</v>
       </c>
       <c r="M57" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O57" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>IV</t>
         </is>
       </c>
       <c r="P57" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>30730±750</t>
         </is>
       </c>
       <c r="R57" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>H 4053-3211</t>
         </is>
       </c>
       <c r="S57" t="inlineStr">
         <is>
-          <t>35810±710</t>
+          <t>32030±280</t>
         </is>
       </c>
       <c r="T57" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
+          <t>OxA-18456</t>
         </is>
       </c>
       <c r="U57" t="inlineStr">
         <is>
-          <t>2012</t>
+          <t>1931</t>
         </is>
       </c>
       <c r="V57" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W57" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X57" t="inlineStr">
         <is>
-          <t>possible flute</t>
+          <t>spatula/lissoir</t>
         </is>
       </c>
       <c r="Y57" t="inlineStr"/>
       <c r="Z57" t="n">
-        <v>17</v>
+        <v>47</v>
       </c>
       <c r="AA57" t="n">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="AB57" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="AC57" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD57" t="inlineStr">
         <is>
-          <t>Small possible fragment of an ivory flute.</t>
+          <t>This is a medial, lateral fragment of a smoother made from a large herbivore's rib, which was found in Layer IV in 1931.</t>
         </is>
       </c>
       <c r="AE57" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF57" t="inlineStr">
         <is>
-          <t>Find No.: 53/65-6.1</t>
+          <t>Find No.: Vg 127.4</t>
         </is>
       </c>
       <c r="AG57" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 32.16; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Hahn J. 1977, Taf. 59.2; Dutkiewicz  E. 2021: Taf. 45.2; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH57" t="inlineStr">
         <is>
-          <t>!vvvvvvv!</t>
+          <t>vvvvvvvvvv!</t>
         </is>
       </c>
       <c r="AI57" t="inlineStr">
         <is>
           <t>very certain</t>
         </is>
       </c>
       <c r="AJ57" t="inlineStr"/>
       <c r="AK57" t="inlineStr"/>
     </row>
     <row r="58">
       <c r="A58" t="n">
-        <v>601</v>
+        <v>584</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>vhc0121</t>
+          <t>vhc0105</t>
         </is>
       </c>
       <c r="C58" t="inlineStr"/>
       <c r="D58" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
@@ -9766,118 +9874,118 @@
           <t>26160±150</t>
         </is>
       </c>
       <c r="R58" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S58" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T58" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U58" t="inlineStr">
         <is>
           <t>2006</t>
         </is>
       </c>
       <c r="V58" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W58" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X58" t="inlineStr">
         <is>
-          <t>tube/flute</t>
+          <t>possible flute</t>
         </is>
       </c>
       <c r="Y58" t="inlineStr"/>
       <c r="Z58" t="n">
-        <v>36</v>
+        <v>13</v>
       </c>
       <c r="AA58" t="n">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="AB58" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AC58" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD58" t="inlineStr">
         <is>
-          <t>Humerus of a bird.</t>
+          <t>Heavily weathered possible ivory flute fragment.</t>
         </is>
       </c>
       <c r="AE58" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF58" t="inlineStr">
         <is>
-          <t>Find No.: 64/63-24.2</t>
+          <t>Find No.: 45/69-21.1</t>
         </is>
       </c>
       <c r="AG58" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 36.10; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Conard N. et al. 2015; Wolf S. 2015, Taf. 42.29; Dutkiewicz E. 2021: Taf. 32.15; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH58" t="inlineStr">
         <is>
-          <t>!v v v!</t>
+          <t>!vvvvvvv!</t>
         </is>
       </c>
       <c r="AI58" t="inlineStr">
         <is>
           <t>very certain</t>
         </is>
       </c>
       <c r="AJ58" t="inlineStr"/>
       <c r="AK58" t="inlineStr"/>
     </row>
     <row r="59">
       <c r="A59" t="n">
-        <v>609</v>
+        <v>616</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>vhc0129</t>
+          <t>vhc0136</t>
         </is>
       </c>
       <c r="C59" t="inlineStr"/>
       <c r="D59" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
@@ -9920,123 +10028,123 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R59" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S59" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T59" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U59" t="inlineStr">
         <is>
-          <t>2011</t>
+          <t>2010</t>
         </is>
       </c>
       <c r="V59" t="inlineStr">
         <is>
           <t>bone</t>
         </is>
       </c>
       <c r="W59" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="X59" t="inlineStr">
         <is>
-          <t>tube/flute</t>
+          <t>flute</t>
         </is>
       </c>
       <c r="Y59" t="inlineStr"/>
       <c r="Z59" t="n">
         <v>15</v>
       </c>
       <c r="AA59" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="AB59" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="AC59" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD59" t="inlineStr">
         <is>
-          <t>Fragment of a tiny tubular bone (undetermined animal species).</t>
+          <t>Fragment of the top of a bone flute with a partially preserved finger hole.</t>
         </is>
       </c>
       <c r="AE59" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF59" t="inlineStr">
         <is>
-          <t>Find No.: 68/62-39.1</t>
+          <t>Find No.: 75/63-13.1</t>
         </is>
       </c>
       <c r="AG59" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 36.14; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Conard N. et al. 2015; Dutkiewicz E. 2021: Taf. 34.11; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH59" t="inlineStr">
         <is>
-          <t>vvvv _ vvvv</t>
+          <t>||!</t>
         </is>
       </c>
       <c r="AI59" t="inlineStr">
         <is>
-          <t>uncertain</t>
+          <t>very certain</t>
         </is>
       </c>
       <c r="AJ59" t="inlineStr"/>
       <c r="AK59" t="inlineStr"/>
     </row>
     <row r="60">
       <c r="A60" t="n">
-        <v>610</v>
+        <v>617</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>vhc0130</t>
+          <t>vhc0137</t>
         </is>
       </c>
       <c r="C60" t="inlineStr"/>
       <c r="D60" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
@@ -10079,123 +10187,123 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R60" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S60" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T60" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U60" t="inlineStr">
         <is>
-          <t>2011</t>
+          <t>2010</t>
         </is>
       </c>
       <c r="V60" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W60" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X60" t="inlineStr">
         <is>
-          <t>tube/flute</t>
+          <t>possible flute</t>
         </is>
       </c>
       <c r="Y60" t="inlineStr"/>
       <c r="Z60" t="n">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="AA60" t="n">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="AB60" t="n">
         <v>2</v>
       </c>
       <c r="AC60" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD60" t="inlineStr">
         <is>
-          <t>Fragment of a thin tubular bone.</t>
+          <t>Heavily weathered fragment of a possible ivory flute.</t>
         </is>
       </c>
       <c r="AE60" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF60" t="inlineStr">
         <is>
-          <t>Find No.: 68/62-9.1</t>
+          <t>Find No.: 77/66-18.1</t>
         </is>
       </c>
       <c r="AG60" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 36.13; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Conard N. et al. 2015; Dutkiewicz E. 2021: Taf. 32.17; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH60" t="inlineStr">
         <is>
-          <t>!vv!</t>
+          <t>!vvv!</t>
         </is>
       </c>
       <c r="AI60" t="inlineStr">
         <is>
           <t>very certain</t>
         </is>
       </c>
       <c r="AJ60" t="inlineStr"/>
       <c r="AK60" t="inlineStr"/>
     </row>
     <row r="61">
       <c r="A61" t="n">
-        <v>518</v>
+        <v>621</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>vhc0042</t>
+          <t>vhc0141</t>
         </is>
       </c>
       <c r="C61" t="inlineStr"/>
       <c r="D61" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
@@ -10238,123 +10346,123 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R61" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S61" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T61" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U61" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>2009</t>
         </is>
       </c>
       <c r="V61" t="inlineStr">
         <is>
           <t>bone</t>
         </is>
       </c>
       <c r="W61" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="X61" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>tube/flute</t>
         </is>
       </c>
       <c r="Y61" t="inlineStr"/>
       <c r="Z61" t="n">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="AA61" t="n">
         <v>4</v>
       </c>
       <c r="AB61" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="AC61" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD61" t="inlineStr">
         <is>
-          <t>Fragment of a worked bone with a cross pattern.</t>
+          <t>Fragment of a thin tubular bone.</t>
         </is>
       </c>
       <c r="AE61" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF61" t="inlineStr">
         <is>
-          <t>Find No.: 37/71-53.1</t>
+          <t>Find No.: 99/99-1333.1</t>
         </is>
       </c>
       <c r="AG61" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 59.5; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Dutkiewicz E. 2021: Taf. 36.17; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH61" t="inlineStr">
         <is>
-          <t>!XX!</t>
+          <t>!vvvv!</t>
         </is>
       </c>
       <c r="AI61" t="inlineStr">
         <is>
-          <t>uncertain</t>
+          <t>very certain</t>
         </is>
       </c>
       <c r="AJ61" t="inlineStr"/>
       <c r="AK61" t="inlineStr"/>
     </row>
     <row r="62">
       <c r="A62" t="n">
-        <v>614</v>
+        <v>504</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>vhc0134</t>
+          <t>vhc0028</t>
         </is>
       </c>
       <c r="C62" t="inlineStr"/>
       <c r="D62" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
@@ -10397,123 +10505,131 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R62" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S62" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T62" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U62" t="inlineStr">
         <is>
-          <t>2010</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V62" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W62" t="inlineStr">
         <is>
+          <t>Mammuthus primigenius</t>
+        </is>
+      </c>
+      <c r="X62" t="inlineStr">
+        <is>
           <t>undetermined</t>
-        </is>
-[...3 lines deleted...]
-          <t>possible figurine</t>
         </is>
       </c>
       <c r="Y62" t="inlineStr"/>
       <c r="Z62" t="n">
         <v>11</v>
       </c>
       <c r="AA62" t="n">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="AB62" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="AC62" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD62" t="inlineStr">
         <is>
-          <t>Elongated bone fragment with a weathered surface.</t>
+          <t>Small, heavily weathered ivory fragment (Wolf S. 2015, Taf. 43.3; Dutkiewicz E. 2021: Taf. 56.5).</t>
         </is>
       </c>
       <c r="AE62" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF62" t="inlineStr">
         <is>
-          <t>Find No.: 74/63-29.1</t>
+          <t>Find No.: 36/74-41.2</t>
         </is>
       </c>
       <c r="AG62" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 29.12; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Conard N. &amp; Zeidi M. 2011; Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH62" t="inlineStr">
         <is>
-          <t>!XX!</t>
+          <t>(!|////|/|//!)</t>
         </is>
       </c>
       <c r="AI62" t="inlineStr">
         <is>
-          <t>certain</t>
-[...3 lines deleted...]
-      <c r="AK62" t="inlineStr"/>
+          <t>uncertain</t>
+        </is>
+      </c>
+      <c r="AJ62" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AK62" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
+      </c>
     </row>
     <row r="63">
       <c r="A63" t="n">
-        <v>618</v>
+        <v>586</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>vhc0138</t>
+          <t>vhc0107</t>
         </is>
       </c>
       <c r="C63" t="inlineStr"/>
       <c r="D63" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
@@ -10556,123 +10672,123 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R63" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S63" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T63" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U63" t="inlineStr">
         <is>
-          <t>2010</t>
+          <t>2005</t>
         </is>
       </c>
       <c r="V63" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W63" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X63" t="inlineStr">
         <is>
-          <t>tube/flute</t>
+          <t>rod/baton</t>
         </is>
       </c>
       <c r="Y63" t="inlineStr"/>
       <c r="Z63" t="n">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="AA63" t="n">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="AB63" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="AC63" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD63" t="inlineStr">
         <is>
-          <t>Fragment of a thin tubular bone (bird?).</t>
+          <t>Heavily weathered cylindrical rod fragment.</t>
         </is>
       </c>
       <c r="AE63" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF63" t="inlineStr">
         <is>
-          <t>Find No.: 78/65-40.1</t>
+          <t>Find No.: 47/67-104.1</t>
         </is>
       </c>
       <c r="AG63" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2015; Dutkiewicz E. 2021: Taf. 36.16; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Conard N. &amp; Malina M. 2006b; Dutkiewicz E. 2021: Taf. 51.15; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH63" t="inlineStr">
         <is>
-          <t>!vvvv! _ !vvvvv!</t>
+          <t>/ \ _ |||! _ ||!</t>
         </is>
       </c>
       <c r="AI63" t="inlineStr">
         <is>
-          <t>very certain</t>
+          <t>certain</t>
         </is>
       </c>
       <c r="AJ63" t="inlineStr"/>
       <c r="AK63" t="inlineStr"/>
     </row>
     <row r="64">
       <c r="A64" t="n">
-        <v>634</v>
+        <v>593</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>vhc0153</t>
+          <t>vhc0113</t>
         </is>
       </c>
       <c r="C64" t="inlineStr"/>
       <c r="D64" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
@@ -10685,153 +10801,153 @@
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K64" t="n">
         <v>48.559</v>
       </c>
       <c r="L64" t="n">
         <v>10.194</v>
       </c>
       <c r="M64" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O64" t="inlineStr">
         <is>
-          <t>V</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P64" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
-          <t>30162±1,340</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R64" t="inlineStr">
         <is>
-          <t>H 4054-3210</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S64" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T64" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U64" t="inlineStr">
         <is>
-          <t>1931</t>
+          <t>2012</t>
         </is>
       </c>
       <c r="V64" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W64" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X64" t="inlineStr">
         <is>
           <t>rod/baton</t>
         </is>
       </c>
       <c r="Y64" t="inlineStr"/>
       <c r="Z64" t="n">
-        <v>60</v>
+        <v>19</v>
       </c>
       <c r="AA64" t="n">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="AB64" t="n">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="AC64" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD64" t="inlineStr">
         <is>
-          <t>Wide, flat, and partially preserved cylindrical rod fragment.</t>
+          <t>Heavily weathered, thin cylindrical bone rod.</t>
         </is>
       </c>
       <c r="AE64" t="inlineStr">
         <is>
-          <t>MUT Tübingen</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF64" t="inlineStr">
         <is>
-          <t>Find No.: Vg 29.9</t>
+          <t>Find No.: 58/64-15.1</t>
         </is>
       </c>
       <c r="AG64" t="inlineStr">
         <is>
-          <t>Riek G. 1934, Taf. XXIX.9; Hahn J. 1977, Taf. 34.2; Dutkiewicz E. 2021: Taf. 51.7; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Dutkiewicz E. 2021: Taf. 51.19; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH64" t="inlineStr">
         <is>
-          <t>|||| || | | | _ |||| || | | | _ | _ ||||| | | | _ !||| ||</t>
+          <t>!vvv! _ !vvvv! _ vv!</t>
         </is>
       </c>
       <c r="AI64" t="inlineStr">
         <is>
-          <t>very certain</t>
+          <t>certain</t>
         </is>
       </c>
       <c r="AJ64" t="inlineStr"/>
       <c r="AK64" t="inlineStr"/>
     </row>
     <row r="65">
       <c r="A65" t="n">
-        <v>537</v>
+        <v>613</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>vhc0060</t>
+          <t>vhc0133</t>
         </is>
       </c>
       <c r="C65" t="inlineStr"/>
       <c r="D65" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
@@ -10874,123 +10990,123 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R65" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S65" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T65" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U65" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>2005</t>
         </is>
       </c>
       <c r="V65" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W65" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X65" t="inlineStr">
         <is>
-          <t>possible figurine</t>
+          <t>flute</t>
         </is>
       </c>
       <c r="Y65" t="inlineStr"/>
       <c r="Z65" t="n">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="AA65" t="n">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="AB65" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AC65" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD65" t="inlineStr">
         <is>
-          <t>Flat, heavily reworked ivory fragment was filled with markings over the entire surface.</t>
+          <t>Small fragment of a bone flute.</t>
         </is>
       </c>
       <c r="AE65" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF65" t="inlineStr">
         <is>
-          <t>Find No.: 38/78-53</t>
+          <t>Find No.: 71/64-50.1</t>
         </is>
       </c>
       <c r="AG65" t="inlineStr">
         <is>
-          <t>Wolf S. 2015, Taf. 42.2; Dutkiewicz E. 2021: Taf. 29.1; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Conard N. &amp; Malina M. 2006b; Dutkiewicz E. 2021: Taf. 34.10; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH65" t="inlineStr">
         <is>
-          <t>////////// _ l|ll!</t>
+          <t>v</t>
         </is>
       </c>
       <c r="AI65" t="inlineStr">
         <is>
-          <t>uncertain</t>
+          <t>certain</t>
         </is>
       </c>
       <c r="AJ65" t="inlineStr"/>
       <c r="AK65" t="inlineStr"/>
     </row>
     <row r="66">
       <c r="A66" t="n">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>vhc0096</t>
+          <t>vhc0098</t>
         </is>
       </c>
       <c r="C66" t="inlineStr"/>
       <c r="D66" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
@@ -11033,123 +11149,123 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R66" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S66" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T66" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U66" t="inlineStr">
         <is>
-          <t>2006</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V66" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W66" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X66" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="Y66" t="inlineStr"/>
       <c r="Z66" t="n">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="AA66" t="n">
+        <v>10</v>
+      </c>
+      <c r="AB66" t="n">
         <v>5</v>
       </c>
-      <c r="AB66" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AC66" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD66" t="inlineStr">
         <is>
-          <t>The small, heavily weathered ivory fragment is triangular in shape and bears markings all around.</t>
+          <t>Round rod-shaped ivory object.</t>
         </is>
       </c>
       <c r="AE66" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF66" t="inlineStr">
         <is>
-          <t>Find No.: 43/71-50.1</t>
+          <t>Find No.: 43/73-24.1</t>
         </is>
       </c>
       <c r="AG66" t="inlineStr">
         <is>
-          <t>Wolf S. 2015, Taf. 42.21; Dutkiewicz E. 2021: Taf. 57.6; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Dutkiewicz E. 2021: Taf. 57.7; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH66" t="inlineStr">
         <is>
-          <t>XX! _ vvvvvvvv! _ !vvvv!</t>
+          <t>|| ||</t>
         </is>
       </c>
       <c r="AI66" t="inlineStr">
         <is>
-          <t>certain</t>
+          <t>very certain</t>
         </is>
       </c>
       <c r="AJ66" t="inlineStr"/>
       <c r="AK66" t="inlineStr"/>
     </row>
     <row r="67">
       <c r="A67" t="n">
-        <v>615</v>
+        <v>571</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>vhc0135</t>
+          <t>vhc0092</t>
         </is>
       </c>
       <c r="C67" t="inlineStr"/>
       <c r="D67" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
@@ -11192,290 +11308,282 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R67" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S67" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T67" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U67" t="inlineStr">
         <is>
-          <t>2010</t>
+          <t>2006</t>
         </is>
       </c>
       <c r="V67" t="inlineStr">
         <is>
           <t>bone</t>
         </is>
       </c>
       <c r="W67" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="X67" t="inlineStr">
         <is>
-          <t>spatula/lissoir</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="Y67" t="inlineStr"/>
       <c r="Z67" t="n">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="AA67" t="n">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="AB67" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="AC67" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD67" t="inlineStr">
         <is>
-          <t>Terminal fragment of a flat, rod-like object with a thicker, rounded end.</t>
+          <t>Small, long, and narrow bone fragment.</t>
         </is>
       </c>
       <c r="AE67" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF67" t="inlineStr">
         <is>
-          <t>Find No.: 75/62-76.1</t>
+          <t>Find No.: 42/70-69.1</t>
         </is>
       </c>
       <c r="AG67" t="inlineStr">
         <is>
-          <t>Conard N. &amp; Zeidi M. 2011; Dutkiewicz E. 2021: Taf. 45.3; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Dutkiewicz E. 2021: Taf. 59.13; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH67" t="inlineStr">
         <is>
-          <t>(/XXXX!) _ (XXXX!) _ &gt;&gt;! _</t>
+          <t>!vvv! _ !vvvvv!</t>
         </is>
       </c>
       <c r="AI67" t="inlineStr">
         <is>
-          <t>certain</t>
+          <t>very certain</t>
         </is>
       </c>
       <c r="AJ67" t="inlineStr"/>
       <c r="AK67" t="inlineStr"/>
     </row>
     <row r="68">
       <c r="A68" t="n">
-        <v>429</v>
+        <v>580</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>hfc0008</t>
+          <t>vhc0101</t>
         </is>
       </c>
       <c r="C68" t="inlineStr"/>
       <c r="D68" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>Hohle Fels</t>
+          <t>Vogelherd</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>hfc</t>
+          <t>vhc</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>Schelklingen</t>
+          <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K68" t="n">
-        <v>48.379117</v>
+        <v>48.559</v>
       </c>
       <c r="L68" t="n">
-        <v>9.754103000000001</v>
+        <v>10.194</v>
       </c>
       <c r="M68" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>wikipedia</t>
+          <t>nespos.org</t>
         </is>
       </c>
       <c r="O68" t="inlineStr">
         <is>
-          <t>IV</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P68" t="inlineStr">
         <is>
-          <t>AMS</t>
+          <t>C14</t>
         </is>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
-          <t>28750±750</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R68" t="inlineStr">
         <is>
-          <t>OxA-4980</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S68" t="inlineStr">
         <is>
-          <t>33090+260/-250</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T68" t="inlineStr">
         <is>
-          <t>KIA 16036</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U68" t="inlineStr">
         <is>
-          <t>2009</t>
+          <t>2007</t>
         </is>
       </c>
       <c r="V68" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W68" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X68" t="inlineStr">
         <is>
-          <t>spatula/lissoir</t>
+          <t>possible figurine</t>
         </is>
       </c>
       <c r="Y68" t="inlineStr"/>
       <c r="Z68" t="n">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="AA68" t="n">
         <v>7</v>
       </c>
       <c r="AB68" t="n">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="AC68" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD68" t="inlineStr">
         <is>
-          <t>Medial, lateral fragment of a smoother from the rib of a large herbivore (Mammoth?) (Dutkiewicz E. 2021: Tab. 41.3).</t>
+          <t>Small cylindrical ivory fragment.</t>
         </is>
       </c>
       <c r="AE68" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF68" t="inlineStr">
         <is>
-          <t>Find No.: 27-546.1</t>
+          <t>Find No.: 44/64-20.1</t>
         </is>
       </c>
       <c r="AG68" t="inlineStr">
         <is>
-          <t>Conard N. &amp; Malina M. 2009; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Dutkiewicz E. 2021: Taf. 29.9; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH68" t="inlineStr">
         <is>
-          <t>!vvvvvvvvvvvv!</t>
+          <t>!vv! _ !v!</t>
         </is>
       </c>
       <c r="AI68" t="inlineStr">
         <is>
-          <t>very certain</t>
-[...11 lines deleted...]
-      </c>
+          <t>certain</t>
+        </is>
+      </c>
+      <c r="AJ68" t="inlineStr"/>
+      <c r="AK68" t="inlineStr"/>
     </row>
     <row r="69">
       <c r="A69" t="n">
-        <v>514</v>
+        <v>589</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>vhc0038</t>
+          <t>vhc0109</t>
         </is>
       </c>
       <c r="C69" t="inlineStr"/>
       <c r="D69" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
@@ -11518,127 +11626,123 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R69" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S69" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T69" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U69" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>2012</t>
         </is>
       </c>
       <c r="V69" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W69" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X69" t="inlineStr">
         <is>
-          <t>figurine</t>
-[...6 lines deleted...]
-      </c>
+          <t>possible flute</t>
+        </is>
+      </c>
+      <c r="Y69" t="inlineStr"/>
       <c r="Z69" t="n">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="AA69" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="AB69" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AC69" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD69" t="inlineStr">
         <is>
-          <t>Small, very flat ivory fragment. The surface is only preserved on a thin strip on the outside. The surface is heavily reworked and smoothed.</t>
+          <t>Small possible fragment of an ivory flute.</t>
         </is>
       </c>
       <c r="AE69" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF69" t="inlineStr">
         <is>
-          <t>Find No.: 37/68-95</t>
+          <t>Find No.: 53/65-6.1</t>
         </is>
       </c>
       <c r="AG69" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 27.4; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Dutkiewicz E. 2021: Taf. 32.16; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH69" t="inlineStr">
         <is>
-          <t>!vv!</t>
+          <t>!vvvvvvv!</t>
         </is>
       </c>
       <c r="AI69" t="inlineStr">
         <is>
-          <t>uncertain</t>
+          <t>very certain</t>
         </is>
       </c>
       <c r="AJ69" t="inlineStr"/>
       <c r="AK69" t="inlineStr"/>
     </row>
     <row r="70">
       <c r="A70" t="n">
-        <v>569</v>
+        <v>601</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>vhc0174</t>
+          <t>vhc0121</t>
         </is>
       </c>
       <c r="C70" t="inlineStr"/>
       <c r="D70" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
@@ -11686,118 +11790,118 @@
           <t>26160±150</t>
         </is>
       </c>
       <c r="R70" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S70" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T70" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U70" t="inlineStr">
         <is>
           <t>2006</t>
         </is>
       </c>
       <c r="V70" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W70" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X70" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>tube/flute</t>
         </is>
       </c>
       <c r="Y70" t="inlineStr"/>
       <c r="Z70" t="n">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="AA70" t="n">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="AB70" t="n">
         <v>3</v>
       </c>
       <c r="AC70" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD70" t="inlineStr">
         <is>
-          <t>Small ivory fragment.</t>
+          <t>Humerus of a bird.</t>
         </is>
       </c>
       <c r="AE70" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF70" t="inlineStr">
         <is>
-          <t>Find No.: 42/70-34.1</t>
+          <t>Find No.: 64/63-24.2</t>
         </is>
       </c>
       <c r="AG70" t="inlineStr">
         <is>
-          <t>Wolf S. 2015, Taf. 42.26; Dutkiewicz E. 2021: Taf. 57.3; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Dutkiewicz E. 2021: Taf. 36.10; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH70" t="inlineStr">
         <is>
-          <t>≠!</t>
+          <t>!v v v!</t>
         </is>
       </c>
       <c r="AI70" t="inlineStr">
         <is>
-          <t>uncertain</t>
+          <t>very certain</t>
         </is>
       </c>
       <c r="AJ70" t="inlineStr"/>
       <c r="AK70" t="inlineStr"/>
     </row>
     <row r="71">
       <c r="A71" t="n">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>vhc0131</t>
+          <t>vhc0129</t>
         </is>
       </c>
       <c r="C71" t="inlineStr"/>
       <c r="D71" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
@@ -11840,123 +11944,123 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R71" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S71" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T71" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U71" t="inlineStr">
         <is>
-          <t>2005</t>
+          <t>2011</t>
         </is>
       </c>
       <c r="V71" t="inlineStr">
         <is>
           <t>bone</t>
         </is>
       </c>
       <c r="W71" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="X71" t="inlineStr">
         <is>
           <t>tube/flute</t>
         </is>
       </c>
       <c r="Y71" t="inlineStr"/>
       <c r="Z71" t="n">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="AA71" t="n">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="AB71" t="n">
         <v>4</v>
       </c>
       <c r="AC71" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD71" t="inlineStr">
         <is>
-          <t>Terminal fragment of a severed tubular bone.</t>
+          <t>Fragment of a tiny tubular bone (undetermined animal species).</t>
         </is>
       </c>
       <c r="AE71" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF71" t="inlineStr">
         <is>
-          <t>Find No.: 68/66-27.1</t>
+          <t>Find No.: 68/62-39.1</t>
         </is>
       </c>
       <c r="AG71" t="inlineStr">
         <is>
-          <t>Conard N. &amp; Malina M. 2006b; Dutkiewicz E. 2021: Taf. 36.15; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Dutkiewicz E. 2021: Taf. 36.14; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH71" t="inlineStr">
         <is>
-          <t>≠! _ vv _ vv</t>
+          <t>vvvv _ vvvv</t>
         </is>
       </c>
       <c r="AI71" t="inlineStr">
         <is>
           <t>uncertain</t>
         </is>
       </c>
       <c r="AJ71" t="inlineStr"/>
       <c r="AK71" t="inlineStr"/>
     </row>
     <row r="72">
       <c r="A72" t="n">
-        <v>645</v>
+        <v>610</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>vhc0164</t>
+          <t>vhc0130</t>
         </is>
       </c>
       <c r="C72" t="inlineStr"/>
       <c r="D72" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
@@ -11969,149 +12073,153 @@
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K72" t="n">
         <v>48.559</v>
       </c>
       <c r="L72" t="n">
         <v>10.194</v>
       </c>
       <c r="M72" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O72" t="inlineStr">
         <is>
-          <t>IV</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P72" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
-          <t>30730±750</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R72" t="inlineStr">
         <is>
-          <t>H 4053-3211</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S72" t="inlineStr">
         <is>
-          <t>32030±280</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T72" t="inlineStr">
         <is>
-          <t>OxA-18456</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U72" t="inlineStr">
         <is>
-          <t>1931</t>
+          <t>2011</t>
         </is>
       </c>
       <c r="V72" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W72" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X72" t="inlineStr">
         <is>
-          <t>perforated baton</t>
+          <t>tube/flute</t>
         </is>
       </c>
       <c r="Y72" t="inlineStr"/>
       <c r="Z72" t="n">
-        <v>95</v>
+        <v>21</v>
       </c>
       <c r="AA72" t="n">
-        <v>30</v>
+        <v>6</v>
       </c>
       <c r="AB72" t="n">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="AC72" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD72" t="inlineStr">
         <is>
-          <t>This perforated rod fragment was found in Layer IV in 1931 (Riek 1934: 190). The piece was crafted from ivory and meticulously worked. Only the extended end and about half of the first hole are preserved. Although smaller than the other perforated rods, it is clearly recognizable as the same type of perforated rod as others found in the Swabian Aurignacien. This is particularly evident through the thread-like incisions in the hole. Since the object is lost, Riek's descriptions of the markings are provided here.</t>
-[...2 lines deleted...]
-      <c r="AE72" t="inlineStr"/>
+          <t>Fragment of a thin tubular bone.</t>
+        </is>
+      </c>
+      <c r="AE72" t="inlineStr">
+        <is>
+          <t>Universität Tübingen</t>
+        </is>
+      </c>
       <c r="AF72" t="inlineStr">
         <is>
-          <t>Find No.: Vg 31.4</t>
+          <t>Find No.: 68/62-9.1</t>
         </is>
       </c>
       <c r="AG72" t="inlineStr">
         <is>
-          <t>Riek G. 1934, Taf. XXXI.4; Hahn J. 1977, Taf. 59.5; Dutkiewicz E. 2021: Taf. 50; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Dutkiewicz E. 2021: Taf. 36.13; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH72" t="inlineStr">
         <is>
-          <t>vvvvvv! _ vvvvvvvv! _ [CCCCV v] _ [C||ll lll]</t>
+          <t>!vv!</t>
         </is>
       </c>
       <c r="AI72" t="inlineStr">
         <is>
-          <t>certain</t>
+          <t>very certain</t>
         </is>
       </c>
       <c r="AJ72" t="inlineStr"/>
       <c r="AK72" t="inlineStr"/>
     </row>
     <row r="73">
       <c r="A73" t="n">
-        <v>523</v>
+        <v>614</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>vhc0047</t>
+          <t>vhc0134</t>
         </is>
       </c>
       <c r="C73" t="inlineStr"/>
       <c r="D73" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
@@ -12154,123 +12262,123 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R73" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S73" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T73" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U73" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>2010</t>
         </is>
       </c>
       <c r="V73" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W73" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X73" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>possible figurine</t>
         </is>
       </c>
       <c r="Y73" t="inlineStr"/>
       <c r="Z73" t="n">
         <v>11</v>
       </c>
       <c r="AA73" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="AB73" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="AC73" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD73" t="inlineStr">
         <is>
-          <t>Thin, heavily weathered ivory fragment.</t>
+          <t>Elongated bone fragment with a weathered surface.</t>
         </is>
       </c>
       <c r="AE73" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF73" t="inlineStr">
         <is>
-          <t>Find No.: 37/78-5.1</t>
+          <t>Find No.: 74/63-29.1</t>
         </is>
       </c>
       <c r="AG73" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 56.7; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Dutkiewicz E. 2021: Taf. 29.12; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH73" t="inlineStr">
         <is>
-          <t>!vvvv!</t>
+          <t>!XX!</t>
         </is>
       </c>
       <c r="AI73" t="inlineStr">
         <is>
           <t>certain</t>
         </is>
       </c>
       <c r="AJ73" t="inlineStr"/>
       <c r="AK73" t="inlineStr"/>
     </row>
     <row r="74">
       <c r="A74" t="n">
-        <v>588</v>
+        <v>618</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>vhc0108</t>
+          <t>vhc0138</t>
         </is>
       </c>
       <c r="C74" t="inlineStr"/>
       <c r="D74" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
@@ -12283,153 +12391,153 @@
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K74" t="n">
         <v>48.559</v>
       </c>
       <c r="L74" t="n">
         <v>10.194</v>
       </c>
       <c r="M74" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O74" t="inlineStr">
         <is>
-          <t>HU/KS</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P74" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R74" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S74" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T74" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U74" t="inlineStr">
         <is>
-          <t>2005</t>
+          <t>2010</t>
         </is>
       </c>
       <c r="V74" t="inlineStr">
         <is>
           <t>bone</t>
         </is>
       </c>
       <c r="W74" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="X74" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>tube/flute</t>
         </is>
       </c>
       <c r="Y74" t="inlineStr"/>
       <c r="Z74" t="n">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="AA74" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="AB74" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AC74" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD74" t="inlineStr">
         <is>
-          <t>Semi-tubular bone fragment.</t>
+          <t>Fragment of a thin tubular bone (bird?).</t>
         </is>
       </c>
       <c r="AE74" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF74" t="inlineStr">
         <is>
-          <t>Find No.: 48/70-17.1</t>
+          <t>Find No.: 78/65-40.1</t>
         </is>
       </c>
       <c r="AG74" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 59.16; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Conard N. et al. 2015; Dutkiewicz E. 2021: Taf. 36.16; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH74" t="inlineStr">
         <is>
-          <t>!XXXX!</t>
+          <t>!vvvv! _ !vvvvv!</t>
         </is>
       </c>
       <c r="AI74" t="inlineStr">
         <is>
-          <t>uncertain</t>
+          <t>very certain</t>
         </is>
       </c>
       <c r="AJ74" t="inlineStr"/>
       <c r="AK74" t="inlineStr"/>
     </row>
     <row r="75">
       <c r="A75" t="n">
-        <v>619</v>
+        <v>634</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>vhc0139</t>
+          <t>vhc0153</t>
         </is>
       </c>
       <c r="C75" t="inlineStr"/>
       <c r="D75" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
@@ -12442,153 +12550,153 @@
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K75" t="n">
         <v>48.559</v>
       </c>
       <c r="L75" t="n">
         <v>10.194</v>
       </c>
       <c r="M75" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O75" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>V</t>
         </is>
       </c>
       <c r="P75" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>30162±1,340</t>
         </is>
       </c>
       <c r="R75" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>H 4054-3210</t>
         </is>
       </c>
       <c r="S75" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T75" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U75" t="inlineStr">
         <is>
-          <t>2012</t>
+          <t>1931</t>
         </is>
       </c>
       <c r="V75" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W75" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X75" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>rod/baton</t>
         </is>
       </c>
       <c r="Y75" t="inlineStr"/>
       <c r="Z75" t="n">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="AA75" t="n">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="AB75" t="n">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="AC75" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD75" t="inlineStr">
         <is>
-          <t>Ivory fragment (cementum).</t>
+          <t>Wide, flat, and partially preserved cylindrical rod fragment.</t>
         </is>
       </c>
       <c r="AE75" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>MUT Tübingen</t>
         </is>
       </c>
       <c r="AF75" t="inlineStr">
         <is>
-          <t>Find No.: 99/99-1000</t>
+          <t>Find No.: Vg 29.9</t>
         </is>
       </c>
       <c r="AG75" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 57.16; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Riek G. 1934, Taf. XXIX.9; Hahn J. 1977, Taf. 34.2; Dutkiewicz E. 2021: Taf. 51.7; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH75" t="inlineStr">
         <is>
-          <t>!| || |!</t>
+          <t>|||| || | | | _ |||| || | | | _ | _ ||||| | | | _ !||| ||</t>
         </is>
       </c>
       <c r="AI75" t="inlineStr">
         <is>
-          <t>certain</t>
+          <t>very certain</t>
         </is>
       </c>
       <c r="AJ75" t="inlineStr"/>
       <c r="AK75" t="inlineStr"/>
     </row>
     <row r="76">
       <c r="A76" t="n">
-        <v>630</v>
+        <v>501</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>vhc0149</t>
+          <t>vhc0027</t>
         </is>
       </c>
       <c r="C76" t="inlineStr"/>
       <c r="D76" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
@@ -12601,153 +12709,161 @@
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K76" t="n">
         <v>48.559</v>
       </c>
       <c r="L76" t="n">
         <v>10.194</v>
       </c>
       <c r="M76" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O76" t="inlineStr">
         <is>
-          <t>IV</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P76" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
-          <t>30730±750</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R76" t="inlineStr">
         <is>
-          <t>H 4053-3211</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S76" t="inlineStr">
         <is>
-          <t>32030±280</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T76" t="inlineStr">
         <is>
-          <t>OxA-18456</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U76" t="inlineStr">
         <is>
-          <t>1931</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V76" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W76" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X76" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>personal ornament</t>
         </is>
       </c>
       <c r="Y76" t="inlineStr"/>
       <c r="Z76" t="n">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AA76" t="n">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="AB76" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="AC76" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD76" t="inlineStr">
         <is>
-          <t>Ivory fragment</t>
+          <t>A long, narrow, flat ivory pendant. The piece is broken at the base. It is likely related to the object with the find number 36/71-83.1 below, but cannot be directly matched (Wolf S. 2015, Taf. 42.9; Dutkiewicz E. 2021: Taf. 37.7).</t>
         </is>
       </c>
       <c r="AE76" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF76" t="inlineStr">
         <is>
-          <t>Find No.: Vg 2676, Vg 5836</t>
+          <t>Find No.: 36/71-83</t>
         </is>
       </c>
       <c r="AG76" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 55.5; Hahn J. 1977; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH76" t="inlineStr">
         <is>
-          <t>!|||||||</t>
+          <t>!//</t>
         </is>
       </c>
       <c r="AI76" t="inlineStr">
         <is>
           <t>very certain</t>
         </is>
       </c>
-      <c r="AJ76" t="inlineStr"/>
-      <c r="AK76" t="inlineStr"/>
+      <c r="AJ76" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AK76" t="inlineStr">
+        <is>
+          <t>personal ornament</t>
+        </is>
+      </c>
     </row>
     <row r="77">
       <c r="A77" t="n">
-        <v>562</v>
+        <v>494</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>vhc0085</t>
+          <t>vhc0020</t>
         </is>
       </c>
       <c r="C77" t="inlineStr"/>
       <c r="D77" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
@@ -12790,123 +12906,131 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R77" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S77" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T77" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U77" t="inlineStr">
         <is>
-          <t>2006</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V77" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W77" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X77" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>personal ornament</t>
         </is>
       </c>
       <c r="Y77" t="inlineStr"/>
       <c r="Z77" t="n">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="AA77" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="AB77" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AC77" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD77" t="inlineStr">
         <is>
-          <t>Semi-tubular bone fragment.</t>
+          <t>Thin and elongated pendant made of ivory (Dutkiewicz E. 2021: Taf. 37.6).</t>
         </is>
       </c>
       <c r="AE77" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF77" t="inlineStr">
         <is>
-          <t>Find No.: 41/71-37.2</t>
+          <t>Find No.: 35/73-104.1</t>
         </is>
       </c>
       <c r="AG77" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 59.11; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH77" t="inlineStr">
         <is>
-          <t>vv!</t>
+          <t>/ / / / //!</t>
         </is>
       </c>
       <c r="AI77" t="inlineStr">
         <is>
-          <t>uncertain</t>
-[...3 lines deleted...]
-      <c r="AK77" t="inlineStr"/>
+          <t>very certain</t>
+        </is>
+      </c>
+      <c r="AJ77" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AK77" t="inlineStr">
+        <is>
+          <t>personal ornament</t>
+        </is>
+      </c>
     </row>
     <row r="78">
       <c r="A78" t="n">
-        <v>564</v>
+        <v>575</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>vhc0086</t>
+          <t>vhc0096</t>
         </is>
       </c>
       <c r="C78" t="inlineStr"/>
       <c r="D78" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
@@ -12954,112 +13078,118 @@
           <t>26160±150</t>
         </is>
       </c>
       <c r="R78" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S78" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T78" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U78" t="inlineStr">
         <is>
           <t>2006</t>
         </is>
       </c>
       <c r="V78" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W78" t="inlineStr">
         <is>
+          <t>Mammuthus primigenius</t>
+        </is>
+      </c>
+      <c r="X78" t="inlineStr">
+        <is>
           <t>undetermined</t>
         </is>
       </c>
-      <c r="X78" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="Y78" t="inlineStr"/>
-      <c r="Z78" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="AB78" t="inlineStr"/>
+      <c r="Z78" t="n">
+        <v>18</v>
+      </c>
+      <c r="AA78" t="n">
+        <v>5</v>
+      </c>
+      <c r="AB78" t="n">
+        <v>4</v>
+      </c>
       <c r="AC78" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD78" t="inlineStr">
         <is>
-          <t>Semi-tubular bone fragment.</t>
+          <t>The small, heavily weathered ivory fragment is triangular in shape and bears markings all around.</t>
         </is>
       </c>
       <c r="AE78" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF78" t="inlineStr">
         <is>
-          <t>Find No.: 42/67-16.1</t>
+          <t>Find No.: 43/71-50.1</t>
         </is>
       </c>
       <c r="AG78" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 59.12; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Wolf S. 2015, Taf. 42.21; Dutkiewicz E. 2021: Taf. 57.6; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH78" t="inlineStr">
         <is>
-          <t>!v vv vv!</t>
+          <t>XX! _ vvvvvvvv! _ !vvvv!</t>
         </is>
       </c>
       <c r="AI78" t="inlineStr">
         <is>
           <t>certain</t>
         </is>
       </c>
       <c r="AJ78" t="inlineStr"/>
       <c r="AK78" t="inlineStr"/>
     </row>
     <row r="79">
       <c r="A79" t="n">
-        <v>567</v>
+        <v>615</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>vhc0089</t>
+          <t>vhc0135</t>
         </is>
       </c>
       <c r="C79" t="inlineStr"/>
       <c r="D79" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
@@ -13102,282 +13232,290 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R79" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S79" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T79" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U79" t="inlineStr">
         <is>
-          <t>2006</t>
+          <t>2010</t>
         </is>
       </c>
       <c r="V79" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W79" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X79" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>spatula/lissoir</t>
         </is>
       </c>
       <c r="Y79" t="inlineStr"/>
       <c r="Z79" t="n">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="AA79" t="n">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="AB79" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="AC79" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD79" t="inlineStr">
         <is>
-          <t>Heavily weathered, reshaped ivory fragment.</t>
+          <t>Terminal fragment of a flat, rod-like object with a thicker, rounded end.</t>
         </is>
       </c>
       <c r="AE79" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF79" t="inlineStr">
         <is>
-          <t>Find No.: 42/69-77.1</t>
+          <t>Find No.: 75/62-76.1</t>
         </is>
       </c>
       <c r="AG79" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 57.2; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Conard N. &amp; Zeidi M. 2011; Dutkiewicz E. 2021: Taf. 45.3; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH79" t="inlineStr">
         <is>
-          <t>&gt;&gt;&gt;&gt;! _ &gt;&gt;!</t>
+          <t>(/XXXX!) _ (XXXX!) _ &gt;&gt;! _</t>
         </is>
       </c>
       <c r="AI79" t="inlineStr">
         <is>
           <t>certain</t>
         </is>
       </c>
       <c r="AJ79" t="inlineStr"/>
       <c r="AK79" t="inlineStr"/>
     </row>
     <row r="80">
       <c r="A80" t="n">
-        <v>590</v>
+        <v>429</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>vhc0110</t>
+          <t>hfc0008</t>
         </is>
       </c>
       <c r="C80" t="inlineStr"/>
       <c r="D80" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>Vogelherd</t>
+          <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>vhc</t>
+          <t>hfc</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>Niederstotzingen-Stetten</t>
+          <t>Schelklingen</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K80" t="n">
-        <v>48.559</v>
+        <v>48.379117</v>
       </c>
       <c r="L80" t="n">
-        <v>10.194</v>
+        <v>9.754103000000001</v>
       </c>
       <c r="M80" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>nespos.org</t>
+          <t>wikipedia</t>
         </is>
       </c>
       <c r="O80" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>IV</t>
         </is>
       </c>
       <c r="P80" t="inlineStr">
         <is>
-          <t>C14</t>
+          <t>AMS</t>
         </is>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>28750±750</t>
         </is>
       </c>
       <c r="R80" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>OxA-4980</t>
         </is>
       </c>
       <c r="S80" t="inlineStr">
         <is>
-          <t>35810±710</t>
+          <t>33090+260/-250</t>
         </is>
       </c>
       <c r="T80" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
+          <t>KIA 16036</t>
         </is>
       </c>
       <c r="U80" t="inlineStr">
         <is>
-          <t>2012</t>
+          <t>2009</t>
         </is>
       </c>
       <c r="V80" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W80" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X80" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>spatula/lissoir</t>
         </is>
       </c>
       <c r="Y80" t="inlineStr"/>
       <c r="Z80" t="n">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="AA80" t="n">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="AB80" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="AC80" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD80" t="inlineStr">
         <is>
-          <t>Ivory fragment.</t>
+          <t>Medial, lateral fragment of a smoother from the rib of a large herbivore (Mammoth?) (Dutkiewicz E. 2021: Tab. 41.3).</t>
         </is>
       </c>
       <c r="AE80" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF80" t="inlineStr">
         <is>
-          <t>Find No.: 54/66-29.1</t>
+          <t>Find No.: 27-546.1</t>
         </is>
       </c>
       <c r="AG80" t="inlineStr">
         <is>
-          <t>Wolf S. 2015, Taf. 42.27; Dutkiewicz E. 2021: Taf. 57.10; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Conard N. &amp; Malina M. 2009; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH80" t="inlineStr">
         <is>
-          <t>vvv!</t>
+          <t>!vvvvvvvvvvvv!</t>
         </is>
       </c>
       <c r="AI80" t="inlineStr">
         <is>
-          <t>certain</t>
-[...3 lines deleted...]
-      <c r="AK80" t="inlineStr"/>
+          <t>very certain</t>
+        </is>
+      </c>
+      <c r="AJ80" t="inlineStr">
+        <is>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AK80" t="inlineStr">
+        <is>
+          <t>smoother</t>
+        </is>
+      </c>
     </row>
     <row r="81">
       <c r="A81" t="n">
-        <v>596</v>
+        <v>569</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>vhc0116</t>
+          <t>vhc0174</t>
         </is>
       </c>
       <c r="C81" t="inlineStr"/>
       <c r="D81" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
@@ -13420,123 +13558,123 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R81" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S81" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T81" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U81" t="inlineStr">
         <is>
-          <t>2012</t>
+          <t>2006</t>
         </is>
       </c>
       <c r="V81" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W81" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X81" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="Y81" t="inlineStr"/>
       <c r="Z81" t="n">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="AA81" t="n">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="AB81" t="n">
         <v>3</v>
       </c>
       <c r="AC81" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD81" t="inlineStr">
         <is>
-          <t>Thin, heavily weathered ivory plate.</t>
+          <t>Small ivory fragment.</t>
         </is>
       </c>
       <c r="AE81" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF81" t="inlineStr">
         <is>
-          <t>Find No.: 60/63-96.1</t>
+          <t>Find No.: 42/70-34.1</t>
         </is>
       </c>
       <c r="AG81" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2013; Wolf S. 2015, Taf. 42.20; Dutkiewicz E. 2021: Taf. 57.13; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Wolf S. 2015, Taf. 42.26; Dutkiewicz E. 2021: Taf. 57.3; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH81" t="inlineStr">
         <is>
-          <t>!⊞!</t>
+          <t>≠!</t>
         </is>
       </c>
       <c r="AI81" t="inlineStr">
         <is>
-          <t>certain</t>
+          <t>uncertain</t>
         </is>
       </c>
       <c r="AJ81" t="inlineStr"/>
       <c r="AK81" t="inlineStr"/>
     </row>
     <row r="82">
       <c r="A82" t="n">
-        <v>594</v>
+        <v>611</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>vhc0114</t>
+          <t>vhc0131</t>
         </is>
       </c>
       <c r="C82" t="inlineStr"/>
       <c r="D82" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
@@ -13579,123 +13717,123 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R82" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S82" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T82" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U82" t="inlineStr">
         <is>
-          <t>2012</t>
+          <t>2005</t>
         </is>
       </c>
       <c r="V82" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W82" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X82" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>tube/flute</t>
         </is>
       </c>
       <c r="Y82" t="inlineStr"/>
       <c r="Z82" t="n">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="AA82" t="n">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="AB82" t="n">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="AC82" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD82" t="inlineStr">
         <is>
-          <t>Ivory fragment (cementum)</t>
+          <t>Terminal fragment of a severed tubular bone.</t>
         </is>
       </c>
       <c r="AE82" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF82" t="inlineStr">
         <is>
-          <t>Find No.: 58/64-15.1</t>
+          <t>Find No.: 68/66-27.1</t>
         </is>
       </c>
       <c r="AG82" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2013; Wolf S. 2015, Taf. 42.1; Dutkiewicz E. 2021: Taf. 57.11; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Conard N. &amp; Malina M. 2006b; Dutkiewicz E. 2021: Taf. 36.15; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH82" t="inlineStr">
         <is>
-          <t>!||||||!</t>
+          <t>≠! _ vv _ vv</t>
         </is>
       </c>
       <c r="AI82" t="inlineStr">
         <is>
-          <t>very certain</t>
+          <t>uncertain</t>
         </is>
       </c>
       <c r="AJ82" t="inlineStr"/>
       <c r="AK82" t="inlineStr"/>
     </row>
     <row r="83">
       <c r="A83" t="n">
-        <v>566</v>
+        <v>645</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>vhc0088</t>
+          <t>vhc0164</t>
         </is>
       </c>
       <c r="C83" t="inlineStr"/>
       <c r="D83" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
@@ -13708,153 +13846,149 @@
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K83" t="n">
         <v>48.559</v>
       </c>
       <c r="L83" t="n">
         <v>10.194</v>
       </c>
       <c r="M83" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O83" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>IV</t>
         </is>
       </c>
       <c r="P83" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>30730±750</t>
         </is>
       </c>
       <c r="R83" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>H 4053-3211</t>
         </is>
       </c>
       <c r="S83" t="inlineStr">
         <is>
-          <t>35810±710</t>
+          <t>32030±280</t>
         </is>
       </c>
       <c r="T83" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
+          <t>OxA-18456</t>
         </is>
       </c>
       <c r="U83" t="inlineStr">
         <is>
-          <t>2006</t>
+          <t>1931</t>
         </is>
       </c>
       <c r="V83" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W83" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X83" t="inlineStr">
         <is>
-          <t>rod/baton</t>
+          <t>perforated baton</t>
         </is>
       </c>
       <c r="Y83" t="inlineStr"/>
       <c r="Z83" t="n">
-        <v>48</v>
+        <v>95</v>
       </c>
       <c r="AA83" t="n">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="AB83" t="n">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="AC83" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD83" t="inlineStr">
         <is>
-          <t>Heavily fragmented round rod fragment.</t>
-[...6 lines deleted...]
-      </c>
+          <t>This perforated rod fragment was found in Layer IV in 1931 (Riek 1934: 190). The piece was crafted from ivory and meticulously worked. Only the extended end and about half of the first hole are preserved. Although smaller than the other perforated rods, it is clearly recognizable as the same type of perforated rod as others found in the Swabian Aurignacien. This is particularly evident through the thread-like incisions in the hole. Since the object is lost, Riek's descriptions of the markings are provided here.</t>
+        </is>
+      </c>
+      <c r="AE83" t="inlineStr"/>
       <c r="AF83" t="inlineStr">
         <is>
-          <t>Find No.: 42/69-53</t>
+          <t>Find No.: Vg 31.4</t>
         </is>
       </c>
       <c r="AG83" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 51.14; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Riek G. 1934, Taf. XXXI.4; Hahn J. 1977, Taf. 59.5; Dutkiewicz E. 2021: Taf. 50; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH83" t="inlineStr">
         <is>
-          <t>!W!</t>
+          <t>vvvvvv! _ vvvvvvvv! _ [CCCCV v] _ [C||ll lll]</t>
         </is>
       </c>
       <c r="AI83" t="inlineStr">
         <is>
-          <t>uncertain</t>
+          <t>certain</t>
         </is>
       </c>
       <c r="AJ83" t="inlineStr"/>
       <c r="AK83" t="inlineStr"/>
     </row>
     <row r="84">
       <c r="A84" t="n">
-        <v>531</v>
+        <v>514</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>vhc0054</t>
+          <t>vhc0038</t>
         </is>
       </c>
       <c r="C84" t="inlineStr"/>
       <c r="D84" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
@@ -13912,108 +14046,120 @@
           <t>35810±710</t>
         </is>
       </c>
       <c r="T84" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U84" t="inlineStr">
         <is>
           <t>2008</t>
         </is>
       </c>
       <c r="V84" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W84" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X84" t="inlineStr">
         <is>
-          <t>possible figurine</t>
-[...2 lines deleted...]
-      <c r="Y84" t="inlineStr"/>
+          <t>figurine</t>
+        </is>
+      </c>
+      <c r="Y84" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
+      </c>
       <c r="Z84" t="n">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="AA84" t="n">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="AB84" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="AC84" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD84" t="inlineStr">
         <is>
-          <t>Elongated, cylindrical piece of ivory with a heavily weathered surface.</t>
+          <t>Small, very flat ivory fragment. The surface is only preserved on a thin strip on the outside. The surface is heavily reworked and smoothed (Dutkiewicz E. 2021: Taf. 27.4).</t>
         </is>
       </c>
       <c r="AE84" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF84" t="inlineStr">
         <is>
-          <t>Find No.: 38/74-59.2</t>
+          <t>Find No.: 37/68-95</t>
         </is>
       </c>
       <c r="AG84" t="inlineStr">
         <is>
-          <t>Wolf S. 2015, Taf. 42.18; Dutkiewicz E. 2021: Taf. 28.10; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH84" t="inlineStr">
         <is>
-          <t>!vvvvvvvvv!</t>
+          <t>!vv!</t>
         </is>
       </c>
       <c r="AI84" t="inlineStr">
         <is>
-          <t>certain</t>
-[...3 lines deleted...]
-      <c r="AK84" t="inlineStr"/>
+          <t>uncertain</t>
+        </is>
+      </c>
+      <c r="AJ84" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AK84" t="inlineStr">
+        <is>
+          <t>figurine</t>
+        </is>
+      </c>
     </row>
     <row r="85">
       <c r="A85" t="n">
-        <v>534</v>
+        <v>489</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>vhc0057</t>
+          <t>vhc0015</t>
         </is>
       </c>
       <c r="C85" t="inlineStr"/>
       <c r="D85" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
@@ -14056,123 +14202,131 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R85" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S85" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T85" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U85" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>2012</t>
         </is>
       </c>
       <c r="V85" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W85" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X85" t="inlineStr">
         <is>
-          <t>rod/baton</t>
+          <t>possible figurine</t>
         </is>
       </c>
       <c r="Y85" t="inlineStr"/>
       <c r="Z85" t="n">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="AA85" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="AB85" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AC85" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD85" t="inlineStr">
         <is>
-          <t>Heavily weathered, thin fragment of a rod.</t>
+          <t>Small reworked bone fragment with decorations (Dutkiewicz E. 2021: Taf. 29.11).</t>
         </is>
       </c>
       <c r="AE85" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF85" t="inlineStr">
         <is>
-          <t>Find No.: 38/75-9.2</t>
+          <t>Find No.: 34/71-97.1</t>
         </is>
       </c>
       <c r="AG85" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 51.11; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Conard N. et al. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH85" t="inlineStr">
         <is>
-          <t>!vvv! _ !vvv!</t>
+          <t>!X/! _ !¤¤¤¤¤¤¤!</t>
         </is>
       </c>
       <c r="AI85" t="inlineStr">
         <is>
-          <t>certain</t>
-[...3 lines deleted...]
-      <c r="AK85" t="inlineStr"/>
+          <t>very certain</t>
+        </is>
+      </c>
+      <c r="AJ85" t="inlineStr">
+        <is>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AK85" t="inlineStr">
+        <is>
+          <t>figurine (possible)</t>
+        </is>
+      </c>
     </row>
     <row r="86">
       <c r="A86" t="n">
-        <v>538</v>
+        <v>523</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>vhc0061</t>
+          <t>vhc0047</t>
         </is>
       </c>
       <c r="C86" t="inlineStr"/>
       <c r="D86" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
@@ -14215,123 +14369,131 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R86" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S86" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T86" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U86" t="inlineStr">
         <is>
-          <t>2007</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V86" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W86" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X86" t="inlineStr">
         <is>
-          <t>possible flute</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="Y86" t="inlineStr"/>
       <c r="Z86" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="AA86" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="AB86" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AC86" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD86" t="inlineStr">
         <is>
-          <t>Short, thin ivory fragment</t>
+          <t>Thin, heavily weathered ivory fragment (Dutkiewicz E. 2021: Taf. 56.7).</t>
         </is>
       </c>
       <c r="AE86" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF86" t="inlineStr">
         <is>
-          <t>Find No.: 39/67-7.1</t>
+          <t>Find No.: 37/78-5.1</t>
         </is>
       </c>
       <c r="AG86" t="inlineStr">
         <is>
-          <t>Wolf S. 2015, Taf. 42.30; Dutkiewicz E. 2021: Taf. 32.14; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH86" t="inlineStr">
         <is>
-          <t>!v vvvv v!</t>
+          <t>!vvvv!</t>
         </is>
       </c>
       <c r="AI86" t="inlineStr">
         <is>
-          <t>very certain</t>
-[...3 lines deleted...]
-      <c r="AK86" t="inlineStr"/>
+          <t>certain</t>
+        </is>
+      </c>
+      <c r="AJ86" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AK86" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
+      </c>
     </row>
     <row r="87">
       <c r="A87" t="n">
-        <v>540</v>
+        <v>484</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>vhc0063</t>
+          <t>vhc0010</t>
         </is>
       </c>
       <c r="C87" t="inlineStr"/>
       <c r="D87" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
@@ -14374,123 +14536,131 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R87" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S87" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T87" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U87" t="inlineStr">
         <is>
-          <t>2007</t>
+          <t>2012</t>
         </is>
       </c>
       <c r="V87" t="inlineStr">
         <is>
           <t>bone</t>
         </is>
       </c>
       <c r="W87" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="X87" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>tube/flute</t>
         </is>
       </c>
       <c r="Y87" t="inlineStr"/>
       <c r="Z87" t="n">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="AA87" t="n">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="AB87" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AC87" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD87" t="inlineStr">
         <is>
-          <t>Semi-tubular bone fragment with markings.</t>
+          <t>Small elongated bone fragment with markings (Dutkiewicz E. 2021: Taf. 35.7).</t>
         </is>
       </c>
       <c r="AE87" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF87" t="inlineStr">
         <is>
-          <t>Find No.: 39/69-32.1</t>
+          <t>Find No.: 33/72-97.1</t>
         </is>
       </c>
       <c r="AG87" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 59.8; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Conard N. et al. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH87" t="inlineStr">
         <is>
-          <t>!/XXXXX/!</t>
+          <t>!vvvvvvvv!</t>
         </is>
       </c>
       <c r="AI87" t="inlineStr">
         <is>
-          <t>certain</t>
-[...3 lines deleted...]
-      <c r="AK87" t="inlineStr"/>
+          <t>very certain</t>
+        </is>
+      </c>
+      <c r="AJ87" t="inlineStr">
+        <is>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AK87" t="inlineStr">
+        <is>
+          <t>flute/tube</t>
+        </is>
+      </c>
     </row>
     <row r="88">
       <c r="A88" t="n">
-        <v>542</v>
+        <v>588</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>vhc0065</t>
+          <t>vhc0108</t>
         </is>
       </c>
       <c r="C88" t="inlineStr"/>
       <c r="D88" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
@@ -14503,153 +14673,153 @@
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K88" t="n">
         <v>48.559</v>
       </c>
       <c r="L88" t="n">
         <v>10.194</v>
       </c>
       <c r="M88" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O88" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>HU/KS</t>
         </is>
       </c>
       <c r="P88" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R88" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S88" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T88" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U88" t="inlineStr">
         <is>
-          <t>2007</t>
+          <t>2005</t>
         </is>
       </c>
       <c r="V88" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W88" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X88" t="inlineStr">
         <is>
-          <t>personal ornament</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="Y88" t="inlineStr"/>
       <c r="Z88" t="n">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="AA88" t="n">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="AB88" t="n">
         <v>2</v>
       </c>
       <c r="AC88" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD88" t="inlineStr">
         <is>
-          <t>Heavily weathered ivory pendant with a broken perforation.</t>
+          <t>Semi-tubular bone fragment.</t>
         </is>
       </c>
       <c r="AE88" t="inlineStr">
         <is>
-          <t>MUT Tübingen</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF88" t="inlineStr">
         <is>
-          <t>Find No.: 39/69-74.1</t>
+          <t>Find No.: 48/70-17.1</t>
         </is>
       </c>
       <c r="AG88" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 37.8; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Dutkiewicz E. 2021: Taf. 59.16; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH88" t="inlineStr">
         <is>
-          <t>!W!</t>
+          <t>!XXXX!</t>
         </is>
       </c>
       <c r="AI88" t="inlineStr">
         <is>
-          <t>certain</t>
+          <t>uncertain</t>
         </is>
       </c>
       <c r="AJ88" t="inlineStr"/>
       <c r="AK88" t="inlineStr"/>
     </row>
     <row r="89">
       <c r="A89" t="n">
-        <v>543</v>
+        <v>619</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>vhc0066</t>
+          <t>vhc0139</t>
         </is>
       </c>
       <c r="C89" t="inlineStr"/>
       <c r="D89" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
@@ -14692,123 +14862,123 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R89" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S89" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T89" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U89" t="inlineStr">
         <is>
-          <t>2007</t>
+          <t>2012</t>
         </is>
       </c>
       <c r="V89" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W89" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X89" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="Y89" t="inlineStr"/>
       <c r="Z89" t="n">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="AA89" t="n">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="AB89" t="n">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="AC89" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD89" t="inlineStr">
         <is>
-          <t>Rod-shaped, heavily weathered ivory object.</t>
+          <t>Ivory fragment (cementum).</t>
         </is>
       </c>
       <c r="AE89" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF89" t="inlineStr">
         <is>
-          <t>Find No.: 39/69-91.1-2</t>
+          <t>Find No.: 99/99-1000</t>
         </is>
       </c>
       <c r="AG89" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 56.12; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Dutkiewicz E. 2021: Taf. 57.16; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH89" t="inlineStr">
         <is>
-          <t>!vv! _ vv!</t>
+          <t>!| || |!</t>
         </is>
       </c>
       <c r="AI89" t="inlineStr">
         <is>
-          <t>uncertain</t>
+          <t>certain</t>
         </is>
       </c>
       <c r="AJ89" t="inlineStr"/>
       <c r="AK89" t="inlineStr"/>
     </row>
     <row r="90">
       <c r="A90" t="n">
-        <v>547</v>
+        <v>630</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>vhc0070</t>
+          <t>vhc0149</t>
         </is>
       </c>
       <c r="C90" t="inlineStr"/>
       <c r="D90" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
@@ -14821,153 +14991,153 @@
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K90" t="n">
         <v>48.559</v>
       </c>
       <c r="L90" t="n">
         <v>10.194</v>
       </c>
       <c r="M90" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O90" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>IV</t>
         </is>
       </c>
       <c r="P90" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>30730±750</t>
         </is>
       </c>
       <c r="R90" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>H 4053-3211</t>
         </is>
       </c>
       <c r="S90" t="inlineStr">
         <is>
-          <t>35810±710</t>
+          <t>32030±280</t>
         </is>
       </c>
       <c r="T90" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
+          <t>OxA-18456</t>
         </is>
       </c>
       <c r="U90" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>1931</t>
         </is>
       </c>
       <c r="V90" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W90" t="inlineStr">
         <is>
+          <t>Mammuthus primigenius</t>
+        </is>
+      </c>
+      <c r="X90" t="inlineStr">
+        <is>
           <t>undetermined</t>
-        </is>
-[...3 lines deleted...]
-          <t>tube/flute</t>
         </is>
       </c>
       <c r="Y90" t="inlineStr"/>
       <c r="Z90" t="n">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="AA90" t="n">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="AB90" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="AC90" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD90" t="inlineStr">
         <is>
-          <t>Fragment of a small tubular bone.</t>
+          <t>Ivory fragment</t>
         </is>
       </c>
       <c r="AE90" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF90" t="inlineStr">
         <is>
-          <t>Find No.: 39/73-35.1</t>
+          <t>Find No.: Vg 2676, Vg 5836</t>
         </is>
       </c>
       <c r="AG90" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2016; Dutkiewicz E. 2021: Taf. 36.6; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Dutkiewicz E. 2021: Taf. 55.5; Hahn J. 1977; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH90" t="inlineStr">
         <is>
-          <t>!vvvvvv!</t>
+          <t>!|||||||</t>
         </is>
       </c>
       <c r="AI90" t="inlineStr">
         <is>
           <t>very certain</t>
         </is>
       </c>
       <c r="AJ90" t="inlineStr"/>
       <c r="AK90" t="inlineStr"/>
     </row>
     <row r="91">
       <c r="A91" t="n">
-        <v>602</v>
+        <v>483</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>vhc0122</t>
+          <t>vhc0009</t>
         </is>
       </c>
       <c r="C91" t="inlineStr"/>
       <c r="D91" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
@@ -15010,123 +15180,131 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R91" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S91" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T91" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U91" t="inlineStr">
         <is>
-          <t>2006</t>
+          <t>2012</t>
         </is>
       </c>
       <c r="V91" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W91" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X91" t="inlineStr">
         <is>
-          <t>tube/flute</t>
+          <t>possible figurine</t>
         </is>
       </c>
       <c r="Y91" t="inlineStr"/>
       <c r="Z91" t="n">
         <v>11</v>
       </c>
       <c r="AA91" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="AB91" t="n">
         <v>2</v>
       </c>
       <c r="AC91" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD91" t="inlineStr">
         <is>
-          <t>Tiny fragment of a tubular bone (undetermined animal species).</t>
+          <t>Small reworked ivory fragment (Dutkiewicz E. 2021: Taf. 28.4).</t>
         </is>
       </c>
       <c r="AE91" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF91" t="inlineStr">
         <is>
-          <t>Find No.: 64/63-67.1</t>
+          <t>Find No.: 33/71-79.1</t>
         </is>
       </c>
       <c r="AG91" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 36.11; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH91" t="inlineStr">
         <is>
-          <t>v!</t>
+          <t>!v! _ !v!</t>
         </is>
       </c>
       <c r="AI91" t="inlineStr">
         <is>
-          <t>very certain</t>
-[...3 lines deleted...]
-      <c r="AK91" t="inlineStr"/>
+          <t>uncertain</t>
+        </is>
+      </c>
+      <c r="AJ91" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AK91" t="inlineStr">
+        <is>
+          <t>figurine (possible)</t>
+        </is>
+      </c>
     </row>
     <row r="92">
       <c r="A92" t="n">
-        <v>605</v>
+        <v>562</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>vhc0125</t>
+          <t>vhc0085</t>
         </is>
       </c>
       <c r="C92" t="inlineStr"/>
       <c r="D92" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
@@ -15169,123 +15347,123 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R92" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S92" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T92" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U92" t="inlineStr">
         <is>
-          <t>2011</t>
+          <t>2006</t>
         </is>
       </c>
       <c r="V92" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W92" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X92" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="Y92" t="inlineStr"/>
       <c r="Z92" t="n">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="AA92" t="n">
         <v>5</v>
       </c>
       <c r="AB92" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AC92" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD92" t="inlineStr">
         <is>
-          <t>Tiny heavily weathered ivory fragment.</t>
+          <t>Semi-tubular bone fragment.</t>
         </is>
       </c>
       <c r="AE92" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF92" t="inlineStr">
         <is>
-          <t>Find No.: 66/64-53.1</t>
+          <t>Find No.: 41/71-37.2</t>
         </is>
       </c>
       <c r="AG92" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 57.14; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Dutkiewicz E. 2021: Taf. 59.11; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH92" t="inlineStr">
         <is>
-          <t>!vvv!</t>
+          <t>vv!</t>
         </is>
       </c>
       <c r="AI92" t="inlineStr">
         <is>
           <t>uncertain</t>
         </is>
       </c>
       <c r="AJ92" t="inlineStr"/>
       <c r="AK92" t="inlineStr"/>
     </row>
     <row r="93">
       <c r="A93" t="n">
-        <v>508</v>
+        <v>564</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>vhc0032</t>
+          <t>vhc0086</t>
         </is>
       </c>
       <c r="C93" t="inlineStr"/>
       <c r="D93" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
@@ -15328,123 +15506,117 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R93" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S93" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T93" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U93" t="inlineStr">
         <is>
-          <t>2009</t>
+          <t>2006</t>
         </is>
       </c>
       <c r="V93" t="inlineStr">
         <is>
           <t>bone</t>
         </is>
       </c>
       <c r="W93" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="X93" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="Y93" t="inlineStr"/>
-      <c r="Z93" t="n">
-[...7 lines deleted...]
-      </c>
+      <c r="Z93" t="inlineStr"/>
+      <c r="AA93" t="inlineStr"/>
+      <c r="AB93" t="inlineStr"/>
       <c r="AC93" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD93" t="inlineStr">
         <is>
-          <t>Tiny marked bone fragment.</t>
+          <t>Semi-tubular bone fragment.</t>
         </is>
       </c>
       <c r="AE93" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF93" t="inlineStr">
         <is>
-          <t>Find No.: 36/76-26.1</t>
+          <t>Find No.: 42/67-16.1</t>
         </is>
       </c>
       <c r="AG93" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 59.2; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Dutkiewicz E. 2021: Taf. 59.12; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH93" t="inlineStr">
         <is>
-          <t>!||||!</t>
+          <t>!v vv vv!</t>
         </is>
       </c>
       <c r="AI93" t="inlineStr">
         <is>
-          <t>very certain</t>
+          <t>certain</t>
         </is>
       </c>
       <c r="AJ93" t="inlineStr"/>
       <c r="AK93" t="inlineStr"/>
     </row>
     <row r="94">
       <c r="A94" t="n">
-        <v>525</v>
+        <v>567</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>vhc0173</t>
+          <t>vhc0089</t>
         </is>
       </c>
       <c r="C94" t="inlineStr"/>
       <c r="D94" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
@@ -15487,123 +15659,123 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R94" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S94" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T94" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U94" t="inlineStr">
         <is>
-          <t>2007</t>
+          <t>2006</t>
         </is>
       </c>
       <c r="V94" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W94" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X94" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="Y94" t="inlineStr"/>
       <c r="Z94" t="n">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="AA94" t="n">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="AB94" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AC94" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD94" t="inlineStr">
         <is>
-          <t>Semi-tubular bone fragment.</t>
+          <t>Heavily weathered, reshaped ivory fragment.</t>
         </is>
       </c>
       <c r="AE94" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF94" t="inlineStr">
         <is>
-          <t>Find No.: 38/68-19.1</t>
+          <t>Find No.: 42/69-77.1</t>
         </is>
       </c>
       <c r="AG94" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 59.6; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Dutkiewicz E. 2021: Taf. 57.2; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH94" t="inlineStr">
         <is>
-          <t>!vvvv v!</t>
+          <t>&gt;&gt;&gt;&gt;! _ &gt;&gt;!</t>
         </is>
       </c>
       <c r="AI94" t="inlineStr">
         <is>
-          <t>very certain</t>
+          <t>certain</t>
         </is>
       </c>
       <c r="AJ94" t="inlineStr"/>
       <c r="AK94" t="inlineStr"/>
     </row>
     <row r="95">
       <c r="A95" t="n">
-        <v>541</v>
+        <v>590</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>vhc0064</t>
+          <t>vhc0110</t>
         </is>
       </c>
       <c r="C95" t="inlineStr"/>
       <c r="D95" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
@@ -15646,123 +15818,123 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R95" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S95" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T95" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U95" t="inlineStr">
         <is>
-          <t>2007</t>
+          <t>2012</t>
         </is>
       </c>
       <c r="V95" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W95" t="inlineStr">
         <is>
+          <t>Mammuthus primigenius</t>
+        </is>
+      </c>
+      <c r="X95" t="inlineStr">
+        <is>
           <t>undetermined</t>
-        </is>
-[...3 lines deleted...]
-          <t>flute</t>
         </is>
       </c>
       <c r="Y95" t="inlineStr"/>
       <c r="Z95" t="n">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="AA95" t="n">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AB95" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="AC95" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD95" t="inlineStr">
         <is>
-          <t>Medial flute fragment (Mini-flute) with two preserved finger holes.</t>
+          <t>Ivory fragment.</t>
         </is>
       </c>
       <c r="AE95" t="inlineStr">
         <is>
-          <t>MUT Tübingen</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF95" t="inlineStr">
         <is>
-          <t>Find No.: 39/69-73.1</t>
+          <t>Find No.: 54/66-29.1</t>
         </is>
       </c>
       <c r="AG95" t="inlineStr">
         <is>
-          <t>Conard N. &amp; Malina M. 2012; Conard N. et al. 2016; Dutkiewicz E. 2021: Taf. 34.8; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Wolf S. 2015, Taf. 42.27; Dutkiewicz E. 2021: Taf. 57.10; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH95" t="inlineStr">
         <is>
-          <t>vvvv _ !vvv!  _ !vvv!</t>
+          <t>vvv!</t>
         </is>
       </c>
       <c r="AI95" t="inlineStr">
         <is>
-          <t>very certain</t>
+          <t>certain</t>
         </is>
       </c>
       <c r="AJ95" t="inlineStr"/>
       <c r="AK95" t="inlineStr"/>
     </row>
     <row r="96">
       <c r="A96" t="n">
-        <v>548</v>
+        <v>596</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>vhc0071</t>
+          <t>vhc0116</t>
         </is>
       </c>
       <c r="C96" t="inlineStr"/>
       <c r="D96" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
@@ -15805,123 +15977,123 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R96" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S96" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T96" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U96" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>2012</t>
         </is>
       </c>
       <c r="V96" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W96" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X96" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="Y96" t="inlineStr"/>
       <c r="Z96" t="n">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="AA96" t="n">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="AB96" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AC96" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD96" t="inlineStr">
         <is>
-          <t>Small, elongated bone fragment.</t>
+          <t>Thin, heavily weathered ivory plate.</t>
         </is>
       </c>
       <c r="AE96" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF96" t="inlineStr">
         <is>
-          <t>Find No.: 39/73-36.2</t>
+          <t>Find No.: 60/63-96.1</t>
         </is>
       </c>
       <c r="AG96" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 59.9; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Conard N. et al. 2013; Wolf S. 2015, Taf. 42.20; Dutkiewicz E. 2021: Taf. 57.13; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH96" t="inlineStr">
         <is>
-          <t>!||||!</t>
+          <t>!⊞!</t>
         </is>
       </c>
       <c r="AI96" t="inlineStr">
         <is>
-          <t>very certain</t>
+          <t>certain</t>
         </is>
       </c>
       <c r="AJ96" t="inlineStr"/>
       <c r="AK96" t="inlineStr"/>
     </row>
     <row r="97">
       <c r="A97" t="n">
-        <v>563</v>
+        <v>594</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>vhc0172</t>
+          <t>vhc0114</t>
         </is>
       </c>
       <c r="C97" t="inlineStr"/>
       <c r="D97" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
@@ -15964,123 +16136,123 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R97" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S97" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T97" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U97" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>2012</t>
         </is>
       </c>
       <c r="V97" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W97" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X97" t="inlineStr">
         <is>
-          <t>rod/baton</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="Y97" t="inlineStr"/>
       <c r="Z97" t="n">
-        <v>11</v>
+        <v>40</v>
       </c>
       <c r="AA97" t="n">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="AB97" t="n">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="AC97" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD97" t="inlineStr">
         <is>
-          <t>Short, heavily weathered round rod fragment with irregular cut marks all around.</t>
+          <t>Ivory fragment (cementum)</t>
         </is>
       </c>
       <c r="AE97" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF97" t="inlineStr">
         <is>
-          <t>Find No.: 41/72-16.1-2</t>
+          <t>Find No.: 58/64-15.1</t>
         </is>
       </c>
       <c r="AG97" t="inlineStr">
         <is>
-          <t>Wolf S. 2015, Taf. 42.24; Dutkiewicz E. 2021: Taf. 51.13; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Conard N. et al. 2013; Wolf S. 2015, Taf. 42.1; Dutkiewicz E. 2021: Taf. 57.11; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH97" t="inlineStr">
         <is>
-          <t>≠!</t>
+          <t>!||||||!</t>
         </is>
       </c>
       <c r="AI97" t="inlineStr">
         <is>
-          <t>uncertain</t>
+          <t>very certain</t>
         </is>
       </c>
       <c r="AJ97" t="inlineStr"/>
       <c r="AK97" t="inlineStr"/>
     </row>
     <row r="98">
       <c r="A98" t="n">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>vhc0094</t>
+          <t>vhc0088</t>
         </is>
       </c>
       <c r="C98" t="inlineStr"/>
       <c r="D98" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
@@ -16123,123 +16295,123 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R98" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S98" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T98" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U98" t="inlineStr">
         <is>
-          <t>2007</t>
+          <t>2006</t>
         </is>
       </c>
       <c r="V98" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W98" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X98" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>rod/baton</t>
         </is>
       </c>
       <c r="Y98" t="inlineStr"/>
       <c r="Z98" t="n">
-        <v>11</v>
+        <v>48</v>
       </c>
       <c r="AA98" t="n">
+        <v>14</v>
+      </c>
+      <c r="AB98" t="n">
         <v>5</v>
       </c>
-      <c r="AB98" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AC98" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD98" t="inlineStr">
         <is>
-          <t>Small, heavily weathered ivory fragment in a triangular shape.</t>
+          <t>Heavily fragmented round rod fragment.</t>
         </is>
       </c>
       <c r="AE98" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF98" t="inlineStr">
         <is>
-          <t>Find No.: 43/66-62.1</t>
+          <t>Find No.: 42/69-53</t>
         </is>
       </c>
       <c r="AG98" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 57.4; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Dutkiewicz E. 2021: Taf. 51.14; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH98" t="inlineStr">
         <is>
-          <t>!/X/! _ !&lt;&gt;&lt;&gt;&lt;&gt;&lt;!</t>
+          <t>!W!</t>
         </is>
       </c>
       <c r="AI98" t="inlineStr">
         <is>
           <t>uncertain</t>
         </is>
       </c>
       <c r="AJ98" t="inlineStr"/>
       <c r="AK98" t="inlineStr"/>
     </row>
     <row r="99">
       <c r="A99" t="n">
-        <v>578</v>
+        <v>543</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>vhc0099</t>
+          <t>vhc0066</t>
         </is>
       </c>
       <c r="C99" t="inlineStr"/>
       <c r="D99" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
@@ -16252,153 +16424,161 @@
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K99" t="n">
         <v>48.559</v>
       </c>
       <c r="L99" t="n">
         <v>10.194</v>
       </c>
       <c r="M99" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N99" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O99" t="inlineStr">
         <is>
-          <t>DKS</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P99" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R99" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S99" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T99" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U99" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>2007</t>
         </is>
       </c>
       <c r="V99" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W99" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X99" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="Y99" t="inlineStr"/>
       <c r="Z99" t="n">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="AA99" t="n">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="AB99" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AC99" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD99" t="inlineStr">
         <is>
-          <t>Elongated, flat ivory fragment.</t>
+          <t>Rod-shaped, heavily weathered ivory object (Dutkiewicz E. 2021: Taf. 56.12).</t>
         </is>
       </c>
       <c r="AE99" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF99" t="inlineStr">
         <is>
-          <t>Find No.: 43/74-62.1</t>
+          <t>Find No.: 39/69-91.1-2</t>
         </is>
       </c>
       <c r="AG99" t="inlineStr">
         <is>
-          <t>Wolf S. 2015, Taf. 42.10; Dutkiewicz E. 2021: Taf. 57.8; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH99" t="inlineStr">
         <is>
-          <t>!////</t>
+          <t>!vv! _ vv!</t>
         </is>
       </c>
       <c r="AI99" t="inlineStr">
         <is>
-          <t>certain</t>
-[...3 lines deleted...]
-      <c r="AK99" t="inlineStr"/>
+          <t>uncertain</t>
+        </is>
+      </c>
+      <c r="AJ99" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AK99" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
+      </c>
     </row>
     <row r="100">
       <c r="A100" t="n">
-        <v>587</v>
+        <v>542</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>vhc0175</t>
+          <t>vhc0065</t>
         </is>
       </c>
       <c r="C100" t="inlineStr"/>
       <c r="D100" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
@@ -16411,153 +16591,161 @@
         </is>
       </c>
       <c r="J100" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K100" t="n">
         <v>48.559</v>
       </c>
       <c r="L100" t="n">
         <v>10.194</v>
       </c>
       <c r="M100" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N100" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O100" t="inlineStr">
         <is>
-          <t>HU/KS</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P100" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R100" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S100" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T100" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U100" t="inlineStr">
         <is>
-          <t>2005</t>
+          <t>2007</t>
         </is>
       </c>
       <c r="V100" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W100" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X100" t="inlineStr">
         <is>
-          <t>rod/baton</t>
+          <t>personal ornament</t>
         </is>
       </c>
       <c r="Y100" t="inlineStr"/>
       <c r="Z100" t="n">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="AA100" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="AB100" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AC100" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD100" t="inlineStr">
         <is>
-          <t>Very thin round rod.</t>
+          <t>Heavily weathered ivory pendant with a broken perforation (Dutkiewicz E. 2021: Taf. 37.8).</t>
         </is>
       </c>
       <c r="AE100" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>MUT Tübingen</t>
         </is>
       </c>
       <c r="AF100" t="inlineStr">
         <is>
-          <t>Find No.: 48/68-24.1</t>
+          <t>Find No.: 39/69-74.1</t>
         </is>
       </c>
       <c r="AG100" t="inlineStr">
         <is>
-          <t>Conard N. &amp; Malina M. 2006b; Dutkiewicz E. 2021: Taf. 51.16; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH100" t="inlineStr">
         <is>
-          <t>vvv</t>
+          <t>!W!</t>
         </is>
       </c>
       <c r="AI100" t="inlineStr">
         <is>
-          <t>very certain</t>
-[...3 lines deleted...]
-      <c r="AK100" t="inlineStr"/>
+          <t>certain</t>
+        </is>
+      </c>
+      <c r="AJ100" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AK100" t="inlineStr">
+        <is>
+          <t>personal ornament</t>
+        </is>
+      </c>
     </row>
     <row r="101">
       <c r="A101" t="n">
-        <v>494</v>
+        <v>540</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>vhc0020</t>
+          <t>vhc0063</t>
         </is>
       </c>
       <c r="C101" t="inlineStr"/>
       <c r="D101" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
@@ -16600,123 +16788,127 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R101" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S101" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T101" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U101" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>2007</t>
         </is>
       </c>
       <c r="V101" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W101" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X101" t="inlineStr">
         <is>
-          <t>personal ornament</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="Y101" t="inlineStr"/>
       <c r="Z101" t="n">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="AA101" t="n">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="AB101" t="n">
         <v>3</v>
       </c>
       <c r="AC101" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD101" t="inlineStr">
         <is>
-          <t>Thin and elongated pendant made of ivory.</t>
+          <t>Semi-tubular bone fragment with markings (Dutkiewicz E. 2021: Taf. 59.8).</t>
         </is>
       </c>
       <c r="AE101" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF101" t="inlineStr">
         <is>
-          <t>Find No.: 35/73-104.1</t>
+          <t>Find No.: 39/69-32.1</t>
         </is>
       </c>
       <c r="AG101" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 37.6; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH101" t="inlineStr">
         <is>
-          <t>/ / / / //!</t>
+          <t>!/XXXXX/!</t>
         </is>
       </c>
       <c r="AI101" t="inlineStr">
         <is>
-          <t>very certain</t>
-[...2 lines deleted...]
-      <c r="AJ101" t="inlineStr"/>
+          <t>certain</t>
+        </is>
+      </c>
+      <c r="AJ101" t="inlineStr">
+        <is>
+          <t>bone</t>
+        </is>
+      </c>
       <c r="AK101" t="inlineStr"/>
     </row>
     <row r="102">
       <c r="A102" t="n">
-        <v>549</v>
+        <v>534</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>vhc0072</t>
+          <t>vhc0057</t>
         </is>
       </c>
       <c r="C102" t="inlineStr"/>
       <c r="D102" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
@@ -16774,108 +16966,116 @@
           <t>35810±710</t>
         </is>
       </c>
       <c r="T102" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U102" t="inlineStr">
         <is>
           <t>2008</t>
         </is>
       </c>
       <c r="V102" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W102" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X102" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>rod/baton</t>
         </is>
       </c>
       <c r="Y102" t="inlineStr"/>
       <c r="Z102" t="n">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="AA102" t="n">
         <v>4</v>
       </c>
       <c r="AB102" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AC102" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD102" t="inlineStr">
         <is>
-          <t>Small, elongated ivory fragment</t>
+          <t>Heavily weathered, thin fragment of a rod (Dutkiewicz E. 2021: Taf. 51.11).</t>
         </is>
       </c>
       <c r="AE102" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF102" t="inlineStr">
         <is>
-          <t>Find No.: 39/73-71.1</t>
+          <t>Find No.: 38/75-9.2</t>
         </is>
       </c>
       <c r="AG102" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 56.14; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH102" t="inlineStr">
         <is>
-          <t>(!XXXXXXX!)</t>
+          <t>!vvv! _ !vvv!</t>
         </is>
       </c>
       <c r="AI102" t="inlineStr">
         <is>
           <t>certain</t>
         </is>
       </c>
-      <c r="AJ102" t="inlineStr"/>
-      <c r="AK102" t="inlineStr"/>
+      <c r="AJ102" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AK102" t="inlineStr">
+        <is>
+          <t>rod</t>
+        </is>
+      </c>
     </row>
     <row r="103">
       <c r="A103" t="n">
-        <v>553</v>
+        <v>531</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>vhc0076</t>
+          <t>vhc0054</t>
         </is>
       </c>
       <c r="C103" t="inlineStr"/>
       <c r="D103" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
@@ -16923,118 +17123,126 @@
           <t>26160±150</t>
         </is>
       </c>
       <c r="R103" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S103" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T103" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U103" t="inlineStr">
         <is>
           <t>2008</t>
         </is>
       </c>
       <c r="V103" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W103" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X103" t="inlineStr">
         <is>
-          <t>flute</t>
+          <t>possible figurine</t>
         </is>
       </c>
       <c r="Y103" t="inlineStr"/>
       <c r="Z103" t="n">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="AA103" t="n">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="AB103" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="AC103" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD103" t="inlineStr">
         <is>
-          <t>Narrow bone fragment in front of two finger holes and parallel notches in between.</t>
+          <t>Elongated, cylindrical piece of ivory with a heavily weathered surface (Wolf S. 2015, Taf. 42.18; Dutkiewicz E. 2021: Taf. 28.10).</t>
         </is>
       </c>
       <c r="AE103" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF103" t="inlineStr">
         <is>
-          <t>Find No.: 40/70-49.1</t>
+          <t>Find No.: 38/74-59.2</t>
         </is>
       </c>
       <c r="AG103" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 34.9; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH103" t="inlineStr">
         <is>
-          <t>!||||!</t>
+          <t>!vvvvvvvvv!</t>
         </is>
       </c>
       <c r="AI103" t="inlineStr">
         <is>
-          <t>very certain</t>
-[...3 lines deleted...]
-      <c r="AK103" t="inlineStr"/>
+          <t>certain</t>
+        </is>
+      </c>
+      <c r="AJ103" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AK103" t="inlineStr">
+        <is>
+          <t>figurine (possible)</t>
+        </is>
+      </c>
     </row>
     <row r="104">
       <c r="A104" t="n">
-        <v>559</v>
+        <v>602</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>vhc0082</t>
+          <t>vhc0122</t>
         </is>
       </c>
       <c r="C104" t="inlineStr"/>
       <c r="D104" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
@@ -17077,123 +17285,123 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R104" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S104" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T104" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U104" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>2006</t>
         </is>
       </c>
       <c r="V104" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W104" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X104" t="inlineStr">
         <is>
-          <t>possible figurine</t>
+          <t>tube/flute</t>
         </is>
       </c>
       <c r="Y104" t="inlineStr"/>
       <c r="Z104" t="n">
         <v>11</v>
       </c>
       <c r="AA104" t="n">
         <v>6</v>
       </c>
       <c r="AB104" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AC104" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD104" t="inlineStr">
         <is>
-          <t>Elongated ivory fragment with a heavily weathered surface.</t>
+          <t>Tiny fragment of a tubular bone (undetermined animal species).</t>
         </is>
       </c>
       <c r="AE104" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF104" t="inlineStr">
         <is>
-          <t>Find No.: 40/78-14.1</t>
+          <t>Find No.: 64/63-67.1</t>
         </is>
       </c>
       <c r="AG104" t="inlineStr">
         <is>
-          <t>Conard N., Malina M. &amp; Verrept T. 2009; Dutkiewicz E. 2021: Taf. 29.3; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Dutkiewicz E. 2021: Taf. 36.11; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH104" t="inlineStr">
         <is>
-          <t>!vvvvv!</t>
+          <t>v!</t>
         </is>
       </c>
       <c r="AI104" t="inlineStr">
         <is>
           <t>very certain</t>
         </is>
       </c>
       <c r="AJ104" t="inlineStr"/>
       <c r="AK104" t="inlineStr"/>
     </row>
     <row r="105">
       <c r="A105" t="n">
-        <v>581</v>
+        <v>605</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>vhc0102</t>
+          <t>vhc0125</t>
         </is>
       </c>
       <c r="C105" t="inlineStr"/>
       <c r="D105" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
@@ -17236,123 +17444,123 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R105" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S105" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T105" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U105" t="inlineStr">
         <is>
-          <t>2006</t>
+          <t>2011</t>
         </is>
       </c>
       <c r="V105" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W105" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X105" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="Y105" t="inlineStr"/>
       <c r="Z105" t="n">
         <v>8</v>
       </c>
       <c r="AA105" t="n">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="AB105" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AC105" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD105" t="inlineStr">
         <is>
-          <t>Small, flat bone fragment.</t>
+          <t>Tiny heavily weathered ivory fragment.</t>
         </is>
       </c>
       <c r="AE105" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF105" t="inlineStr">
         <is>
-          <t>Find No.: 44/67-45.1</t>
+          <t>Find No.: 66/64-53.1</t>
         </is>
       </c>
       <c r="AG105" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 59.14; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Dutkiewicz E. 2021: Taf. 57.14; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH105" t="inlineStr">
         <is>
-          <t>!|||! _ !vv! _ !vvv!</t>
+          <t>!vvv!</t>
         </is>
       </c>
       <c r="AI105" t="inlineStr">
         <is>
-          <t>certain</t>
+          <t>uncertain</t>
         </is>
       </c>
       <c r="AJ105" t="inlineStr"/>
       <c r="AK105" t="inlineStr"/>
     </row>
     <row r="106">
       <c r="A106" t="n">
-        <v>591</v>
+        <v>548</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>vhc0111</t>
+          <t>vhc0071</t>
         </is>
       </c>
       <c r="C106" t="inlineStr"/>
       <c r="D106" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
@@ -17365,153 +17573,161 @@
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K106" t="n">
         <v>48.559</v>
       </c>
       <c r="L106" t="n">
         <v>10.194</v>
       </c>
       <c r="M106" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N106" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O106" t="inlineStr">
         <is>
-          <t>DKS</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P106" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R106" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S106" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T106" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U106" t="inlineStr">
         <is>
-          <t>2012</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V106" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W106" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X106" t="inlineStr">
         <is>
-          <t>possible figurine</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="Y106" t="inlineStr"/>
       <c r="Z106" t="n">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="AA106" t="n">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="AB106" t="n">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="AC106" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD106" t="inlineStr">
         <is>
-          <t>The heavily weathered, reshaped ivory fragment with an ornate cone-like protrusion.</t>
+          <t>Small, elongated bone fragment (Dutkiewicz E. 2021: Taf. 59.9).</t>
         </is>
       </c>
       <c r="AE106" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF106" t="inlineStr">
         <is>
-          <t>Find No.: 57/62-56.1</t>
+          <t>Find No.: 39/73-36.2</t>
         </is>
       </c>
       <c r="AG106" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2013; Dutkiewicz E. 2021: Taf. 29.8; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH106" t="inlineStr">
         <is>
-          <t>?</t>
+          <t>!||||!</t>
         </is>
       </c>
       <c r="AI106" t="inlineStr">
         <is>
-          <t>uncertain</t>
-[...3 lines deleted...]
-      <c r="AK106" t="inlineStr"/>
+          <t>very certain</t>
+        </is>
+      </c>
+      <c r="AJ106" t="inlineStr">
+        <is>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AK106" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
+      </c>
     </row>
     <row r="107">
       <c r="A107" t="n">
-        <v>499</v>
+        <v>525</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>vhc0025</t>
+          <t>vhc0173</t>
         </is>
       </c>
       <c r="C107" t="inlineStr"/>
       <c r="D107" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
@@ -17554,123 +17770,131 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R107" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S107" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T107" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U107" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>2007</t>
         </is>
       </c>
       <c r="V107" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W107" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X107" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="Y107" t="inlineStr"/>
       <c r="Z107" t="n">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="AA107" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="AB107" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AC107" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD107" t="inlineStr">
         <is>
-          <t>Tiny fragment of a reworked ivory plate</t>
+          <t>Semi-tubular bone fragment (Dutkiewicz E. 2021: Taf. 59.6).</t>
         </is>
       </c>
       <c r="AE107" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF107" t="inlineStr">
         <is>
-          <t>Find No.: 36/68-78.1</t>
+          <t>Find No.: 38/68-19.1</t>
         </is>
       </c>
       <c r="AG107" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 56.4; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH107" t="inlineStr">
         <is>
-          <t>/XX!</t>
+          <t>!vvvv v!</t>
         </is>
       </c>
       <c r="AI107" t="inlineStr">
         <is>
           <t>very certain</t>
         </is>
       </c>
-      <c r="AJ107" t="inlineStr"/>
-      <c r="AK107" t="inlineStr"/>
+      <c r="AJ107" t="inlineStr">
+        <is>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AK107" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
+      </c>
     </row>
     <row r="108">
       <c r="A108" t="n">
-        <v>503</v>
+        <v>563</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>vhc0171</t>
+          <t>vhc0172</t>
         </is>
       </c>
       <c r="C108" t="inlineStr"/>
       <c r="D108" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
@@ -17728,108 +17952,108 @@
           <t>35810±710</t>
         </is>
       </c>
       <c r="T108" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U108" t="inlineStr">
         <is>
           <t>2008</t>
         </is>
       </c>
       <c r="V108" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W108" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X108" t="inlineStr">
         <is>
-          <t>possible figurine</t>
+          <t>rod/baton</t>
         </is>
       </c>
       <c r="Y108" t="inlineStr"/>
       <c r="Z108" t="n">
         <v>11</v>
       </c>
       <c r="AA108" t="n">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="AB108" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AC108" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD108" t="inlineStr">
         <is>
-          <t>Long ivory fragment with a convex curved, reworked surface.</t>
+          <t>Short, heavily weathered round rod fragment with irregular cut marks all around.</t>
         </is>
       </c>
       <c r="AE108" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF108" t="inlineStr">
         <is>
-          <t>Find No.: 36/74-15.1</t>
+          <t>Find No.: 41/72-16.1-2</t>
         </is>
       </c>
       <c r="AG108" t="inlineStr">
         <is>
-          <t>Conard N. &amp; Zeidi M. 2011; Wolf S. 2015, Taf. 43.2; Dutkiewicz E. 2021: Taf. 28.8; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Wolf S. 2015, Taf. 42.24; Dutkiewicz E. 2021: Taf. 51.13; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH108" t="inlineStr">
         <is>
-          <t>X!</t>
+          <t>≠!</t>
         </is>
       </c>
       <c r="AI108" t="inlineStr">
         <is>
-          <t>very certain</t>
+          <t>uncertain</t>
         </is>
       </c>
       <c r="AJ108" t="inlineStr"/>
       <c r="AK108" t="inlineStr"/>
     </row>
     <row r="109">
       <c r="A109" t="n">
-        <v>500</v>
+        <v>573</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>vhc0026</t>
+          <t>vhc0094</t>
         </is>
       </c>
       <c r="C109" t="inlineStr"/>
       <c r="D109" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
@@ -17872,123 +18096,123 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R109" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S109" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T109" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U109" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>2007</t>
         </is>
       </c>
       <c r="V109" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W109" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X109" t="inlineStr">
         <is>
-          <t>possible figurine</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="Y109" t="inlineStr"/>
       <c r="Z109" t="n">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="AA109" t="n">
-        <v>17</v>
+        <v>5</v>
       </c>
       <c r="AB109" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="AC109" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD109" t="inlineStr">
         <is>
-          <t>Convex ivory fragment with deep lateral incisions.</t>
+          <t>Small, heavily weathered ivory fragment in a triangular shape.</t>
         </is>
       </c>
       <c r="AE109" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF109" t="inlineStr">
         <is>
-          <t>Find No.: 36/69-20.1</t>
+          <t>Find No.: 43/66-62.1</t>
         </is>
       </c>
       <c r="AG109" t="inlineStr">
         <is>
-          <t>Conard N. &amp; Zeidi M. 2011; Wolf S. 2015, Taf. 43.1; Dutkiewicz E. 2021: Taf. 28.6; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Dutkiewicz E. 2021: Taf. 57.4; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH109" t="inlineStr">
         <is>
-          <t>vvvvv! _ vvvvv!</t>
+          <t>!/X/! _ !&lt;&gt;&lt;&gt;&lt;&gt;&lt;!</t>
         </is>
       </c>
       <c r="AI109" t="inlineStr">
         <is>
-          <t>certain</t>
+          <t>uncertain</t>
         </is>
       </c>
       <c r="AJ109" t="inlineStr"/>
       <c r="AK109" t="inlineStr"/>
     </row>
     <row r="110">
       <c r="A110" t="n">
-        <v>504</v>
+        <v>578</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>vhc0028</t>
+          <t>vhc0099</t>
         </is>
       </c>
       <c r="C110" t="inlineStr"/>
       <c r="D110" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
@@ -18001,153 +18225,153 @@
         </is>
       </c>
       <c r="J110" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K110" t="n">
         <v>48.559</v>
       </c>
       <c r="L110" t="n">
         <v>10.194</v>
       </c>
       <c r="M110" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N110" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O110" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>DKS</t>
         </is>
       </c>
       <c r="P110" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R110" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S110" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T110" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U110" t="inlineStr">
         <is>
           <t>2008</t>
         </is>
       </c>
       <c r="V110" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W110" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X110" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="Y110" t="inlineStr"/>
       <c r="Z110" t="n">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="AA110" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="AB110" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AC110" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD110" t="inlineStr">
         <is>
-          <t>Small, heavily weathered ivory fragment.</t>
+          <t>Elongated, flat ivory fragment.</t>
         </is>
       </c>
       <c r="AE110" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF110" t="inlineStr">
         <is>
-          <t>Find No.: 36/74-41.2</t>
+          <t>Find No.: 43/74-62.1</t>
         </is>
       </c>
       <c r="AG110" t="inlineStr">
         <is>
-          <t>Conard N. &amp; Zeidi M. 2011; Wolf S. 2015, Taf. 43.3; Dutkiewicz E. 2021: Taf. 56.5; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Wolf S. 2015, Taf. 42.10; Dutkiewicz E. 2021: Taf. 57.8; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH110" t="inlineStr">
         <is>
-          <t>(!|////|/|//!)</t>
+          <t>!////</t>
         </is>
       </c>
       <c r="AI110" t="inlineStr">
         <is>
-          <t>uncertain</t>
+          <t>certain</t>
         </is>
       </c>
       <c r="AJ110" t="inlineStr"/>
       <c r="AK110" t="inlineStr"/>
     </row>
     <row r="111">
       <c r="A111" t="n">
-        <v>505</v>
+        <v>587</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>vhc0029</t>
+          <t>vhc0175</t>
         </is>
       </c>
       <c r="C111" t="inlineStr"/>
       <c r="D111" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
@@ -18160,153 +18384,153 @@
         </is>
       </c>
       <c r="J111" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K111" t="n">
         <v>48.559</v>
       </c>
       <c r="L111" t="n">
         <v>10.194</v>
       </c>
       <c r="M111" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N111" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O111" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>HU/KS</t>
         </is>
       </c>
       <c r="P111" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R111" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S111" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T111" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U111" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>2005</t>
         </is>
       </c>
       <c r="V111" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W111" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X111" t="inlineStr">
         <is>
           <t>rod/baton</t>
         </is>
       </c>
       <c r="Y111" t="inlineStr"/>
       <c r="Z111" t="n">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="AA111" t="n">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="AB111" t="n">
         <v>3</v>
       </c>
       <c r="AC111" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD111" t="inlineStr">
         <is>
-          <t>Heavily weathered fragment of a decorated round rod.</t>
+          <t>Very thin round rod.</t>
         </is>
       </c>
       <c r="AE111" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF111" t="inlineStr">
         <is>
-          <t>Find No.: 36/74-44.1</t>
+          <t>Find No.: 48/68-24.1</t>
         </is>
       </c>
       <c r="AG111" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 51.10; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Conard N. &amp; Malina M. 2006b; Dutkiewicz E. 2021: Taf. 51.16; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH111" t="inlineStr">
         <is>
-          <t>!| |||| | | ||||! _ v vvv!</t>
+          <t>vvv</t>
         </is>
       </c>
       <c r="AI111" t="inlineStr">
         <is>
-          <t>uncertain</t>
+          <t>very certain</t>
         </is>
       </c>
       <c r="AJ111" t="inlineStr"/>
       <c r="AK111" t="inlineStr"/>
     </row>
     <row r="112">
       <c r="A112" t="n">
-        <v>506</v>
+        <v>549</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>vhc0030</t>
+          <t>vhc0072</t>
         </is>
       </c>
       <c r="C112" t="inlineStr"/>
       <c r="D112" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
@@ -18354,118 +18578,126 @@
           <t>26160±150</t>
         </is>
       </c>
       <c r="R112" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S112" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T112" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U112" t="inlineStr">
         <is>
           <t>2008</t>
         </is>
       </c>
       <c r="V112" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W112" t="inlineStr">
         <is>
-          <t>bird</t>
+          <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X112" t="inlineStr">
         <is>
-          <t>tube/flute</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="Y112" t="inlineStr"/>
       <c r="Z112" t="n">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="AA112" t="n">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="AB112" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="AC112" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD112" t="inlineStr">
         <is>
-          <t>Cropped epiphysis of a radius, approximately the size of a swan or goose.</t>
+          <t>Small, elongated ivory fragment (Dutkiewicz E. 2021: Taf. 56.14).</t>
         </is>
       </c>
       <c r="AE112" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF112" t="inlineStr">
         <is>
-          <t>Find No.: 36/74-8.1</t>
+          <t>Find No.: 39/73-71.1</t>
         </is>
       </c>
       <c r="AG112" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 36.1; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH112" t="inlineStr">
         <is>
-          <t>v v v vv! _ v v v vv!</t>
+          <t>(!XXXXXXX!)</t>
         </is>
       </c>
       <c r="AI112" t="inlineStr">
         <is>
-          <t>very certain</t>
-[...3 lines deleted...]
-      <c r="AK112" t="inlineStr"/>
+          <t>certain</t>
+        </is>
+      </c>
+      <c r="AJ112" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AK112" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
+      </c>
     </row>
     <row r="113">
       <c r="A113" t="n">
-        <v>507</v>
+        <v>553</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>vhc0031</t>
+          <t>vhc0076</t>
         </is>
       </c>
       <c r="C113" t="inlineStr"/>
       <c r="D113" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
@@ -18508,123 +18740,131 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R113" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S113" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T113" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U113" t="inlineStr">
         <is>
-          <t>2009</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V113" t="inlineStr">
         <is>
           <t>bone</t>
         </is>
       </c>
       <c r="W113" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="X113" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>flute</t>
         </is>
       </c>
       <c r="Y113" t="inlineStr"/>
       <c r="Z113" t="n">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="AA113" t="n">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="AB113" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="AC113" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD113" t="inlineStr">
         <is>
-          <t>Semi-tubular bone fragment with markings.</t>
+          <t>Narrow bone fragment in front of two finger holes and parallel notches in between (Dutkiewicz E. 2021: Taf. 34.9).</t>
         </is>
       </c>
       <c r="AE113" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF113" t="inlineStr">
         <is>
-          <t>Find No.: 36/75-127.1</t>
+          <t>Find No.: 40/70-49.1</t>
         </is>
       </c>
       <c r="AG113" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 59.1; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH113" t="inlineStr">
         <is>
-          <t>!vvvvvvv!</t>
+          <t>!||||!</t>
         </is>
       </c>
       <c r="AI113" t="inlineStr">
         <is>
           <t>very certain</t>
         </is>
       </c>
-      <c r="AJ113" t="inlineStr"/>
-      <c r="AK113" t="inlineStr"/>
+      <c r="AJ113" t="inlineStr">
+        <is>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AK113" t="inlineStr">
+        <is>
+          <t>flute</t>
+        </is>
+      </c>
     </row>
     <row r="114">
       <c r="A114" t="n">
-        <v>509</v>
+        <v>559</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>vhc0033</t>
+          <t>vhc0082</t>
         </is>
       </c>
       <c r="C114" t="inlineStr"/>
       <c r="D114" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
@@ -18667,123 +18907,123 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R114" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S114" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T114" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U114" t="inlineStr">
         <is>
-          <t>2009</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V114" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W114" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X114" t="inlineStr">
         <is>
           <t>possible figurine</t>
         </is>
       </c>
       <c r="Y114" t="inlineStr"/>
       <c r="Z114" t="n">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="AA114" t="n">
         <v>6</v>
       </c>
       <c r="AB114" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="AC114" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD114" t="inlineStr">
         <is>
-          <t>Small ivory fragment with notches.</t>
+          <t>Elongated ivory fragment with a heavily weathered surface.</t>
         </is>
       </c>
       <c r="AE114" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF114" t="inlineStr">
         <is>
-          <t>Find No.: 36/76-67.3</t>
+          <t>Find No.: 40/78-14.1</t>
         </is>
       </c>
       <c r="AG114" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 28.9; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Conard N., Malina M. &amp; Verrept T. 2009; Dutkiewicz E. 2021: Taf. 29.3; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH114" t="inlineStr">
         <is>
-          <t>!vv!</t>
+          <t>!vvvvv!</t>
         </is>
       </c>
       <c r="AI114" t="inlineStr">
         <is>
-          <t>uncertain</t>
+          <t>very certain</t>
         </is>
       </c>
       <c r="AJ114" t="inlineStr"/>
       <c r="AK114" t="inlineStr"/>
     </row>
     <row r="115">
       <c r="A115" t="n">
-        <v>520</v>
+        <v>581</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>vhc0044</t>
+          <t>vhc0102</t>
         </is>
       </c>
       <c r="C115" t="inlineStr"/>
       <c r="D115" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
@@ -18826,127 +19066,123 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R115" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S115" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T115" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U115" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>2006</t>
         </is>
       </c>
       <c r="V115" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W115" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X115" t="inlineStr">
         <is>
-          <t>figurine zoomorph</t>
-[...3 lines deleted...]
-        <is>
           <t>undetermined</t>
         </is>
       </c>
+      <c r="Y115" t="inlineStr"/>
       <c r="Z115" t="n">
-        <v>38</v>
+        <v>8</v>
       </c>
       <c r="AA115" t="n">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="AB115" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="AC115" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD115" t="inlineStr">
         <is>
-          <t>A strongly reworked elongated ivory fragment. A distinct curvature as well as a tapering on the other side are noticeable. It could be the lateral fragment of an animal figurine.</t>
+          <t>Small, flat bone fragment.</t>
         </is>
       </c>
       <c r="AE115" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF115" t="inlineStr">
         <is>
-          <t>Find No.: 37/74-84.1</t>
+          <t>Find No.: 44/67-45.1</t>
         </is>
       </c>
       <c r="AG115" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2010; Dutkiewicz E. 2021: Taf. 26.5-6; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Dutkiewicz E. 2021: Taf. 59.14; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH115" t="inlineStr">
         <is>
-          <t>[vv _ v _ v _ vvv _ vv _ vv _ vvv] _ ||l</t>
+          <t>!|||! _ !vv! _ !vvv!</t>
         </is>
       </c>
       <c r="AI115" t="inlineStr">
         <is>
-          <t>uncertain</t>
+          <t>certain</t>
         </is>
       </c>
       <c r="AJ115" t="inlineStr"/>
       <c r="AK115" t="inlineStr"/>
     </row>
     <row r="116">
       <c r="A116" t="n">
-        <v>533</v>
+        <v>591</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>vhc0056</t>
+          <t>vhc0111</t>
         </is>
       </c>
       <c r="C116" t="inlineStr"/>
       <c r="D116" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
@@ -18959,149 +19195,153 @@
         </is>
       </c>
       <c r="J116" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K116" t="n">
         <v>48.559</v>
       </c>
       <c r="L116" t="n">
         <v>10.194</v>
       </c>
       <c r="M116" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N116" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O116" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>DKS</t>
         </is>
       </c>
       <c r="P116" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R116" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S116" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
-      <c r="T116" t="inlineStr"/>
+      <c r="T116" t="inlineStr">
+        <is>
+          <t>PL0001337A</t>
+        </is>
+      </c>
       <c r="U116" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>2012</t>
         </is>
       </c>
       <c r="V116" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W116" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X116" t="inlineStr">
         <is>
-          <t>rod/baton</t>
+          <t>possible figurine</t>
         </is>
       </c>
       <c r="Y116" t="inlineStr"/>
       <c r="Z116" t="n">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="AA116" t="n">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="AB116" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="AC116" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD116" t="inlineStr">
         <is>
-          <t>Short, decorated round rod fragment with an utilitarian notch for segmenting. Only a longer line of the decoration is preserved, running across the entire preserved curvature of the surface. Presumably, it is part of a large diamond shape or a cross, similar to those seen on other round rod fragments.</t>
+          <t>The heavily weathered, reshaped ivory fragment with an ornate cone-like protrusion.</t>
         </is>
       </c>
       <c r="AE116" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF116" t="inlineStr">
         <is>
-          <t>Find No.: 38/75-38.3</t>
+          <t>Find No.: 57/62-56.1</t>
         </is>
       </c>
       <c r="AG116" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 51.12; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Conard N. et al. 2013; Dutkiewicz E. 2021: Taf. 29.8; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH116" t="inlineStr">
         <is>
-          <t>!/!</t>
+          <t>?</t>
         </is>
       </c>
       <c r="AI116" t="inlineStr">
         <is>
           <t>uncertain</t>
         </is>
       </c>
       <c r="AJ116" t="inlineStr"/>
       <c r="AK116" t="inlineStr"/>
     </row>
     <row r="117">
       <c r="A117" t="n">
-        <v>535</v>
+        <v>509</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>vhc0058</t>
+          <t>vhc0033</t>
         </is>
       </c>
       <c r="C117" t="inlineStr"/>
       <c r="D117" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
@@ -19144,123 +19384,131 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R117" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S117" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T117" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U117" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>2009</t>
         </is>
       </c>
       <c r="V117" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W117" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X117" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>possible figurine</t>
         </is>
       </c>
       <c r="Y117" t="inlineStr"/>
       <c r="Z117" t="n">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="AA117" t="n">
         <v>6</v>
       </c>
       <c r="AB117" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="AC117" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD117" t="inlineStr">
         <is>
-          <t>Tiny, heavily weathered ivory fragment.</t>
+          <t>Small ivory fragment with notches (Dutkiewicz E. 2021: Taf. 28.9).</t>
         </is>
       </c>
       <c r="AE117" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF117" t="inlineStr">
         <is>
-          <t>Find No.: 38/76-109.2</t>
+          <t>Find No.: 36/76-67.3</t>
         </is>
       </c>
       <c r="AG117" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 56.10; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH117" t="inlineStr">
         <is>
-          <t>!≠!</t>
+          <t>!vv!</t>
         </is>
       </c>
       <c r="AI117" t="inlineStr">
         <is>
           <t>uncertain</t>
         </is>
       </c>
-      <c r="AJ117" t="inlineStr"/>
-      <c r="AK117" t="inlineStr"/>
+      <c r="AJ117" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AK117" t="inlineStr">
+        <is>
+          <t>figurine (possible)</t>
+        </is>
+      </c>
     </row>
     <row r="118">
       <c r="A118" t="n">
-        <v>636</v>
+        <v>507</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>vhc0155</t>
+          <t>vhc0031</t>
         </is>
       </c>
       <c r="C118" t="inlineStr"/>
       <c r="D118" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
@@ -19273,491 +19521,495 @@
         </is>
       </c>
       <c r="J118" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K118" t="n">
         <v>48.559</v>
       </c>
       <c r="L118" t="n">
         <v>10.194</v>
       </c>
       <c r="M118" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N118" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O118" t="inlineStr">
         <is>
-          <t>V</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P118" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
-          <t>30162±1340</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R118" t="inlineStr">
         <is>
-          <t>H 4054-3210</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S118" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T118" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U118" t="inlineStr">
         <is>
-          <t>1931</t>
+          <t>2009</t>
         </is>
       </c>
       <c r="V118" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W118" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X118" t="inlineStr">
         <is>
-          <t>figurine zoomorph</t>
-[...3 lines deleted...]
-        <is>
           <t>undetermined</t>
         </is>
       </c>
+      <c r="Y118" t="inlineStr"/>
       <c r="Z118" t="n">
-        <v>64</v>
+        <v>35</v>
       </c>
       <c r="AA118" t="n">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="AB118" t="n">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="AC118" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD118" t="inlineStr">
         <is>
-          <t>This prominently adorned figurine was discovered during the 1931 excavations in layer V. The figurine is crafted along the direction of the ivory's growth. The entire surface is extensively reworked and polished. The markings also appear highly polished, suggesting that this figurine was used over an extended period. Primarily, the left half of the body is preserved. The head and tail are missing. At the location where the neck should attach, the surface is completely smoothed and marked. The right front leg is only present at the base, and the right hind leg is preserved as a stump. The left limbs are present up to approximately the knee region. The central lamella is only preserved in the front half of the body. Despite being strongly fragmented, the outlines are clearly discernible. The torso is noticeably elongated and cylindrical. The back line slopes slightly backward, and there is a small depression in the lumbar region. The pelvic region protrudes distinctly. Toward the buttocks, the back line slopes slightly angularly without showing a tail attachment. The belly is slightly sagging. The front legs are very thin and detached from the body. The thigh of the well-preserved hind leg is distinctly separated from the torso, and both hind legs are slender. A slight stepping posture is recognizable. According to Riek (1934), due to the elongated body shape and especially the thin legs, this represents a cervid, more specifically a reindeer (Rangifer tarandus). Hahn (1986) also considers a felid as a possibility. The absence of the neck and head makes it challenging to precisely identify the depicted species.</t>
+          <t>Semi-tubular bone fragment with markings (Dutkiewicz E. 2021: Taf. 59.1).</t>
         </is>
       </c>
       <c r="AE118" t="inlineStr">
         <is>
-          <t>MUT Tübingen</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF118" t="inlineStr">
         <is>
-          <t>Find No.: Vg 2a.2</t>
+          <t>Find No.: 36/75-127.1</t>
         </is>
       </c>
       <c r="AG118" t="inlineStr">
         <is>
-          <t>Riek G. 1934: 285-286; Conard N. et al. 2016; Dutkiewicz E. 2021: Taf. 16a-16b; Hahn J. 1977; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH118" t="inlineStr">
         <is>
-          <t>!vvvvvvvvvvv _ vvvvvvvv! _ vvvvvv!v _ vvvvvvvvvvvvvv _ |||| _ [CCCC] _ [CCCC] _ v!vvvXX\! _ v!vvvvv _ !vvvvv! _ \\\ _ vvv _ vvvv _ ≠ _ /// _ vvv _ \\\\ _ /// _ vvvv _ v! _ ///</t>
+          <t>!vvvvvvv!</t>
         </is>
       </c>
       <c r="AI118" t="inlineStr">
         <is>
-          <t>certain</t>
-[...3 lines deleted...]
-      <c r="AK118" t="inlineStr"/>
+          <t>very certain</t>
+        </is>
+      </c>
+      <c r="AJ118" t="inlineStr">
+        <is>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AK118" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
+      </c>
     </row>
     <row r="119">
       <c r="A119" t="n">
-        <v>442</v>
+        <v>503</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>hfc0021</t>
+          <t>vhc0171</t>
         </is>
       </c>
       <c r="C119" t="inlineStr"/>
       <c r="D119" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>Hohle Fels</t>
+          <t>Vogelherd</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>hfc</t>
+          <t>vhc</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>Schelklingen</t>
+          <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J119" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K119" t="n">
-        <v>48.379117</v>
+        <v>48.559</v>
       </c>
       <c r="L119" t="n">
-        <v>9.754103000000001</v>
+        <v>10.194</v>
       </c>
       <c r="M119" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N119" t="inlineStr">
         <is>
-          <t>wikipedia</t>
+          <t>nespos.org</t>
         </is>
       </c>
       <c r="O119" t="inlineStr">
         <is>
-          <t>Vaa</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P119" t="inlineStr">
         <is>
-          <t>AMS</t>
+          <t>C14</t>
         </is>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
-          <t>31750±260</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R119" t="inlineStr">
         <is>
-          <t>KIA 35464</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S119" t="inlineStr">
         <is>
-          <t>35710+360/-340</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T119" t="inlineStr">
         <is>
-          <t>KIA 16034</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U119" t="inlineStr">
         <is>
-          <t>2016</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V119" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W119" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X119" t="inlineStr">
         <is>
-          <t>personal ornament</t>
+          <t>possible figurine</t>
         </is>
       </c>
       <c r="Y119" t="inlineStr"/>
       <c r="Z119" t="n">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="AA119" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="AB119" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="AC119" t="inlineStr">
         <is>
-          <t>almost complete</t>
+          <t>fragmented</t>
         </is>
       </c>
       <c r="AD119" t="inlineStr">
         <is>
-          <t>Triple-perforated bead (Dutkiewicz E. 2021: Tab. 37.5).</t>
+          <t>Long ivory fragment with a convex curved, reworked surface ( Wolf S. 2015, Taf. 43.2; Dutkiewicz E. 2021: Taf. 28.8).</t>
         </is>
       </c>
       <c r="AE119" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF119" t="inlineStr">
         <is>
-          <t>Find No.: 32-1825</t>
+          <t>Find No.: 36/74-15.1</t>
         </is>
       </c>
       <c r="AG119" t="inlineStr">
         <is>
-          <t>Conard N. &amp; Malina M. 2016; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Conard N. &amp; Zeidi M. 2011; Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH119" t="inlineStr">
         <is>
-          <t>OO</t>
+          <t>X!</t>
         </is>
       </c>
       <c r="AI119" t="inlineStr">
         <is>
           <t>very certain</t>
         </is>
       </c>
       <c r="AJ119" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="AK119" t="inlineStr">
         <is>
-          <t>personal ornament</t>
+          <t>figurine (possible)</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="n">
-        <v>434</v>
+        <v>505</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>hfc0013</t>
+          <t>vhc0029</t>
         </is>
       </c>
       <c r="C120" t="inlineStr"/>
       <c r="D120" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>Hohle Fels</t>
+          <t>Vogelherd</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>hfc</t>
+          <t>vhc</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>Schelklingen</t>
+          <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J120" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K120" t="n">
-        <v>48.379117</v>
+        <v>48.559</v>
       </c>
       <c r="L120" t="n">
-        <v>9.754103000000001</v>
+        <v>10.194</v>
       </c>
       <c r="M120" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N120" t="inlineStr">
         <is>
-          <t>wikipedia</t>
+          <t>nespos.org</t>
         </is>
       </c>
       <c r="O120" t="inlineStr">
         <is>
-          <t>IV</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P120" t="inlineStr">
         <is>
-          <t>AMS</t>
+          <t>C14</t>
         </is>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
-          <t>28750±750</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R120" t="inlineStr">
         <is>
-          <t>OxA-4980</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S120" t="inlineStr">
         <is>
-          <t>33090+260/-250</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T120" t="inlineStr">
         <is>
-          <t>KIA 16036</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U120" t="inlineStr">
         <is>
-          <t>2006</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V120" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W120" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X120" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>rod/baton</t>
         </is>
       </c>
       <c r="Y120" t="inlineStr"/>
       <c r="Z120" t="n">
-        <v>102</v>
+        <v>23</v>
       </c>
       <c r="AA120" t="n">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="AB120" t="n">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="AC120" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD120" t="inlineStr">
         <is>
-          <t>This is a large, elongated ivory fragment. It is a cement fragment with remnants of dentin and is broken on three sides. There are three pattern units on it, arranged in three bands across the outer surface of the tusk, formed by a total of around 215 lines (Wolf S. 2015, Tab. 19.1; Dutkiewicz E. 2021: Tab. 52.7-8).</t>
+          <t>Heavily weathered fragment of a decorated round rod (Dutkiewicz E. 2021: Taf. 51.10).</t>
         </is>
       </c>
       <c r="AE120" t="inlineStr">
         <is>
-          <t>URMU Blaubeuren</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF120" t="inlineStr">
         <is>
-          <t>Find No.: 29-1594</t>
+          <t>Find No.: 36/74-44.1</t>
         </is>
       </c>
       <c r="AG120" t="inlineStr">
         <is>
-          <t>Conard N. &amp; Malina M. 2009; Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH120" t="inlineStr">
         <is>
-          <t>!≠ ≠ ≠!</t>
+          <t>!| |||| | | ||||! _ v vvv!</t>
         </is>
       </c>
       <c r="AI120" t="inlineStr">
         <is>
-          <t>very certain</t>
+          <t>uncertain</t>
         </is>
       </c>
       <c r="AJ120" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="AK120" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>rod</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="n">
-        <v>551</v>
+        <v>506</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>vhc0074</t>
+          <t>vhc0030</t>
         </is>
       </c>
       <c r="C121" t="inlineStr"/>
       <c r="D121" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
@@ -19805,118 +20057,126 @@
           <t>26160±150</t>
         </is>
       </c>
       <c r="R121" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S121" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T121" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U121" t="inlineStr">
         <is>
           <t>2008</t>
         </is>
       </c>
       <c r="V121" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W121" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>bird</t>
         </is>
       </c>
       <c r="X121" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>tube/flute</t>
         </is>
       </c>
       <c r="Y121" t="inlineStr"/>
       <c r="Z121" t="n">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="AA121" t="n">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="AB121" t="n">
         <v>4</v>
       </c>
       <c r="AC121" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD121" t="inlineStr">
         <is>
-          <t>Small, heavily weathered ivory fragment.</t>
+          <t>Cropped epiphysis of a radius, approximately the size of a swan or goose (Dutkiewicz E. 2021: Taf. 36.1).</t>
         </is>
       </c>
       <c r="AE121" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF121" t="inlineStr">
         <is>
-          <t>Find No.: 40/61-24.1</t>
+          <t>Find No.: 36/74-8.1</t>
         </is>
       </c>
       <c r="AG121" t="inlineStr">
         <is>
-          <t>Wolf S. 2015, Taf. 42.22; Dutkiewicz E. 2021: Taf. 56.15; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH121" t="inlineStr">
         <is>
-          <t>(!XXXXX) _ (!XXX) _ v</t>
+          <t>v v v vv! _ v v v vv!</t>
         </is>
       </c>
       <c r="AI121" t="inlineStr">
         <is>
-          <t>certain</t>
-[...3 lines deleted...]
-      <c r="AK121" t="inlineStr"/>
+          <t>very certain</t>
+        </is>
+      </c>
+      <c r="AJ121" t="inlineStr">
+        <is>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AK121" t="inlineStr">
+        <is>
+          <t>flute/tube</t>
+        </is>
+      </c>
     </row>
     <row r="122">
       <c r="A122" t="n">
-        <v>554</v>
+        <v>500</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>vhc0077</t>
+          <t>vhc0026</t>
         </is>
       </c>
       <c r="C122" t="inlineStr"/>
       <c r="D122" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
@@ -19929,153 +20189,161 @@
         </is>
       </c>
       <c r="J122" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K122" t="n">
         <v>48.559</v>
       </c>
       <c r="L122" t="n">
         <v>10.194</v>
       </c>
       <c r="M122" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N122" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O122" t="inlineStr">
         <is>
-          <t>HU/KS</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P122" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R122" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S122" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T122" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U122" t="inlineStr">
         <is>
-          <t>2007</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V122" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W122" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X122" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>possible figurine</t>
         </is>
       </c>
       <c r="Y122" t="inlineStr"/>
       <c r="Z122" t="n">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="AA122" t="n">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="AB122" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="AC122" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD122" t="inlineStr">
         <is>
-          <t>Semi-tubular bone fragment with markings.</t>
+          <t>Convex ivory fragment with deep lateral incisions (Wolf S. 2015, Taf. 43.1; Dutkiewicz E. 2021: Taf. 28.6).</t>
         </is>
       </c>
       <c r="AE122" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF122" t="inlineStr">
         <is>
-          <t>Find No.: 40/70-53.2</t>
+          <t>Find No.: 36/69-20.1</t>
         </is>
       </c>
       <c r="AG122" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 59.10; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Conard N. &amp; Zeidi M. 2011; Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH122" t="inlineStr">
         <is>
-          <t>!v v vv v!</t>
+          <t>vvvvv! _ vvvvv!</t>
         </is>
       </c>
       <c r="AI122" t="inlineStr">
         <is>
-          <t>very certain</t>
-[...3 lines deleted...]
-      <c r="AK122" t="inlineStr"/>
+          <t>certain</t>
+        </is>
+      </c>
+      <c r="AJ122" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AK122" t="inlineStr">
+        <is>
+          <t>figurine (possible)</t>
+        </is>
+      </c>
     </row>
     <row r="123">
       <c r="A123" t="n">
-        <v>579</v>
+        <v>535</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>vhc0100</t>
+          <t>vhc0058</t>
         </is>
       </c>
       <c r="C123" t="inlineStr"/>
       <c r="D123" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
@@ -20123,452 +20391,452 @@
           <t>26160±150</t>
         </is>
       </c>
       <c r="R123" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S123" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T123" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U123" t="inlineStr">
         <is>
           <t>2008</t>
         </is>
       </c>
       <c r="V123" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W123" t="inlineStr">
         <is>
+          <t>Mammuthus primigenius</t>
+        </is>
+      </c>
+      <c r="X123" t="inlineStr">
+        <is>
           <t>undetermined</t>
-        </is>
-[...3 lines deleted...]
-          <t>tube/flute</t>
         </is>
       </c>
       <c r="Y123" t="inlineStr"/>
       <c r="Z123" t="n">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="AA123" t="n">
         <v>6</v>
       </c>
       <c r="AB123" t="n">
         <v>2</v>
       </c>
       <c r="AC123" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD123" t="inlineStr">
         <is>
-          <t>Tiny tubular bone fragment (undetermined species).</t>
+          <t>Tiny, heavily weathered ivory fragment (Dutkiewicz E. 2021: Taf. 56.10).</t>
         </is>
       </c>
       <c r="AE123" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF123" t="inlineStr">
         <is>
-          <t>Find No.: 43/76-13.1</t>
+          <t>Find No.: 38/76-109.2</t>
         </is>
       </c>
       <c r="AG123" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 36.8; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH123" t="inlineStr">
         <is>
-          <t>!vvv!</t>
+          <t>!≠!</t>
         </is>
       </c>
       <c r="AI123" t="inlineStr">
         <is>
-          <t>certain</t>
-[...3 lines deleted...]
-      <c r="AK123" t="inlineStr"/>
+          <t>uncertain</t>
+        </is>
+      </c>
+      <c r="AJ123" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AK123" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
+      </c>
     </row>
     <row r="124">
       <c r="A124" t="n">
-        <v>432</v>
+        <v>533</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>hfc0011</t>
+          <t>vhc0056</t>
         </is>
       </c>
       <c r="C124" t="inlineStr"/>
       <c r="D124" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>Hohle Fels</t>
+          <t>Vogelherd</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>hfc</t>
+          <t>vhc</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>Schelklingen</t>
+          <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J124" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K124" t="n">
-        <v>48.379117</v>
+        <v>48.559</v>
       </c>
       <c r="L124" t="n">
-        <v>9.754103000000001</v>
+        <v>10.194</v>
       </c>
       <c r="M124" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N124" t="inlineStr">
         <is>
-          <t>wikipedia</t>
+          <t>nespos.org</t>
         </is>
       </c>
       <c r="O124" t="inlineStr">
         <is>
-          <t>Vab</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P124" t="inlineStr">
         <is>
-          <t>AMS</t>
+          <t>C14</t>
         </is>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
-          <t>31750±260</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R124" t="inlineStr">
         <is>
-          <t>KIA 35464</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S124" t="inlineStr">
         <is>
-          <t>40000±500</t>
-[...6 lines deleted...]
-      </c>
+          <t>35810±710</t>
+        </is>
+      </c>
+      <c r="T124" t="inlineStr"/>
       <c r="U124" t="inlineStr">
         <is>
-          <t>2014</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V124" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W124" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X124" t="inlineStr">
         <is>
-          <t>personal ornament</t>
+          <t>rod/baton</t>
         </is>
       </c>
       <c r="Y124" t="inlineStr"/>
       <c r="Z124" t="n">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="AA124" t="n">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="AB124" t="n">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="AC124" t="inlineStr">
         <is>
-          <t>complete</t>
+          <t>fragmented</t>
         </is>
       </c>
       <c r="AD124" t="inlineStr">
         <is>
-          <t>Blank for a large bead with markings. The object is cylindrical in shape and has two bulges on one side (Dutkiewicz E. 2021: Tab. 37.12-14).</t>
+          <t>Short, decorated round rod fragment with an utilitarian notch for segmenting. Only a longer line of the decoration is preserved, running across the entire preserved curvature of the surface. Presumably, it is part of a large diamond shape or a cross, similar to those seen on other round rod fragments (Dutkiewicz E. 2021: Taf. 51.12).</t>
         </is>
       </c>
       <c r="AE124" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF124" t="inlineStr">
         <is>
-          <t>Find No.: 28-2091</t>
+          <t>Find No.: 38/75-38.3</t>
         </is>
       </c>
       <c r="AG124" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2014; Dutkiewicz E. 2021; Conard N. 2009; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH124" t="inlineStr">
         <is>
-          <t>|| |||</t>
+          <t>!/!</t>
         </is>
       </c>
       <c r="AI124" t="inlineStr">
         <is>
-          <t>certain</t>
+          <t>uncertain</t>
         </is>
       </c>
       <c r="AJ124" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="AK124" t="inlineStr">
         <is>
-          <t>personal ornament</t>
+          <t>rod</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="n">
-        <v>453</v>
+        <v>636</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>hfc0032</t>
+          <t>vhc0155</t>
         </is>
       </c>
       <c r="C125" t="inlineStr"/>
       <c r="D125" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>Hohle Fels</t>
+          <t>Vogelherd</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>hfc</t>
+          <t>vhc</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>Schelklingen</t>
+          <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J125" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K125" t="n">
-        <v>48.379117</v>
+        <v>48.559</v>
       </c>
       <c r="L125" t="n">
-        <v>9.754103000000001</v>
+        <v>10.194</v>
       </c>
       <c r="M125" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N125" t="inlineStr">
         <is>
-          <t>wikipedia</t>
+          <t>nespos.org</t>
         </is>
       </c>
       <c r="O125" t="inlineStr">
         <is>
-          <t>IIIb</t>
+          <t>V</t>
         </is>
       </c>
       <c r="P125" t="inlineStr">
         <is>
-          <t>AMS</t>
+          <t>C14</t>
         </is>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
-          <t>29780+330/-310</t>
+          <t>30162±1340</t>
         </is>
       </c>
       <c r="R125" t="inlineStr">
         <is>
-          <t>KIA 18878</t>
+          <t>H 4054-3210</t>
         </is>
       </c>
       <c r="S125" t="inlineStr">
         <is>
-          <t>29990+340/-330</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T125" t="inlineStr">
         <is>
-          <t>KIA 3505</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U125" t="inlineStr">
         <is>
-          <t>2002</t>
+          <t>1931</t>
         </is>
       </c>
       <c r="V125" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W125" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X125" t="inlineStr">
         <is>
+          <t>figurine zoomorph</t>
+        </is>
+      </c>
+      <c r="Y125" t="inlineStr">
+        <is>
           <t>undetermined</t>
         </is>
       </c>
-      <c r="Y125" t="inlineStr"/>
       <c r="Z125" t="n">
-        <v>15</v>
+        <v>64</v>
       </c>
       <c r="AA125" t="n">
-        <v>6</v>
+        <v>26</v>
       </c>
       <c r="AB125" t="n">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="AC125" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD125" t="inlineStr">
         <is>
-          <t>Triangularly-shaped ivory fragment (Wolf S. 2015, Taf. 8.5; Dutkiewicz E. 2021: Taf. 53.2).</t>
+          <t>This prominently adorned figurine was discovered during the 1931 excavations in layer V. The figurine is crafted along the direction of the ivory's growth. The entire surface is extensively reworked and polished. The markings also appear highly polished, suggesting that this figurine was used over an extended period. Primarily, the left half of the body is preserved. The head and tail are missing. At the location where the neck should attach, the surface is completely smoothed and marked. The right front leg is only present at the base, and the right hind leg is preserved as a stump. The left limbs are present up to approximately the knee region. The central lamella is only preserved in the front half of the body. Despite being strongly fragmented, the outlines are clearly discernible. The torso is noticeably elongated and cylindrical. The back line slopes slightly backward, and there is a small depression in the lumbar region. The pelvic region protrudes distinctly. Toward the buttocks, the back line slopes slightly angularly without showing a tail attachment. The belly is slightly sagging. The front legs are very thin and detached from the body. The thigh of the well-preserved hind leg is distinctly separated from the torso, and both hind legs are slender. A slight stepping posture is recognizable. According to Riek (1934), due to the elongated body shape and especially the thin legs, this represents a cervid, more specifically a reindeer (Rangifer tarandus). Hahn (1986) also considers a felid as a possibility. The absence of the neck and head makes it challenging to precisely identify the depicted species.</t>
         </is>
       </c>
       <c r="AE125" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>MUT Tübingen</t>
         </is>
       </c>
       <c r="AF125" t="inlineStr">
         <is>
-          <t>Find No.: 77-1815.1</t>
+          <t>Find No.: Vg 2a.2</t>
         </is>
       </c>
       <c r="AG125" t="inlineStr">
         <is>
-          <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Riek G. 1934: 285-286; Conard N. et al. 2016; Dutkiewicz E. 2021: Taf. 16a-16b; Hahn J. 1977; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH125" t="inlineStr">
         <is>
-          <t>!\\\\ \\\\\ _ !\ \\\ /</t>
+          <t>!vvvvvvvvvvv _ vvvvvvvv! _ vvvvvv!v _ vvvvvvvvvvvvvv _ |||| _ [CCCC] _ [CCCC] _ v!vvvXX\! _ v!vvvvv _ !vvvvv! _ \\\ _ vvv _ vvvv _ ≠ _ /// _ vvv _ \\\\ _ /// _ vvvv _ v! _ ///</t>
         </is>
       </c>
       <c r="AI125" t="inlineStr">
         <is>
-          <t>uncertain</t>
-[...11 lines deleted...]
-      </c>
+          <t>certain</t>
+        </is>
+      </c>
+      <c r="AJ125" t="inlineStr"/>
+      <c r="AK125" t="inlineStr"/>
     </row>
     <row r="126">
       <c r="A126" t="n">
-        <v>449</v>
+        <v>442</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>hfc0028</t>
+          <t>hfc0021</t>
         </is>
       </c>
       <c r="C126" t="inlineStr"/>
       <c r="D126" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
           <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
@@ -20581,308 +20849,328 @@
         </is>
       </c>
       <c r="J126" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K126" t="n">
         <v>48.379117</v>
       </c>
       <c r="L126" t="n">
         <v>9.754103000000001</v>
       </c>
       <c r="M126" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N126" t="inlineStr">
         <is>
           <t>wikipedia</t>
         </is>
       </c>
       <c r="O126" t="inlineStr">
         <is>
-          <t>IV</t>
+          <t>Vaa</t>
         </is>
       </c>
       <c r="P126" t="inlineStr">
         <is>
           <t>AMS</t>
         </is>
       </c>
       <c r="Q126" t="inlineStr">
         <is>
-          <t>28750±750</t>
+          <t>31750±260</t>
         </is>
       </c>
       <c r="R126" t="inlineStr">
         <is>
-          <t>OxA-4980</t>
+          <t>KIA 35464</t>
         </is>
       </c>
       <c r="S126" t="inlineStr">
         <is>
-          <t>33090+260/-250</t>
+          <t>35710+360/-340</t>
         </is>
       </c>
       <c r="T126" t="inlineStr">
         <is>
-          <t>KIA 16036</t>
+          <t>KIA 16034</t>
         </is>
       </c>
       <c r="U126" t="inlineStr">
         <is>
-          <t>2001</t>
+          <t>2016</t>
         </is>
       </c>
       <c r="V126" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W126" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X126" t="inlineStr">
         <is>
-          <t>awl</t>
+          <t>personal ornament</t>
         </is>
       </c>
       <c r="Y126" t="inlineStr"/>
       <c r="Z126" t="n">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="AA126" t="n">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="AB126" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="AC126" t="inlineStr">
         <is>
-          <t>fragmented</t>
+          <t>almost complete</t>
         </is>
       </c>
       <c r="AD126" t="inlineStr">
         <is>
-          <t>Base of a bone awl. Upper part object 58-2062.1, see hfc0025 (Dutkiewicz E. 2021: Tab. 46.1).</t>
+          <t>Triple-perforated bead (Dutkiewicz E. 2021: Tab. 37.5).</t>
         </is>
       </c>
       <c r="AE126" t="inlineStr">
         <is>
-          <t>MUT Tübingen</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF126" t="inlineStr">
         <is>
-          <t>Find No.: 68-2803.1</t>
+          <t>Find No.: 32-1825</t>
         </is>
       </c>
       <c r="AG126" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
-[...3 lines deleted...]
-      <c r="AI126" t="inlineStr"/>
+          <t>Conard N. &amp; Malina M. 2016; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+        </is>
+      </c>
+      <c r="AH126" t="inlineStr">
+        <is>
+          <t>OO</t>
+        </is>
+      </c>
+      <c r="AI126" t="inlineStr">
+        <is>
+          <t>very certain</t>
+        </is>
+      </c>
       <c r="AJ126" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="AK126" t="inlineStr">
         <is>
-          <t>awl</t>
+          <t>personal ornament</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="n">
-        <v>557</v>
+        <v>434</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>vhc0080</t>
+          <t>hfc0013</t>
         </is>
       </c>
       <c r="C127" t="inlineStr"/>
       <c r="D127" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>Vogelherd</t>
+          <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>vhc</t>
+          <t>hfc</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>Niederstotzingen-Stetten</t>
+          <t>Schelklingen</t>
         </is>
       </c>
       <c r="J127" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K127" t="n">
-        <v>48.559</v>
+        <v>48.379117</v>
       </c>
       <c r="L127" t="n">
-        <v>10.194</v>
+        <v>9.754103000000001</v>
       </c>
       <c r="M127" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N127" t="inlineStr">
         <is>
-          <t>nespos.org</t>
+          <t>wikipedia</t>
         </is>
       </c>
       <c r="O127" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>IV</t>
         </is>
       </c>
       <c r="P127" t="inlineStr">
         <is>
-          <t>C14</t>
+          <t>AMS</t>
         </is>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>28750±750</t>
         </is>
       </c>
       <c r="R127" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>OxA-4980</t>
         </is>
       </c>
       <c r="S127" t="inlineStr">
         <is>
-          <t>35810±710</t>
-[...2 lines deleted...]
-      <c r="T127" t="inlineStr"/>
+          <t>33090+260/-250</t>
+        </is>
+      </c>
+      <c r="T127" t="inlineStr">
+        <is>
+          <t>KIA 16036</t>
+        </is>
+      </c>
       <c r="U127" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>2006</t>
         </is>
       </c>
       <c r="V127" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W127" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X127" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="Y127" t="inlineStr"/>
       <c r="Z127" t="n">
-        <v>19</v>
+        <v>102</v>
       </c>
       <c r="AA127" t="n">
-        <v>7</v>
+        <v>41</v>
       </c>
       <c r="AB127" t="n">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="AC127" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD127" t="inlineStr">
         <is>
-          <t>Elongated, flat ivory fragment.</t>
+          <t>This is a large, elongated ivory fragment. It is a cement fragment with remnants of dentin and is broken on three sides. There are three pattern units on it, arranged in three bands across the outer surface of the tusk, formed by a total of around 215 lines (Wolf S. 2015, Tab. 19.1; Dutkiewicz E. 2021: Tab. 52.7-8).</t>
         </is>
       </c>
       <c r="AE127" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>URMU Blaubeuren</t>
         </is>
       </c>
       <c r="AF127" t="inlineStr">
         <is>
-          <t>Find No.: 40/73-17.1</t>
+          <t>Find No.: 29-1594</t>
         </is>
       </c>
       <c r="AG127" t="inlineStr">
         <is>
-          <t>Wolf S. 2015, Taf. 42.11; Dutkiewicz E. 2021: Taf. 56.17; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Conard N. &amp; Malina M. 2009; Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH127" t="inlineStr">
         <is>
-          <t>!/ / //</t>
+          <t>!≠ ≠ ≠!</t>
         </is>
       </c>
       <c r="AI127" t="inlineStr">
         <is>
           <t>very certain</t>
         </is>
       </c>
-      <c r="AJ127" t="inlineStr"/>
-      <c r="AK127" t="inlineStr"/>
+      <c r="AJ127" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AK127" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
+      </c>
     </row>
     <row r="128">
       <c r="A128" t="n">
-        <v>477</v>
+        <v>579</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>vhc0004</t>
+          <t>vhc0100</t>
         </is>
       </c>
       <c r="C128" t="inlineStr"/>
       <c r="D128" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
@@ -20925,294 +21213,290 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q128" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R128" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S128" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T128" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U128" t="inlineStr">
         <is>
-          <t>2012</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V128" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W128" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X128" t="inlineStr">
         <is>
-          <t>figurine</t>
-[...6 lines deleted...]
-      </c>
+          <t>tube/flute</t>
+        </is>
+      </c>
+      <c r="Y128" t="inlineStr"/>
       <c r="Z128" t="n">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="AA128" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="AB128" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AC128" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD128" t="inlineStr">
         <is>
-          <t>Reworked ivory fragment, possibly part of a figurine (leg?) with marking.</t>
+          <t>Tiny tubular bone fragment (undetermined species).</t>
         </is>
       </c>
       <c r="AE128" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF128" t="inlineStr">
         <is>
-          <t>Find No.: 31/70-21.1</t>
+          <t>Find No.: 43/76-13.1</t>
         </is>
       </c>
       <c r="AG128" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2015; Dutkiewicz E. 2021: Taf. 28.3; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Dutkiewicz E. 2021: Taf. 36.8; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH128" t="inlineStr">
         <is>
-          <t>!v!</t>
+          <t>!vvv!</t>
         </is>
       </c>
       <c r="AI128" t="inlineStr">
         <is>
-          <t>uncertain</t>
+          <t>certain</t>
         </is>
       </c>
       <c r="AJ128" t="inlineStr"/>
       <c r="AK128" t="inlineStr"/>
     </row>
     <row r="129">
       <c r="A129" t="n">
-        <v>408</v>
+        <v>551</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>gkl0017</t>
+          <t>vhc0074</t>
         </is>
       </c>
       <c r="C129" t="inlineStr"/>
       <c r="D129" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>Geissenklösterle</t>
+          <t>Vogelherd</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>gkl</t>
+          <t>vhc</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>Blaubeuren-Weiler</t>
+          <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J129" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K129" t="n">
-        <v>48.398333</v>
+        <v>48.559</v>
       </c>
       <c r="L129" t="n">
-        <v>9.772221999999999</v>
+        <v>10.194</v>
       </c>
       <c r="M129" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N129" t="inlineStr">
         <is>
-          <t>wikipedia</t>
+          <t>nespos.org</t>
         </is>
       </c>
       <c r="O129" t="inlineStr">
         <is>
-          <t>II</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P129" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q129" t="inlineStr">
         <is>
-          <t>30625±796</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R129" t="inlineStr">
         <is>
-          <t>H 4147-3346</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S129" t="inlineStr">
         <is>
-          <t>33700±825</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T129" t="inlineStr">
         <is>
-          <t>H 4751-4404</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U129" t="inlineStr">
         <is>
-          <t>1973</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V129" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W129" t="inlineStr">
         <is>
+          <t>Mammuthus primigenius</t>
+        </is>
+      </c>
+      <c r="X129" t="inlineStr">
+        <is>
           <t>undetermined</t>
-        </is>
-[...3 lines deleted...]
-          <t>tube/flute</t>
         </is>
       </c>
       <c r="Y129" t="inlineStr"/>
       <c r="Z129" t="n">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="AA129" t="n">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="AB129" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="AC129" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD129" t="inlineStr">
         <is>
-          <t>second part of this objects wrong refitting (see 47-9000.1.2.) (Dutkiewicz E. 2021: Taf. 34.6).</t>
+          <t>Small, heavily weathered ivory fragment (Dutkiewicz E. 2021: Taf. 56.15).</t>
         </is>
       </c>
       <c r="AE129" t="inlineStr">
         <is>
-          <t>URMU Blaubeuren</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF129" t="inlineStr">
         <is>
-          <t>Find No.: 47-9000.1.3</t>
+          <t>Find No.: 40/61-24.1</t>
         </is>
       </c>
       <c r="AG129" t="inlineStr">
         <is>
-          <t>Hahn J. &amp; Münzel S. 1995; Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Wolf S. 2015, Taf. 42.22; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH129" t="inlineStr">
         <is>
-          <t>!v vv vv</t>
+          <t>(!XXXXX) _ (!XXX) _ v</t>
         </is>
       </c>
       <c r="AI129" t="inlineStr">
         <is>
           <t>certain</t>
         </is>
       </c>
       <c r="AJ129" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="AK129" t="inlineStr">
         <is>
-          <t>tube</t>
+          <t>undetermined</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="n">
-        <v>481</v>
+        <v>513</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>vhc0007</t>
+          <t>vhc0037</t>
         </is>
       </c>
       <c r="C130" t="inlineStr"/>
       <c r="D130" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
@@ -21255,441 +21539,465 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q130" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R130" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S130" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T130" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U130" t="inlineStr">
         <is>
-          <t>2012</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V130" t="inlineStr">
         <is>
           <t>bone</t>
         </is>
       </c>
       <c r="W130" t="inlineStr">
         <is>
-          <t>bird</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X130" t="inlineStr">
         <is>
           <t>tube/flute</t>
         </is>
       </c>
       <c r="Y130" t="inlineStr"/>
       <c r="Z130" t="n">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="AA130" t="n">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="AB130" t="n">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="AC130" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD130" t="inlineStr">
         <is>
-          <t>Fragment of a bird bone with markings.</t>
+          <t>A severed epiphysis of a tubular bone (species undetermined) (Dutkiewicz E. 2021: Taf. 36-2).</t>
         </is>
       </c>
       <c r="AE130" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF130" t="inlineStr">
         <is>
-          <t>Find No.: 33/70-48.1</t>
+          <t>Find No.: 37/68-84.1</t>
         </is>
       </c>
       <c r="AG130" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 35.6; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Conard N. et al. 2016; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH130" t="inlineStr">
         <is>
-          <t>!v v vv v v!</t>
+          <t>vv!</t>
         </is>
       </c>
       <c r="AI130" t="inlineStr">
         <is>
           <t>certain</t>
         </is>
       </c>
-      <c r="AJ130" t="inlineStr"/>
-      <c r="AK130" t="inlineStr"/>
+      <c r="AJ130" t="inlineStr">
+        <is>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AK130" t="inlineStr">
+        <is>
+          <t>flute/tube</t>
+        </is>
+      </c>
     </row>
     <row r="131">
       <c r="A131" t="n">
-        <v>484</v>
+        <v>432</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>vhc0010</t>
+          <t>hfc0011</t>
         </is>
       </c>
       <c r="C131" t="inlineStr"/>
       <c r="D131" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>Vogelherd</t>
+          <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>vhc</t>
+          <t>hfc</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>Niederstotzingen-Stetten</t>
+          <t>Schelklingen</t>
         </is>
       </c>
       <c r="J131" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K131" t="n">
-        <v>48.559</v>
+        <v>48.379117</v>
       </c>
       <c r="L131" t="n">
-        <v>10.194</v>
+        <v>9.754103000000001</v>
       </c>
       <c r="M131" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N131" t="inlineStr">
         <is>
-          <t>nespos.org</t>
+          <t>wikipedia</t>
         </is>
       </c>
       <c r="O131" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>Vab</t>
         </is>
       </c>
       <c r="P131" t="inlineStr">
         <is>
-          <t>C14</t>
+          <t>AMS</t>
         </is>
       </c>
       <c r="Q131" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>31750±260</t>
         </is>
       </c>
       <c r="R131" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>KIA 35464</t>
         </is>
       </c>
       <c r="S131" t="inlineStr">
         <is>
-          <t>35810±710</t>
+          <t>40000±500</t>
         </is>
       </c>
       <c r="T131" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
+          <t>OxA-19781</t>
         </is>
       </c>
       <c r="U131" t="inlineStr">
         <is>
-          <t>2012</t>
+          <t>2014</t>
         </is>
       </c>
       <c r="V131" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W131" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X131" t="inlineStr">
         <is>
-          <t>tube/flute</t>
+          <t>personal ornament</t>
         </is>
       </c>
       <c r="Y131" t="inlineStr"/>
       <c r="Z131" t="n">
+        <v>50</v>
+      </c>
+      <c r="AA131" t="n">
+        <v>16</v>
+      </c>
+      <c r="AB131" t="n">
         <v>14</v>
       </c>
-      <c r="AA131" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="AC131" t="inlineStr">
         <is>
-          <t>fragmented</t>
+          <t>complete</t>
         </is>
       </c>
       <c r="AD131" t="inlineStr">
         <is>
-          <t>Small elongated bone fragment with markings.</t>
+          <t>Blank for a large bead with markings. The object is cylindrical in shape and has two bulges on one side (Dutkiewicz E. 2021: Tab. 37.12-14).</t>
         </is>
       </c>
       <c r="AE131" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF131" t="inlineStr">
         <is>
-          <t>Find No.: 33/72-97.1</t>
+          <t>Find No.: 28-2091</t>
         </is>
       </c>
       <c r="AG131" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2015; Dutkiewicz E. 2021: Taf. 35.7; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Conard N. et al. 2014; Dutkiewicz E. 2021; Conard N. 2009; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH131" t="inlineStr">
         <is>
-          <t>!vvvvvvvv!</t>
+          <t>|| |||</t>
         </is>
       </c>
       <c r="AI131" t="inlineStr">
         <is>
-          <t>very certain</t>
-[...3 lines deleted...]
-      <c r="AK131" t="inlineStr"/>
+          <t>certain</t>
+        </is>
+      </c>
+      <c r="AJ131" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AK131" t="inlineStr">
+        <is>
+          <t>personal ornament</t>
+        </is>
+      </c>
     </row>
     <row r="132">
       <c r="A132" t="n">
-        <v>486</v>
+        <v>453</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>vhc0012</t>
+          <t>hfc0032</t>
         </is>
       </c>
       <c r="C132" t="inlineStr"/>
       <c r="D132" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>Vogelherd</t>
+          <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>vhc</t>
+          <t>hfc</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>Niederstotzingen-Stetten</t>
+          <t>Schelklingen</t>
         </is>
       </c>
       <c r="J132" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K132" t="n">
-        <v>48.559</v>
+        <v>48.379117</v>
       </c>
       <c r="L132" t="n">
-        <v>10.194</v>
+        <v>9.754103000000001</v>
       </c>
       <c r="M132" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N132" t="inlineStr">
         <is>
-          <t>nespos.org</t>
+          <t>wikipedia</t>
         </is>
       </c>
       <c r="O132" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>IIIb</t>
         </is>
       </c>
       <c r="P132" t="inlineStr">
         <is>
-          <t>C14</t>
+          <t>AMS</t>
         </is>
       </c>
       <c r="Q132" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>29780+330/-310</t>
         </is>
       </c>
       <c r="R132" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>KIA 18878</t>
         </is>
       </c>
       <c r="S132" t="inlineStr">
         <is>
-          <t>35810±710</t>
+          <t>29990+340/-330</t>
         </is>
       </c>
       <c r="T132" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
+          <t>KIA 3505</t>
         </is>
       </c>
       <c r="U132" t="inlineStr">
         <is>
-          <t>2012</t>
+          <t>2002</t>
         </is>
       </c>
       <c r="V132" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W132" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X132" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="Y132" t="inlineStr"/>
       <c r="Z132" t="n">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="AA132" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="AB132" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AC132" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD132" t="inlineStr">
         <is>
-          <t>Marked ivory fragment.</t>
+          <t>Triangularly-shaped ivory fragment (Wolf S. 2015, Taf. 8.5; Dutkiewicz E. 2021: Taf. 53.2).</t>
         </is>
       </c>
       <c r="AE132" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF132" t="inlineStr">
         <is>
-          <t>Find No.: 34/69-16.1</t>
+          <t>Find No.: 77-1815.1</t>
         </is>
       </c>
       <c r="AG132" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 56.2; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH132" t="inlineStr">
         <is>
-          <t>!///!</t>
+          <t>!\\\\ \\\\\ _ !\ \\\ /</t>
         </is>
       </c>
       <c r="AI132" t="inlineStr">
         <is>
-          <t>certain</t>
-[...3 lines deleted...]
-      <c r="AK132" t="inlineStr"/>
+          <t>uncertain</t>
+        </is>
+      </c>
+      <c r="AJ132" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AK132" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
+      </c>
     </row>
     <row r="133">
       <c r="A133" t="n">
-        <v>488</v>
+        <v>518</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>vhc0014</t>
+          <t>vhc0042</t>
         </is>
       </c>
       <c r="C133" t="inlineStr"/>
       <c r="D133" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
@@ -21732,123 +22040,131 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q133" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R133" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S133" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T133" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U133" t="inlineStr">
         <is>
-          <t>2012</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V133" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W133" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X133" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="Y133" t="inlineStr"/>
       <c r="Z133" t="n">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="AA133" t="n">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="AB133" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="AC133" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD133" t="inlineStr">
         <is>
-          <t>Marked ivory fragment.</t>
+          <t>Fragment of a worked bone with a cross pattern (Dutkiewicz E. 2021: Taf. 59.5).</t>
         </is>
       </c>
       <c r="AE133" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF133" t="inlineStr">
         <is>
-          <t>Find No.: 34/70-55.2</t>
+          <t>Find No.: 37/71-53.1</t>
         </is>
       </c>
       <c r="AG133" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 56.3; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH133" t="inlineStr">
         <is>
-          <t>!||!</t>
+          <t>!XX!</t>
         </is>
       </c>
       <c r="AI133" t="inlineStr">
         <is>
-          <t>certain</t>
-[...3 lines deleted...]
-      <c r="AK133" t="inlineStr"/>
+          <t>uncertain</t>
+        </is>
+      </c>
+      <c r="AJ133" t="inlineStr">
+        <is>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AK133" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
+      </c>
     </row>
     <row r="134">
       <c r="A134" t="n">
-        <v>435</v>
+        <v>449</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>hfc0014</t>
+          <t>hfc0028</t>
         </is>
       </c>
       <c r="C134" t="inlineStr"/>
       <c r="D134" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
           <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
@@ -21891,131 +22207,123 @@
           <t>AMS</t>
         </is>
       </c>
       <c r="Q134" t="inlineStr">
         <is>
           <t>28750±750</t>
         </is>
       </c>
       <c r="R134" t="inlineStr">
         <is>
           <t>OxA-4980</t>
         </is>
       </c>
       <c r="S134" t="inlineStr">
         <is>
           <t>33090+260/-250</t>
         </is>
       </c>
       <c r="T134" t="inlineStr">
         <is>
           <t>KIA 16036</t>
         </is>
       </c>
       <c r="U134" t="inlineStr">
         <is>
-          <t>2007</t>
+          <t>2001</t>
         </is>
       </c>
       <c r="V134" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W134" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X134" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>awl</t>
         </is>
       </c>
       <c r="Y134" t="inlineStr"/>
       <c r="Z134" t="n">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="AA134" t="n">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="AB134" t="n">
         <v>3</v>
       </c>
       <c r="AC134" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD134" t="inlineStr">
         <is>
-          <t>The small, thin ivory plaque bears a tight hatching consisting of 94 lines. It is quite possible that this fragment belongs to piece 29-1594, but it cannot be matched (Wolf S. 2015, Tab. 19.2; Dutkiewicz E. 2021: Tab. 52.4).</t>
+          <t>Base of a bone awl. Upper part object 58-2062.1, see hfc0025 (Dutkiewicz E. 2021: Tab. 46.1).</t>
         </is>
       </c>
       <c r="AE134" t="inlineStr">
         <is>
-          <t>URMU Blaubeuren</t>
+          <t>MUT Tübingen</t>
         </is>
       </c>
       <c r="AF134" t="inlineStr">
         <is>
-          <t>Find No.:  29-1600.1</t>
+          <t>Find No.: 68-2803.1</t>
         </is>
       </c>
       <c r="AG134" t="inlineStr">
         <is>
-          <t>Conard N. &amp; Malina M. 2007; Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
-[...11 lines deleted...]
-      </c>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+        </is>
+      </c>
+      <c r="AH134" t="inlineStr"/>
+      <c r="AI134" t="inlineStr"/>
       <c r="AJ134" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="AK134" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>awl</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="n">
-        <v>489</v>
+        <v>557</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>vhc0015</t>
+          <t>vhc0080</t>
         </is>
       </c>
       <c r="C135" t="inlineStr"/>
       <c r="D135" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
@@ -22051,289 +22359,301 @@
       <c r="O135" t="inlineStr">
         <is>
           <t>HL/KS</t>
         </is>
       </c>
       <c r="P135" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q135" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R135" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S135" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
-      <c r="T135" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T135" t="inlineStr"/>
       <c r="U135" t="inlineStr">
         <is>
-          <t>2012</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V135" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W135" t="inlineStr">
         <is>
+          <t>Mammuthus primigenius</t>
+        </is>
+      </c>
+      <c r="X135" t="inlineStr">
+        <is>
           <t>undetermined</t>
-        </is>
-[...3 lines deleted...]
-          <t>possible figurine</t>
         </is>
       </c>
       <c r="Y135" t="inlineStr"/>
       <c r="Z135" t="n">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="AA135" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="AB135" t="n">
         <v>2</v>
       </c>
       <c r="AC135" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD135" t="inlineStr">
         <is>
-          <t>Small reworked bone fragment with decorations.</t>
+          <t>Elongated, flat ivory fragment (Dutkiewicz E. 2021: Taf. 56.17).</t>
         </is>
       </c>
       <c r="AE135" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF135" t="inlineStr">
         <is>
-          <t>Find No.: 34/71-97.1</t>
+          <t>Find No.: 40/73-17.1</t>
         </is>
       </c>
       <c r="AG135" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2015; Dutkiewicz E. 2021: Taf. 29.11; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Wolf S. 2015, Taf. 42.11; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH135" t="inlineStr">
         <is>
-          <t>!X/! _ !¤¤¤¤¤¤¤!</t>
+          <t>!/ / //</t>
         </is>
       </c>
       <c r="AI135" t="inlineStr">
         <is>
           <t>very certain</t>
         </is>
       </c>
-      <c r="AJ135" t="inlineStr"/>
-      <c r="AK135" t="inlineStr"/>
+      <c r="AJ135" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AK135" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
+      </c>
     </row>
     <row r="136">
       <c r="A136" t="n">
-        <v>492</v>
+        <v>408</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>vhc0018</t>
+          <t>gkl0017</t>
         </is>
       </c>
       <c r="C136" t="inlineStr"/>
       <c r="D136" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>Vogelherd</t>
+          <t>Geissenklösterle</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>vhc</t>
+          <t>gkl</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>Niederstotzingen-Stetten</t>
+          <t>Blaubeuren-Weiler</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K136" t="n">
-        <v>48.559</v>
+        <v>48.398333</v>
       </c>
       <c r="L136" t="n">
-        <v>10.194</v>
+        <v>9.772221999999999</v>
       </c>
       <c r="M136" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N136" t="inlineStr">
         <is>
-          <t>nespos.org</t>
+          <t>wikipedia</t>
         </is>
       </c>
       <c r="O136" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>II</t>
         </is>
       </c>
       <c r="P136" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q136" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>30625±796</t>
         </is>
       </c>
       <c r="R136" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>H 4147-3346</t>
         </is>
       </c>
       <c r="S136" t="inlineStr">
         <is>
-          <t>35810±710</t>
+          <t>33700±825</t>
         </is>
       </c>
       <c r="T136" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
+          <t>H 4751-4404</t>
         </is>
       </c>
       <c r="U136" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>1973</t>
         </is>
       </c>
       <c r="V136" t="inlineStr">
         <is>
-          <t>antler</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W136" t="inlineStr">
         <is>
-          <t>Rangifer tarandus</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X136" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>tube/flute</t>
         </is>
       </c>
       <c r="Y136" t="inlineStr"/>
       <c r="Z136" t="n">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="AA136" t="n">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="AB136" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="AC136" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD136" t="inlineStr">
         <is>
-          <t>Small antler fragment with notches.</t>
+          <t>second part of this objects wrong refitting (see 47-9000.1.2.) (Dutkiewicz E. 2021: Taf. 34.6).</t>
         </is>
       </c>
       <c r="AE136" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>URMU Blaubeuren</t>
         </is>
       </c>
       <c r="AF136" t="inlineStr">
         <is>
-          <t>Find No.: 35/71-12.1</t>
+          <t>Find No.: 47-9000.1.3</t>
         </is>
       </c>
       <c r="AG136" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 58.5; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Hahn J. &amp; Münzel S. 1995; Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH136" t="inlineStr">
         <is>
-          <t>!vvvvv!</t>
+          <t>!v vv vv</t>
         </is>
       </c>
       <c r="AI136" t="inlineStr">
         <is>
           <t>certain</t>
         </is>
       </c>
-      <c r="AJ136" t="inlineStr"/>
-      <c r="AK136" t="inlineStr"/>
+      <c r="AJ136" t="inlineStr">
+        <is>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AK136" t="inlineStr">
+        <is>
+          <t>tube</t>
+        </is>
+      </c>
     </row>
     <row r="137">
       <c r="A137" t="n">
-        <v>493</v>
+        <v>486</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>vhc0019</t>
+          <t>vhc0012</t>
         </is>
       </c>
       <c r="C137" t="inlineStr"/>
       <c r="D137" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
@@ -22376,950 +22696,966 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q137" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R137" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S137" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T137" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U137" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>2012</t>
         </is>
       </c>
       <c r="V137" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W137" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X137" t="inlineStr">
         <is>
-          <t>possible figurine</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="Y137" t="inlineStr"/>
       <c r="Z137" t="n">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="AA137" t="n">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="AB137" t="n">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="AC137" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD137" t="inlineStr">
         <is>
-          <t>Heavily rounded, reworked ivory fragment.</t>
+          <t>Marked ivory fragment (Dutkiewicz E. 2021: Taf. 56.2).</t>
         </is>
       </c>
       <c r="AE137" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF137" t="inlineStr">
         <is>
-          <t>Find No.: 35/71-15.1</t>
+          <t>Find No.: 34/69-16.1</t>
         </is>
       </c>
       <c r="AG137" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 28.5; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH137" t="inlineStr">
         <is>
-          <t>!//! _!vvvv!</t>
+          <t>!///!</t>
         </is>
       </c>
       <c r="AI137" t="inlineStr">
         <is>
-          <t>uncertain</t>
-[...3 lines deleted...]
-      <c r="AK137" t="inlineStr"/>
+          <t>certain</t>
+        </is>
+      </c>
+      <c r="AJ137" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AK137" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
+      </c>
     </row>
     <row r="138">
       <c r="A138" t="n">
-        <v>409</v>
+        <v>488</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>gkl0018</t>
+          <t>vhc0014</t>
         </is>
       </c>
       <c r="C138" t="inlineStr"/>
       <c r="D138" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>Geissenklösterle</t>
+          <t>Vogelherd</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>gkl</t>
+          <t>vhc</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>Blaubeuren-Weiler</t>
+          <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J138" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K138" t="n">
-        <v>48.398333</v>
+        <v>48.559</v>
       </c>
       <c r="L138" t="n">
-        <v>9.772221999999999</v>
+        <v>10.194</v>
       </c>
       <c r="M138" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N138" t="inlineStr">
         <is>
-          <t>wikipedia</t>
+          <t>nespos.org</t>
         </is>
       </c>
       <c r="O138" t="inlineStr">
         <is>
-          <t>II</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P138" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q138" t="inlineStr">
         <is>
-          <t>30625±796</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R138" t="inlineStr">
         <is>
-          <t>H 4147-3346</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S138" t="inlineStr">
         <is>
-          <t>33700±825</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T138" t="inlineStr">
         <is>
-          <t>H 4751-4404</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U138" t="inlineStr">
         <is>
-          <t>1973</t>
+          <t>2012</t>
         </is>
       </c>
       <c r="V138" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W138" t="inlineStr">
         <is>
+          <t>Mammuthus primigenius</t>
+        </is>
+      </c>
+      <c r="X138" t="inlineStr">
+        <is>
           <t>undetermined</t>
-        </is>
-[...3 lines deleted...]
-          <t>tube/flute</t>
         </is>
       </c>
       <c r="Y138" t="inlineStr"/>
       <c r="Z138" t="n">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="AA138" t="n">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="AB138" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="AC138" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD138" t="inlineStr">
         <is>
-          <t>Fragment of a tubular bone (Dutkiewicz E. 2021: Taf. 35.5).</t>
+          <t>Marked ivory fragment (Dutkiewicz E. 2021: Taf. 56.3).</t>
         </is>
       </c>
       <c r="AE138" t="inlineStr">
         <is>
-          <t>URMU Blaubeuren</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF138" t="inlineStr">
         <is>
-          <t>Find No.: 47-9000.2</t>
+          <t>Find No.: 34/70-55.2</t>
         </is>
       </c>
       <c r="AG138" t="inlineStr">
         <is>
-          <t>Hahn J. &amp; Münzel S. 1995; Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH138" t="inlineStr">
         <is>
-          <t>!v v v vv vv! _ !vv v v!</t>
+          <t>!||!</t>
         </is>
       </c>
       <c r="AI138" t="inlineStr">
         <is>
           <t>certain</t>
         </is>
       </c>
       <c r="AJ138" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="AK138" t="inlineStr">
         <is>
-          <t>tube</t>
+          <t>undetermined</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="n">
-        <v>495</v>
+        <v>435</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>vhc0021</t>
+          <t>hfc0014</t>
         </is>
       </c>
       <c r="C139" t="inlineStr"/>
       <c r="D139" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>Vogelherd</t>
+          <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>vhc</t>
+          <t>hfc</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>Niederstotzingen-Stetten</t>
+          <t>Schelklingen</t>
         </is>
       </c>
       <c r="J139" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K139" t="n">
-        <v>48.559</v>
+        <v>48.379117</v>
       </c>
       <c r="L139" t="n">
-        <v>10.194</v>
+        <v>9.754103000000001</v>
       </c>
       <c r="M139" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N139" t="inlineStr">
         <is>
-          <t>nespos.org</t>
+          <t>wikipedia</t>
         </is>
       </c>
       <c r="O139" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>IV</t>
         </is>
       </c>
       <c r="P139" t="inlineStr">
         <is>
-          <t>C14</t>
+          <t>AMS</t>
         </is>
       </c>
       <c r="Q139" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>28750±750</t>
         </is>
       </c>
       <c r="R139" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>OxA-4980</t>
         </is>
       </c>
       <c r="S139" t="inlineStr">
         <is>
-          <t>35810±710</t>
+          <t>33090+260/-250</t>
         </is>
       </c>
       <c r="T139" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
+          <t>KIA 16036</t>
         </is>
       </c>
       <c r="U139" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>2007</t>
         </is>
       </c>
       <c r="V139" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W139" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X139" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="Y139" t="inlineStr"/>
       <c r="Z139" t="n">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="AA139" t="n">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="AB139" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AC139" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD139" t="inlineStr">
         <is>
-          <t>Tube-like bone fragment with markings.</t>
+          <t>The small, thin ivory plaque bears a tight hatching consisting of 94 lines. It is quite possible that this fragment belongs to piece 29-1594, but it cannot be matched (Wolf S. 2015, Tab. 19.2; Dutkiewicz E. 2021: Tab. 52.4).</t>
         </is>
       </c>
       <c r="AE139" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>URMU Blaubeuren</t>
         </is>
       </c>
       <c r="AF139" t="inlineStr">
         <is>
-          <t>Find No.: 35/75-119.1</t>
+          <t>Find No.:  29-1600.1</t>
         </is>
       </c>
       <c r="AG139" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 58.7; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Conard N. &amp; Malina M. 2007; Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH139" t="inlineStr">
         <is>
-          <t>!vvv!</t>
+          <t>!≠!</t>
         </is>
       </c>
       <c r="AI139" t="inlineStr">
         <is>
-          <t>very certain</t>
-[...3 lines deleted...]
-      <c r="AK139" t="inlineStr"/>
+          <t>certain</t>
+        </is>
+      </c>
+      <c r="AJ139" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AK139" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
+      </c>
     </row>
     <row r="140">
       <c r="A140" t="n">
-        <v>427</v>
+        <v>492</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>hfc0006</t>
+          <t>vhc0018</t>
         </is>
       </c>
       <c r="C140" t="inlineStr"/>
       <c r="D140" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>Hohle Fels</t>
+          <t>Vogelherd</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>hfc</t>
+          <t>vhc</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>Schelklingen</t>
+          <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J140" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K140" t="n">
-        <v>48.379117</v>
+        <v>48.559</v>
       </c>
       <c r="L140" t="n">
-        <v>9.754103000000001</v>
+        <v>10.194</v>
       </c>
       <c r="M140" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N140" t="inlineStr">
         <is>
-          <t>wikipedia</t>
+          <t>nespos.org</t>
         </is>
       </c>
       <c r="O140" t="inlineStr">
         <is>
-          <t>IIda</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P140" t="inlineStr">
         <is>
-          <t>AMS</t>
+          <t>C14</t>
         </is>
       </c>
       <c r="Q140" t="inlineStr">
         <is>
-          <t>29560+240/-230</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R140" t="inlineStr">
         <is>
-          <t>KIA 8964</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S140" t="inlineStr">
         <is>
-          <t>30010±220</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T140" t="inlineStr">
         <is>
-          <t>KIA 8965</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U140" t="inlineStr">
         <is>
-          <t>2010</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V140" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>antler</t>
         </is>
       </c>
       <c r="W140" t="inlineStr">
         <is>
-          <t>Capra ibex</t>
+          <t>Rangifer tarandus</t>
         </is>
       </c>
       <c r="X140" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="Y140" t="inlineStr"/>
       <c r="Z140" t="n">
-        <v>128</v>
+        <v>14</v>
       </c>
       <c r="AA140" t="n">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="AB140" t="n">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="AC140" t="inlineStr">
         <is>
-          <t>almost complete</t>
+          <t>fragmented</t>
         </is>
       </c>
       <c r="AD140" t="inlineStr">
         <is>
-          <t>Split metatarsal bone of an ibex (Capra ibex) with traces of red ochre and markings (Dutkiewicz E. 2021: Tab. 54.5-8; Conard N. et al. 2003: 331-371).</t>
+          <t>Small antler fragment with notches (Dutkiewicz E. 2021: Taf. 58.5).</t>
         </is>
       </c>
       <c r="AE140" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF140" t="inlineStr">
         <is>
-          <t>Find No.: 26-459</t>
+          <t>Find No.: 35/71-12.1</t>
         </is>
       </c>
       <c r="AG140" t="inlineStr">
         <is>
-          <t>Conard N. &amp; Malina M. 2010; Dutkiewicz E. 2021; Conard N. et al. 2003; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH140" t="inlineStr">
         <is>
-          <t>||| X V\\ / \\/ \\ ≠ _ °°°°°°°</t>
+          <t>!vvvvv!</t>
         </is>
       </c>
       <c r="AI140" t="inlineStr">
         <is>
           <t>certain</t>
         </is>
       </c>
       <c r="AJ140" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>antler</t>
         </is>
       </c>
       <c r="AK140" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="n">
-        <v>430</v>
+        <v>409</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>hfc0009</t>
+          <t>gkl0018</t>
         </is>
       </c>
       <c r="C141" t="inlineStr"/>
       <c r="D141" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>Hohle Fels</t>
+          <t>Geissenklösterle</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>hfc</t>
+          <t>gkl</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>Schelklingen</t>
+          <t>Blaubeuren-Weiler</t>
         </is>
       </c>
       <c r="J141" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K141" t="n">
-        <v>48.379117</v>
+        <v>48.398333</v>
       </c>
       <c r="L141" t="n">
-        <v>9.754103000000001</v>
+        <v>9.772221999999999</v>
       </c>
       <c r="M141" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N141" t="inlineStr">
         <is>
           <t>wikipedia</t>
         </is>
       </c>
       <c r="O141" t="inlineStr">
         <is>
-          <t>Vaa</t>
+          <t>II</t>
         </is>
       </c>
       <c r="P141" t="inlineStr">
         <is>
-          <t>AMS</t>
+          <t>C14</t>
         </is>
       </c>
       <c r="Q141" t="inlineStr">
         <is>
-          <t>31750±260</t>
+          <t>30625±796</t>
         </is>
       </c>
       <c r="R141" t="inlineStr">
         <is>
-          <t>KIA 35464</t>
+          <t>H 4147-3346</t>
         </is>
       </c>
       <c r="S141" t="inlineStr">
         <is>
-          <t>35710+360/-340</t>
+          <t>33700±825</t>
         </is>
       </c>
       <c r="T141" t="inlineStr">
         <is>
-          <t>KIA 16034 Va</t>
+          <t>H 4751-4404</t>
         </is>
       </c>
       <c r="U141" t="inlineStr">
         <is>
-          <t>2014</t>
+          <t>1973</t>
         </is>
       </c>
       <c r="V141" t="inlineStr">
         <is>
           <t>bone</t>
         </is>
       </c>
       <c r="W141" t="inlineStr">
         <is>
-          <t>Capra ibex</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X141" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>tube/flute</t>
         </is>
       </c>
       <c r="Y141" t="inlineStr"/>
       <c r="Z141" t="n">
-        <v>87</v>
+        <v>30</v>
       </c>
       <c r="AA141" t="n">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="AB141" t="n">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="AC141" t="inlineStr">
         <is>
-          <t>almost complete</t>
+          <t>fragmented</t>
         </is>
       </c>
       <c r="AD141" t="inlineStr">
         <is>
-          <t>This is a split metatarsal bone of an ibex (Capra ibex) with markings (Dutkiewicz E. 2021: Tab. 54.1-4).</t>
+          <t>Fragment of a tubular bone (Dutkiewicz E. 2021: Taf. 35.5).</t>
         </is>
       </c>
       <c r="AE141" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>URMU Blaubeuren</t>
         </is>
       </c>
       <c r="AF141" t="inlineStr">
         <is>
-          <t>Find No.: 28-1796</t>
+          <t>Find No.: 47-9000.2</t>
         </is>
       </c>
       <c r="AG141" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2014; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2008; Conard N. &amp; Bolus M. 2003</t>
+          <t>Hahn J. &amp; Münzel S. 1995; Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH141" t="inlineStr">
         <is>
-          <t>l llXl ll| |  XX| |  ≠≠≠ ≠≠ llll _ | | | | | | | | | | l _ (–ll) ll ll ll ll</t>
+          <t>!v v v vv vv! _ !vv v v!</t>
         </is>
       </c>
       <c r="AI141" t="inlineStr">
         <is>
           <t>certain</t>
         </is>
       </c>
       <c r="AJ141" t="inlineStr">
         <is>
           <t>bone</t>
         </is>
       </c>
       <c r="AK141" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>tube</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="n">
-        <v>433</v>
+        <v>537</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>hfc0012</t>
+          <t>vhc0060</t>
         </is>
       </c>
       <c r="C142" t="inlineStr"/>
       <c r="D142" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>Hohle Fels</t>
+          <t>Vogelherd</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>hfc</t>
+          <t>vhc</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>Schelklingen</t>
+          <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J142" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K142" t="n">
-        <v>48.379117</v>
+        <v>48.559</v>
       </c>
       <c r="L142" t="n">
-        <v>9.754103000000001</v>
+        <v>10.194</v>
       </c>
       <c r="M142" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N142" t="inlineStr">
         <is>
-          <t>wikipedia</t>
+          <t>nespos.org</t>
         </is>
       </c>
       <c r="O142" t="inlineStr">
         <is>
-          <t>Vab</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P142" t="inlineStr">
         <is>
-          <t>AMS</t>
+          <t>C14</t>
         </is>
       </c>
       <c r="Q142" t="inlineStr">
         <is>
-          <t>31750±260</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R142" t="inlineStr">
         <is>
-          <t>KIA 35464</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S142" t="inlineStr">
         <is>
-          <t>40000±500</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T142" t="inlineStr">
         <is>
-          <t>OxA-19781</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U142" t="inlineStr">
         <is>
-          <t>2014</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V142" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W142" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X142" t="inlineStr">
         <is>
-          <t>personal ornament</t>
+          <t>possible figurine</t>
         </is>
       </c>
       <c r="Y142" t="inlineStr"/>
       <c r="Z142" t="n">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="AA142" t="n">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="AB142" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="AC142" t="inlineStr">
         <is>
-          <t>complete</t>
+          <t>fragmented</t>
         </is>
       </c>
       <c r="AD142" t="inlineStr">
         <is>
-          <t>Triple-perforated bead (Dutkiewicz E. 2021: Tab. 37.3).</t>
+          <t>Flat, heavily reworked ivory fragment was filled with markings over the entire surface (Wolf S. 2015, Taf. 42.2; Dutkiewicz E. 2021: Taf. 29.1).</t>
         </is>
       </c>
       <c r="AE142" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF142" t="inlineStr">
         <is>
-          <t>Find No.: 28-2279</t>
+          <t>Find No.: 38/78-53</t>
         </is>
       </c>
       <c r="AG142" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2014; Dutkiewicz E. 2021; Conard N. 2009; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH142" t="inlineStr">
         <is>
-          <t>OO</t>
+          <t>////////// _ l|ll!</t>
         </is>
       </c>
       <c r="AI142" t="inlineStr">
         <is>
-          <t>very certain</t>
+          <t>uncertain</t>
         </is>
       </c>
       <c r="AJ142" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="AK142" t="inlineStr">
         <is>
-          <t>personal ornament</t>
+          <t>figurine (possible)</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="n">
-        <v>496</v>
+        <v>495</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>vhc0022</t>
+          <t>vhc0021</t>
         </is>
       </c>
       <c r="C143" t="inlineStr"/>
       <c r="D143" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
@@ -23362,127 +23698,131 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q143" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R143" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S143" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T143" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U143" t="inlineStr">
         <is>
-          <t>2009</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V143" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W143" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X143" t="inlineStr">
         <is>
-          <t>figurine zoomorph</t>
-[...3 lines deleted...]
-        <is>
           <t>undetermined</t>
         </is>
       </c>
+      <c r="Y143" t="inlineStr"/>
       <c r="Z143" t="n">
-        <v>41</v>
+        <v>13</v>
       </c>
       <c r="AA143" t="n">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="AB143" t="n">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="AC143" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD143" t="inlineStr">
         <is>
-          <t>This fragment of an animal figurine is oriented along the longitudinal axis of the tusk. The lower half of the torso is clearly visible, and the leg attachments and abdominal line unmistakably identify it as an animal representation. The figure is notably slender, and its longitudinal axis suggests a dynamic, in-motion appearance. The leg attachments are well-defined, and the robust legs would most likely indicate a mammoth (Mammuthus primigenius) depiction. Although the slim form is unusual, it finds a good comparison in the complete mammoth figurine found in 2006. It is noteworthy that the surface is not smoothed, and traces of workmanship are clearly visible in many areas. It's possible that this figurine was not completed.</t>
+          <t>Tube-like bone fragment with markings (Dutkiewicz E. 2021: Taf. 58.7).</t>
         </is>
       </c>
       <c r="AE143" t="inlineStr">
         <is>
-          <t>MUT Tübingen</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF143" t="inlineStr">
         <is>
-          <t>Find No.: 35/75-120</t>
+          <t>Find No.: 35/75-119.1</t>
         </is>
       </c>
       <c r="AG143" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2010; Dutkiewicz E. 2021: Taf. 26.1.-2; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH143" t="inlineStr">
         <is>
-          <t>[°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°] _ v</t>
+          <t>!vvv!</t>
         </is>
       </c>
       <c r="AI143" t="inlineStr">
         <is>
-          <t>uncertain</t>
-[...3 lines deleted...]
-      <c r="AK143" t="inlineStr"/>
+          <t>very certain</t>
+        </is>
+      </c>
+      <c r="AJ143" t="inlineStr">
+        <is>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AK143" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
+      </c>
     </row>
     <row r="144">
       <c r="A144" t="n">
-        <v>438</v>
+        <v>427</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>hfc0017</t>
+          <t>hfc0006</t>
         </is>
       </c>
       <c r="C144" t="inlineStr"/>
       <c r="D144" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
           <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
@@ -23495,161 +23835,161 @@
         </is>
       </c>
       <c r="J144" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K144" t="n">
         <v>48.379117</v>
       </c>
       <c r="L144" t="n">
         <v>9.754103000000001</v>
       </c>
       <c r="M144" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N144" t="inlineStr">
         <is>
           <t>wikipedia</t>
         </is>
       </c>
       <c r="O144" t="inlineStr">
         <is>
-          <t>Va</t>
+          <t>IIda</t>
         </is>
       </c>
       <c r="P144" t="inlineStr">
         <is>
           <t>AMS</t>
         </is>
       </c>
       <c r="Q144" t="inlineStr">
         <is>
-          <t>31750±260</t>
+          <t>29560+240/-230</t>
         </is>
       </c>
       <c r="R144" t="inlineStr">
         <is>
-          <t>KIA 35464</t>
+          <t>KIA 8964</t>
         </is>
       </c>
       <c r="S144" t="inlineStr">
         <is>
-          <t>35710+360/-340</t>
+          <t>30010±220</t>
         </is>
       </c>
       <c r="T144" t="inlineStr">
         <is>
-          <t>KIA 16034</t>
+          <t>KIA 8965</t>
         </is>
       </c>
       <c r="U144" t="inlineStr">
         <is>
-          <t>2015</t>
+          <t>2010</t>
         </is>
       </c>
       <c r="V144" t="inlineStr">
         <is>
-          <t>antler</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W144" t="inlineStr">
         <is>
-          <t>Rangifer tarandus</t>
+          <t>Capra ibex</t>
         </is>
       </c>
       <c r="X144" t="inlineStr">
         <is>
-          <t>spatula/lissoir</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="Y144" t="inlineStr"/>
       <c r="Z144" t="n">
-        <v>98</v>
+        <v>128</v>
       </c>
       <c r="AA144" t="n">
         <v>27</v>
       </c>
       <c r="AB144" t="n">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="AC144" t="inlineStr">
         <is>
-          <t>fragmented</t>
+          <t>almost complete</t>
         </is>
       </c>
       <c r="AD144" t="inlineStr">
         <is>
-          <t>This unusual object is a shaft part of a larger reindeer antler (Rangifer tarandus), which is diagonally halved along the longitudinal axis, resulting in a rounded, flat end. The smooth surface clearly shows compact and spongy bone structures. A hatching is applied in a surface-filling manner on this area. This pattern consists of a total of 73 lines, some of which extend across the entire width of the object, while others reach only to the spongy center (Dutkiewicz E. 2021: Tab. 41.2).</t>
+          <t>Split metatarsal bone of an ibex (Capra ibex) with traces of red ochre and markings (Dutkiewicz E. 2021: Tab. 54.5-8; Conard N. et al. 2003: 331-371).</t>
         </is>
       </c>
       <c r="AE144" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF144" t="inlineStr">
         <is>
-          <t>Find No.: 31-1693</t>
+          <t>Find No.: 26-459</t>
         </is>
       </c>
       <c r="AG144" t="inlineStr">
         <is>
-          <t>Conard N. &amp; Malina M. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Conard N. &amp; Malina M. 2010; Dutkiewicz E. 2021; Conard N. et al. 2003; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH144" t="inlineStr">
         <is>
-          <t>≠!</t>
+          <t>||| X V\\ / \\/ \\ ≠ _ °°°°°°°</t>
         </is>
       </c>
       <c r="AI144" t="inlineStr">
         <is>
           <t>certain</t>
         </is>
       </c>
       <c r="AJ144" t="inlineStr">
         <is>
-          <t>antler</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="AK144" t="inlineStr">
         <is>
-          <t>smoother</t>
+          <t>undetermined</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="n">
-        <v>444</v>
+        <v>430</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>hfc0023</t>
+          <t>hfc0009</t>
         </is>
       </c>
       <c r="C145" t="inlineStr"/>
       <c r="D145" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
           <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
@@ -23662,491 +24002,499 @@
         </is>
       </c>
       <c r="J145" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K145" t="n">
         <v>48.379117</v>
       </c>
       <c r="L145" t="n">
         <v>9.754103000000001</v>
       </c>
       <c r="M145" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N145" t="inlineStr">
         <is>
           <t>wikipedia</t>
         </is>
       </c>
       <c r="O145" t="inlineStr">
         <is>
-          <t>IId</t>
+          <t>Vaa</t>
         </is>
       </c>
       <c r="P145" t="inlineStr">
         <is>
           <t>AMS</t>
         </is>
       </c>
       <c r="Q145" t="inlineStr">
         <is>
-          <t>29560+240/-230</t>
+          <t>31750±260</t>
         </is>
       </c>
       <c r="R145" t="inlineStr">
         <is>
-          <t>KIA 8964</t>
+          <t>KIA 35464</t>
         </is>
       </c>
       <c r="S145" t="inlineStr">
         <is>
-          <t>30010±220</t>
+          <t>35710+360/-340</t>
         </is>
       </c>
       <c r="T145" t="inlineStr">
         <is>
-          <t>KIA 8965</t>
+          <t>KIA 16034 Va</t>
         </is>
       </c>
       <c r="U145" t="inlineStr">
         <is>
-          <t>2003</t>
+          <t>2014</t>
         </is>
       </c>
       <c r="V145" t="inlineStr">
         <is>
           <t>bone</t>
         </is>
       </c>
       <c r="W145" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>Capra ibex</t>
         </is>
       </c>
       <c r="X145" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="Y145" t="inlineStr"/>
       <c r="Z145" t="n">
-        <v>29</v>
+        <v>87</v>
       </c>
       <c r="AA145" t="n">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="AB145" t="n">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="AC145" t="inlineStr">
         <is>
-          <t>fragmented</t>
+          <t>almost complete</t>
         </is>
       </c>
       <c r="AD145" t="inlineStr">
         <is>
-          <t>Thick, nearly cylindrical bone fragment with a broad hatching (Dutkiewicz E. 2021: Taf. 54.12).</t>
+          <t>This is a split metatarsal bone of an ibex (Capra ibex) with markings (Dutkiewicz E. 2021: Tab. 54.1-4).</t>
         </is>
       </c>
       <c r="AE145" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF145" t="inlineStr">
         <is>
-          <t>Find No.: 56-3762.1</t>
+          <t>Find No.: 28-1796</t>
         </is>
       </c>
       <c r="AG145" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2003; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Conard N. et al. 2014; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2008; Conard N. &amp; Bolus M. 2003</t>
         </is>
       </c>
       <c r="AH145" t="inlineStr">
         <is>
-          <t>!≠!</t>
+          <t>l llXl ll| |  XX| |  ≠≠≠ ≠≠ llll _ | | | | | | | | | | l _ (–ll) ll ll ll ll</t>
         </is>
       </c>
       <c r="AI145" t="inlineStr">
         <is>
           <t>certain</t>
         </is>
       </c>
       <c r="AJ145" t="inlineStr">
         <is>
           <t>bone</t>
         </is>
       </c>
       <c r="AK145" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="n">
-        <v>497</v>
+        <v>433</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>vhc0023</t>
+          <t>hfc0012</t>
         </is>
       </c>
       <c r="C146" t="inlineStr"/>
       <c r="D146" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>Vogelherd</t>
+          <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>vhc</t>
+          <t>hfc</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>Niederstotzingen-Stetten</t>
+          <t>Schelklingen</t>
         </is>
       </c>
       <c r="J146" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K146" t="n">
-        <v>48.559</v>
+        <v>48.379117</v>
       </c>
       <c r="L146" t="n">
-        <v>10.194</v>
+        <v>9.754103000000001</v>
       </c>
       <c r="M146" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N146" t="inlineStr">
         <is>
-          <t>nespos.org</t>
+          <t>wikipedia</t>
         </is>
       </c>
       <c r="O146" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>Vab</t>
         </is>
       </c>
       <c r="P146" t="inlineStr">
         <is>
-          <t>C14</t>
+          <t>AMS</t>
         </is>
       </c>
       <c r="Q146" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>31750±260</t>
         </is>
       </c>
       <c r="R146" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>KIA 35464</t>
         </is>
       </c>
       <c r="S146" t="inlineStr">
         <is>
-          <t>35810±710</t>
+          <t>40000±500</t>
         </is>
       </c>
       <c r="T146" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
+          <t>OxA-19781</t>
         </is>
       </c>
       <c r="U146" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>2014</t>
         </is>
       </c>
       <c r="V146" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W146" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X146" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>personal ornament</t>
         </is>
       </c>
       <c r="Y146" t="inlineStr"/>
       <c r="Z146" t="n">
         <v>23</v>
       </c>
       <c r="AA146" t="n">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="AB146" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="AC146" t="inlineStr">
         <is>
-          <t>fragmented</t>
+          <t>complete</t>
         </is>
       </c>
       <c r="AD146" t="inlineStr">
         <is>
-          <t>This is a bone fragment that has been intentionally reshaped, featuring lateral notches on its sides.</t>
+          <t>Triple-perforated bead (Dutkiewicz E. 2021: Tab. 37.3).</t>
         </is>
       </c>
       <c r="AE146" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF146" t="inlineStr">
         <is>
-          <t>Find No.: 36/67-42.2</t>
+          <t>Find No.: 28-2279</t>
         </is>
       </c>
       <c r="AG146" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 58.8; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Conard N. et al. 2014; Dutkiewicz E. 2021; Conard N. 2009; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH146" t="inlineStr">
         <is>
-          <t>vv v! _v!</t>
+          <t>OO</t>
         </is>
       </c>
       <c r="AI146" t="inlineStr">
         <is>
-          <t>uncertain</t>
-[...3 lines deleted...]
-      <c r="AK146" t="inlineStr"/>
+          <t>very certain</t>
+        </is>
+      </c>
+      <c r="AJ146" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AK146" t="inlineStr">
+        <is>
+          <t>personal ornament</t>
+        </is>
+      </c>
     </row>
     <row r="147">
       <c r="A147" t="n">
-        <v>439</v>
+        <v>476</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>hfc0018</t>
+          <t>vhc0003</t>
         </is>
       </c>
       <c r="C147" t="inlineStr"/>
       <c r="D147" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>Hohle Fels</t>
+          <t>Vogelherd</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>hfc</t>
+          <t>vhc</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t>Schelklingen</t>
+          <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J147" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K147" t="n">
-        <v>48.379117</v>
+        <v>48.559</v>
       </c>
       <c r="L147" t="n">
-        <v>9.754103000000001</v>
+        <v>10.194</v>
       </c>
       <c r="M147" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N147" t="inlineStr">
         <is>
-          <t>wikipedia</t>
+          <t>nespos.org</t>
         </is>
       </c>
       <c r="O147" t="inlineStr">
         <is>
-          <t>Vaa</t>
+          <t>-</t>
         </is>
       </c>
       <c r="P147" t="inlineStr">
         <is>
-          <t>AMS</t>
+          <t>C14</t>
         </is>
       </c>
       <c r="Q147" t="inlineStr">
         <is>
-          <t>31750±260</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R147" t="inlineStr">
         <is>
-          <t>KIA 35464</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S147" t="inlineStr">
         <is>
-          <t>35710+360/-340</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T147" t="inlineStr">
         <is>
-          <t>KIA 16034</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U147" t="inlineStr">
         <is>
-          <t>2016</t>
+          <t>1952</t>
         </is>
       </c>
       <c r="V147" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W147" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X147" t="inlineStr">
         <is>
-          <t>figurine anthropomorph</t>
+          <t>figurine zoomorph</t>
         </is>
       </c>
       <c r="Y147" t="inlineStr">
         <is>
-          <t>Home sapiens</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="Z147" t="n">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="AA147" t="n">
+        <v>20</v>
+      </c>
+      <c r="AB147" t="n">
         <v>12</v>
       </c>
-      <c r="AB147" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AC147" t="inlineStr">
         <is>
-          <t>fragmented</t>
+          <t>almost complete</t>
         </is>
       </c>
       <c r="AD147" t="inlineStr">
         <is>
-          <t>This heavily weathered ivory fragment was discovered in 2016 in AH Vaa. The original surface has been consistently reworked. Across the entire preserved length of the piece, there is a ridge-like elevation reminiscent of the depiction of an arm, similar to the "Venus 1." Therefore, this object is identified as the fragment of a potential female figurine (Dutkiewicz E. 2021: Taf. 2.6-9).</t>
+          <t>Figurine of a lion head. The head is carved along the longitudinal axis of a tusk. The surface is highly smoothed. The figurine is unmistakably recognizable as the head of a felid. All features are rendered in masterful detail. The crown gently transitions into the slightly sloping nasal area. The nose itself is separated from the snout by a depression. The upper lip subtly protrudes forward. The mouth is represented by a cleanly cut notch. The lip cleft starts below the nose and tapers towards the mouth. Above the jaw muscles are the eyes, with the breakage edge on the right side. The eyes are crafted as deep, slightly oval indentations. On the inside of the left eye, several gently curved lines depict the tearduct characteristic of felids. Additionally, two thin, parallel lines mark the nose. Directly behind the eyes, the ears emerge. They stand slightly away from the head, are rounded, and have a depression in the center. Towards the neck, the figurine becomes narrow and then breaks off with deeply incised markings at the back. See Dutkiewicz E. 2021: Taf. 21.</t>
         </is>
       </c>
       <c r="AE147" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>LMW Stuttgart</t>
         </is>
       </c>
       <c r="AF147" t="inlineStr">
         <is>
-          <t>Find No.: 31-2110</t>
+          <t>Find No.: 00/00-08</t>
         </is>
       </c>
       <c r="AG147" t="inlineStr">
         <is>
-          <t>Conard N. &amp; Malina M. 2016; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Riek G. 1954; Mauser P.-F. 1973; Dutkiewicz E. 2021; Hahn J. 1986; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH147" t="inlineStr">
         <is>
-          <t>|||||||||||| _ ||||| _ !|||||||</t>
+          <t>⊞ _ (||/|/|//|||/||/||| |) _ ⊞ _ || _ ⊞ _ | | | _ |||</t>
         </is>
       </c>
       <c r="AI147" t="inlineStr">
         <is>
           <t>certain</t>
         </is>
       </c>
       <c r="AJ147" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="AK147" t="inlineStr">
         <is>
-          <t>figurine</t>
+          <t>figurine zoomorph</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="n">
-        <v>446</v>
+        <v>438</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>hfc0025</t>
+          <t>hfc0017</t>
         </is>
       </c>
       <c r="C148" t="inlineStr"/>
       <c r="D148" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
           <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
@@ -24159,161 +24507,161 @@
         </is>
       </c>
       <c r="J148" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K148" t="n">
         <v>48.379117</v>
       </c>
       <c r="L148" t="n">
         <v>9.754103000000001</v>
       </c>
       <c r="M148" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N148" t="inlineStr">
         <is>
           <t>wikipedia</t>
         </is>
       </c>
       <c r="O148" t="inlineStr">
         <is>
-          <t>IV</t>
+          <t>Va</t>
         </is>
       </c>
       <c r="P148" t="inlineStr">
         <is>
           <t>AMS</t>
         </is>
       </c>
       <c r="Q148" t="inlineStr">
         <is>
-          <t>28750±750</t>
+          <t>31750±260</t>
         </is>
       </c>
       <c r="R148" t="inlineStr">
         <is>
-          <t>OxA-4980</t>
+          <t>KIA 35464</t>
         </is>
       </c>
       <c r="S148" t="inlineStr">
         <is>
-          <t>33090+260/-250</t>
+          <t>35710+360/-340</t>
         </is>
       </c>
       <c r="T148" t="inlineStr">
         <is>
-          <t>KIA 16036</t>
+          <t>KIA 16034</t>
         </is>
       </c>
       <c r="U148" t="inlineStr">
         <is>
-          <t>2001</t>
+          <t>2015</t>
         </is>
       </c>
       <c r="V148" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>antler</t>
         </is>
       </c>
       <c r="W148" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>Rangifer tarandus</t>
         </is>
       </c>
       <c r="X148" t="inlineStr">
         <is>
-          <t>awl</t>
+          <t>spatula/lissoir</t>
         </is>
       </c>
       <c r="Y148" t="inlineStr"/>
       <c r="Z148" t="n">
-        <v>30</v>
+        <v>98</v>
       </c>
       <c r="AA148" t="n">
-        <v>5</v>
+        <v>27</v>
       </c>
       <c r="AB148" t="n">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="AC148" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD148" t="inlineStr">
         <is>
-          <t>Fragment of a bone awl with markings (Dutkiewicz E. 2021: Tab. 46.1). Pointed part. Base see hfc0028.</t>
+          <t>This unusual object is a shaft part of a larger reindeer antler (Rangifer tarandus), which is diagonally halved along the longitudinal axis, resulting in a rounded, flat end. The smooth surface clearly shows compact and spongy bone structures. A hatching is applied in a surface-filling manner on this area. This pattern consists of a total of 73 lines, some of which extend across the entire width of the object, while others reach only to the spongy center (Dutkiewicz E. 2021: Tab. 41.2).</t>
         </is>
       </c>
       <c r="AE148" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF148" t="inlineStr">
         <is>
-          <t>Find No.: 58-2062.1</t>
+          <t>Find No.: 31-1693</t>
         </is>
       </c>
       <c r="AG148" t="inlineStr">
         <is>
-          <t>Conard N. &amp; Malina M. 2010; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Conard N. &amp; Malina M. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH148" t="inlineStr">
         <is>
-          <t>!v v v vv! _ v v v _ (//|) _ !v v vv vv vv vv _ ≠! _ vvv _ !vvvvvvv</t>
+          <t>≠!</t>
         </is>
       </c>
       <c r="AI148" t="inlineStr">
         <is>
           <t>certain</t>
         </is>
       </c>
       <c r="AJ148" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>antler</t>
         </is>
       </c>
       <c r="AK148" t="inlineStr">
         <is>
-          <t>awl</t>
+          <t>smoother</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="n">
-        <v>648</v>
+        <v>497</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>vhc0167</t>
+          <t>vhc0023</t>
         </is>
       </c>
       <c r="C149" t="inlineStr"/>
       <c r="D149" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
@@ -24326,282 +24674,322 @@
         </is>
       </c>
       <c r="J149" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K149" t="n">
         <v>48.559</v>
       </c>
       <c r="L149" t="n">
         <v>10.194</v>
       </c>
       <c r="M149" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N149" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O149" t="inlineStr">
         <is>
-          <t>V</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P149" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q149" t="inlineStr">
         <is>
-          <t>30162±1,340</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R149" t="inlineStr">
         <is>
-          <t>H 4054-3210</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S149" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T149" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U149" t="inlineStr">
         <is>
-          <t>1931</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V149" t="inlineStr">
         <is>
           <t>bone</t>
         </is>
       </c>
       <c r="W149" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="X149" t="inlineStr">
         <is>
-          <t>spatula/lissoir</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="Y149" t="inlineStr"/>
       <c r="Z149" t="n">
-        <v>173</v>
+        <v>23</v>
       </c>
       <c r="AA149" t="n">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="AB149" t="n">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="AC149" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD149" t="inlineStr">
         <is>
-          <t>This is a smoother made from the rib of a large herbivore (Mammoth?). This piece was found in two parts during Riek's excavation in Layer V in 1931 (Riek 1934: 157-158). The medial fragment is now lost. The dimensions of the entire object and the number of notches on the lost fragment are based on Riek's descriptions. Of the 18 notches, seven are on the terminal fragment that was originally examined.. See plate Dutkiewicz for complete picture</t>
+          <t>This is a bone fragment that has been intentionally reshaped, featuring lateral notches on its sides (Dutkiewicz E. 2021: Taf. 58.8).</t>
         </is>
       </c>
       <c r="AE149" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF149" t="inlineStr">
         <is>
-          <t>Find No.: Vg 69</t>
+          <t>Find No.: 36/67-42.2</t>
         </is>
       </c>
       <c r="AG149" t="inlineStr">
         <is>
-          <t>Riek G. 1934, Taf. XXIX.11; Hahn J. 1977; Dutkiewicz E. 2021: Taf. 43.1 und 43.2; Hahn J. 1977; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH149" t="inlineStr">
         <is>
-          <t>vvvvvvvvvvvvvvvvvv _ v!</t>
+          <t>vv v! _v!</t>
         </is>
       </c>
       <c r="AI149" t="inlineStr">
         <is>
-          <t>very certain</t>
-[...3 lines deleted...]
-      <c r="AK149" t="inlineStr"/>
+          <t>uncertain</t>
+        </is>
+      </c>
+      <c r="AJ149" t="inlineStr">
+        <is>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AK149" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
+      </c>
     </row>
     <row r="150">
       <c r="A150" t="n">
-        <v>728</v>
+        <v>475</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>bst0002</t>
+          <t>vhc0002</t>
         </is>
       </c>
       <c r="C150" t="inlineStr"/>
       <c r="D150" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>Bockstein-Törle</t>
+          <t>Vogelherd</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>bst</t>
+          <t>vhc</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>Rammingen</t>
+          <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J150" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K150" t="n">
-        <v>48.553</v>
+        <v>48.559</v>
       </c>
       <c r="L150" t="n">
-        <v>10.155</v>
+        <v>10.194</v>
       </c>
       <c r="M150" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N150" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O150" t="inlineStr">
         <is>
-          <t>VI</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P150" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q150" t="inlineStr">
         <is>
-          <t>31530±230 - 20400±220</t>
-[...4 lines deleted...]
-      <c r="T150" t="inlineStr"/>
+          <t>26160±150</t>
+        </is>
+      </c>
+      <c r="R150" t="inlineStr">
+        <is>
+          <t>KIA 8957</t>
+        </is>
+      </c>
+      <c r="S150" t="inlineStr">
+        <is>
+          <t>35810±710</t>
+        </is>
+      </c>
+      <c r="T150" t="inlineStr">
+        <is>
+          <t>PL0001337A</t>
+        </is>
+      </c>
       <c r="U150" t="inlineStr">
         <is>
-          <t>1953-1956</t>
+          <t>2006</t>
         </is>
       </c>
       <c r="V150" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W150" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X150" t="inlineStr">
         <is>
-          <t>rod/baton</t>
+          <t>possible figurine</t>
         </is>
       </c>
       <c r="Y150" t="inlineStr"/>
       <c r="Z150" t="inlineStr"/>
       <c r="AA150" t="inlineStr"/>
       <c r="AB150" t="inlineStr"/>
       <c r="AC150" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD150" t="inlineStr">
         <is>
-          <t>fragmented ivory rod</t>
+          <t>Fragment of a possible figurine. It is elongated, slightly curved, and reworked all around. See Dutkiewicz E. 2021: Taf. 27.9.</t>
         </is>
       </c>
       <c r="AE150" t="inlineStr">
         <is>
-          <t>Museum Ulm</t>
-[...2 lines deleted...]
-      <c r="AF150" t="inlineStr"/>
+          <t>Universität Tübingen</t>
+        </is>
+      </c>
+      <c r="AF150" t="inlineStr">
+        <is>
+          <t>Find No.: 00/00-06</t>
+        </is>
+      </c>
       <c r="AG150" t="inlineStr">
         <is>
-          <t>Hahn J. 1977: Tafel 8 - 5; Conard N. &amp; Bolus M. 2003</t>
-[...5 lines deleted...]
-      <c r="AK150" t="inlineStr"/>
+          <t>Conard N. et al. 2007; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+        </is>
+      </c>
+      <c r="AH150" t="inlineStr">
+        <is>
+          <t>°°°°°! _ vvvvvvv!</t>
+        </is>
+      </c>
+      <c r="AI150" t="inlineStr">
+        <is>
+          <t>very certain</t>
+        </is>
+      </c>
+      <c r="AJ150" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AK150" t="inlineStr">
+        <is>
+          <t>figurine (possible)</t>
+        </is>
+      </c>
     </row>
     <row r="151">
       <c r="A151" t="n">
-        <v>459</v>
+        <v>444</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>hfc0038</t>
+          <t>hfc0023</t>
         </is>
       </c>
       <c r="C151" t="inlineStr"/>
       <c r="D151" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
           <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
@@ -24614,157 +25002,161 @@
         </is>
       </c>
       <c r="J151" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K151" t="n">
         <v>48.379117</v>
       </c>
       <c r="L151" t="n">
         <v>9.754103000000001</v>
       </c>
       <c r="M151" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N151" t="inlineStr">
         <is>
           <t>wikipedia</t>
         </is>
       </c>
       <c r="O151" t="inlineStr">
         <is>
-          <t>IIIa</t>
+          <t>IId</t>
         </is>
       </c>
       <c r="P151" t="inlineStr">
         <is>
           <t>AMS</t>
         </is>
       </c>
       <c r="Q151" t="inlineStr">
         <is>
-          <t>29710+210/-200</t>
+          <t>29560+240/-230</t>
         </is>
       </c>
       <c r="R151" t="inlineStr">
         <is>
-          <t>KIA 32056</t>
+          <t>KIA 8964</t>
         </is>
       </c>
       <c r="S151" t="inlineStr">
         <is>
-          <t>31140+250/-240</t>
+          <t>30010±220</t>
         </is>
       </c>
       <c r="T151" t="inlineStr">
         <is>
-          <t>KIA 16039</t>
+          <t>KIA 8965</t>
         </is>
       </c>
       <c r="U151" t="inlineStr">
         <is>
-          <t>2004</t>
+          <t>2003</t>
         </is>
       </c>
       <c r="V151" t="inlineStr">
         <is>
-          <t>ochre</t>
-[...2 lines deleted...]
-      <c r="W151" t="inlineStr"/>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="W151" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
+      </c>
       <c r="X151" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="Y151" t="inlineStr"/>
       <c r="Z151" t="n">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="AA151" t="n">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="AB151" t="n">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="AC151" t="inlineStr">
         <is>
-          <t>almost complete</t>
+          <t>fragmented</t>
         </is>
       </c>
       <c r="AD151" t="inlineStr">
         <is>
-          <t>The large, all-around processed lump of ochre was found in 2004 at AH IIIa. It bears markings on the flat surface, and its purpose or use is currently unknown (Dutkiewicz E. 2021: Taf. 54.13).</t>
+          <t>Thick, nearly cylindrical bone fragment with a broad hatching (Dutkiewicz E. 2021: Taf. 54.12).</t>
         </is>
       </c>
       <c r="AE151" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF151" t="inlineStr">
         <is>
-          <t>Find No.: 87-1271</t>
+          <t>Find No.: 56-3762.1</t>
         </is>
       </c>
       <c r="AG151" t="inlineStr">
         <is>
-          <t>Velliky E. et al. 2018; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Conard N. et al. 2003; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH151" t="inlineStr">
         <is>
-          <t>[|°°|]</t>
+          <t>!≠!</t>
         </is>
       </c>
       <c r="AI151" t="inlineStr">
         <is>
           <t>certain</t>
         </is>
       </c>
       <c r="AJ151" t="inlineStr">
         <is>
-          <t>ochre</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="AK151" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="n">
-        <v>468</v>
+        <v>446</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>hfc0047</t>
+          <t>hfc0025</t>
         </is>
       </c>
       <c r="C152" t="inlineStr"/>
       <c r="D152" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
           <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
@@ -24777,161 +25169,161 @@
         </is>
       </c>
       <c r="J152" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K152" t="n">
         <v>48.379117</v>
       </c>
       <c r="L152" t="n">
         <v>9.754103000000001</v>
       </c>
       <c r="M152" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N152" t="inlineStr">
         <is>
           <t>wikipedia</t>
         </is>
       </c>
       <c r="O152" t="inlineStr">
         <is>
-          <t>Vb</t>
+          <t>IV</t>
         </is>
       </c>
       <c r="P152" t="inlineStr">
         <is>
           <t>AMS</t>
         </is>
       </c>
       <c r="Q152" t="inlineStr">
         <is>
-          <t>31290±180</t>
+          <t>28750±750</t>
         </is>
       </c>
       <c r="R152" t="inlineStr">
         <is>
-          <t>OxA-19860</t>
+          <t>OxA-4980</t>
         </is>
       </c>
       <c r="S152" t="inlineStr">
         <is>
-          <t>40000±500</t>
+          <t>33090+260/-250</t>
         </is>
       </c>
       <c r="T152" t="inlineStr">
         <is>
-          <t>OxA-19781</t>
+          <t>KIA 16036</t>
         </is>
       </c>
       <c r="U152" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>2001</t>
         </is>
       </c>
       <c r="V152" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W152" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X152" t="inlineStr">
         <is>
-          <t>possible flute</t>
+          <t>awl</t>
         </is>
       </c>
       <c r="Y152" t="inlineStr"/>
       <c r="Z152" t="n">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="AA152" t="n">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="AB152" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AC152" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD152" t="inlineStr">
         <is>
-          <t>This fragment of an ivory flute was found in 2008 in the lowest Aurignacian horizon, AH Vb. The flute-like features of this piece include its hollow-cylindrical shape and the broken parallel notches along the edge. Additionally, there are parallel notches on the upper side, a characteristic more typical of bone flutes, although there is nothing to rule out such markings on ivory flutes. This could be a semi-finished product, as no finger holes are present, and the shape is not entirely reworked (Dutkiewicz E. 2021: Tab. 32.1).</t>
+          <t>Fragment of a bone awl with markings (Dutkiewicz E. 2021: Tab. 46.1). Pointed part. Base see hfc0028.</t>
         </is>
       </c>
       <c r="AE152" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF152" t="inlineStr">
         <is>
-          <t>Find No.: 89-1691.1</t>
+          <t>Find No.: 58-2062.1</t>
         </is>
       </c>
       <c r="AG152" t="inlineStr">
         <is>
-          <t>Conard N. &amp; Malina M. 2008b; Conard N. et al. 2009; Dutkiewicz E. 2021; Conard N. 2009</t>
+          <t>Conard N. &amp; Malina M. 2010; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH152" t="inlineStr">
         <is>
-          <t>| | || | / _ vvvvvvvvv</t>
+          <t>!v v v vv! _ v v v _ (//|) _ !v v vv vv vv vv _ ≠! _ vvv _ !vvvvvvv</t>
         </is>
       </c>
       <c r="AI152" t="inlineStr">
         <is>
-          <t>very certain</t>
+          <t>certain</t>
         </is>
       </c>
       <c r="AJ152" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="AK152" t="inlineStr">
         <is>
-          <t>flute (possible)</t>
+          <t>awl</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="n">
-        <v>474</v>
+        <v>648</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>vhc0001</t>
+          <t>vhc0167</t>
         </is>
       </c>
       <c r="C153" t="inlineStr"/>
       <c r="D153" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
@@ -24944,153 +25336,153 @@
         </is>
       </c>
       <c r="J153" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K153" t="n">
         <v>48.559</v>
       </c>
       <c r="L153" t="n">
         <v>10.194</v>
       </c>
       <c r="M153" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N153" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O153" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>V</t>
         </is>
       </c>
       <c r="P153" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q153" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>30162±1,340</t>
         </is>
       </c>
       <c r="R153" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>H 4054-3210</t>
         </is>
       </c>
       <c r="S153" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T153" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U153" t="inlineStr">
         <is>
-          <t>2010</t>
+          <t>1931</t>
         </is>
       </c>
       <c r="V153" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W153" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X153" t="inlineStr">
         <is>
-          <t>rod/baton</t>
+          <t>spatula/lissoir</t>
         </is>
       </c>
       <c r="Y153" t="inlineStr"/>
       <c r="Z153" t="n">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="AA153" t="n">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="AB153" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="AC153" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD153" t="inlineStr">
         <is>
-          <t>Round rod fragment, irregularly broken with reworked surface.</t>
+          <t>This is a smoother made from the rib of a large herbivore (Mammoth?). This piece was found in two parts during Riek's excavation in Layer V in 1931 (Riek 1934: 157-158). The medial fragment is now lost. The dimensions of the entire object and the number of notches on the lost fragment are based on Riek's descriptions. Of the 18 notches, seven are on the terminal fragment that was originally examined.. See plate Dutkiewicz for complete picture</t>
         </is>
       </c>
       <c r="AE153" t="inlineStr">
         <is>
-          <t>MUT Tübingen</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF153" t="inlineStr">
         <is>
-          <t>no find number</t>
+          <t>Find No.: Vg 69</t>
         </is>
       </c>
       <c r="AG153" t="inlineStr">
         <is>
-          <t>Conard N. &amp; Zeidi M. 2011; Dutkiewicz E. 2021: Taf. 51.8; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Riek G. 1934, Taf. XXIX.11; Hahn J. 1977; Dutkiewicz E. 2021: Taf. 43.1 und 43.2; Hahn J. 1977; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH153" t="inlineStr">
         <is>
-          <t>XXXXX!</t>
+          <t>vvvvvvvvvvvvvvvvvv _ v!</t>
         </is>
       </c>
       <c r="AI153" t="inlineStr">
         <is>
           <t>very certain</t>
         </is>
       </c>
       <c r="AJ153" t="inlineStr"/>
       <c r="AK153" t="inlineStr"/>
     </row>
     <row r="154">
       <c r="A154" t="n">
-        <v>485</v>
+        <v>474</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>vhc0011</t>
+          <t>vhc0001</t>
         </is>
       </c>
       <c r="C154" t="inlineStr"/>
       <c r="D154" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
@@ -25133,123 +25525,131 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q154" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R154" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S154" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T154" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U154" t="inlineStr">
         <is>
-          <t>2012</t>
+          <t>2010</t>
         </is>
       </c>
       <c r="V154" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W154" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X154" t="inlineStr">
         <is>
-          <t>possible figurine</t>
+          <t>rod/baton</t>
         </is>
       </c>
       <c r="Y154" t="inlineStr"/>
       <c r="Z154" t="n">
+        <v>28</v>
+      </c>
+      <c r="AA154" t="n">
         <v>12</v>
       </c>
-      <c r="AA154" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AB154" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="AC154" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD154" t="inlineStr">
         <is>
-          <t>Reworked ivory fragment with markings.</t>
+          <t>Round rod fragment, irregularly broken with reworked surface. See Dutkiewicz E. 2021: Taf. 51.8.</t>
         </is>
       </c>
       <c r="AE154" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>MUT Tübingen</t>
         </is>
       </c>
       <c r="AF154" t="inlineStr">
         <is>
-          <t>Find No.: 34/68-42.1</t>
+          <t>no find number</t>
         </is>
       </c>
       <c r="AG154" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2015; Dutkiewicz E. 2021: Taf. 27.1; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Conard N. &amp; Zeidi M. 2011; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH154" t="inlineStr">
         <is>
-          <t>!XX!</t>
+          <t>XXXXX!</t>
         </is>
       </c>
       <c r="AI154" t="inlineStr">
         <is>
-          <t>certain</t>
-[...3 lines deleted...]
-      <c r="AK154" t="inlineStr"/>
+          <t>very certain</t>
+        </is>
+      </c>
+      <c r="AJ154" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AK154" t="inlineStr">
+        <is>
+          <t>rod</t>
+        </is>
+      </c>
     </row>
     <row r="155">
       <c r="A155" t="n">
-        <v>487</v>
+        <v>550</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>vhc0013</t>
+          <t>vhc0073</t>
         </is>
       </c>
       <c r="C155" t="inlineStr"/>
       <c r="D155" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
@@ -25292,604 +25692,590 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q155" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R155" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S155" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T155" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U155" t="inlineStr">
         <is>
-          <t>2012</t>
+          <t>2009</t>
         </is>
       </c>
       <c r="V155" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W155" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X155" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>possible figurine</t>
         </is>
       </c>
       <c r="Y155" t="inlineStr"/>
       <c r="Z155" t="n">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="AA155" t="n">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="AB155" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AC155" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD155" t="inlineStr">
         <is>
-          <t>Semi-tubular bone fragment.</t>
+          <t>Elongated, reworked ivory fragment (Dutkiewicz E. 2019: Taf. 29.2).</t>
         </is>
       </c>
       <c r="AE155" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF155" t="inlineStr">
         <is>
-          <t>Find No.: 34/70-33.2</t>
+          <t>Find No.: 39/76-17.1</t>
         </is>
       </c>
       <c r="AG155" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 58.6; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Conard N. et al. 2013; Dutkiewicz E. 2019; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH155" t="inlineStr">
         <is>
-          <t>!v vvv!</t>
+          <t>!vvv!</t>
         </is>
       </c>
       <c r="AI155" t="inlineStr">
         <is>
           <t>uncertain</t>
         </is>
       </c>
-      <c r="AJ155" t="inlineStr"/>
-      <c r="AK155" t="inlineStr"/>
+      <c r="AJ155" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AK155" t="inlineStr">
+        <is>
+          <t>figurine (possible)</t>
+        </is>
+      </c>
     </row>
     <row r="156">
       <c r="A156" t="n">
-        <v>490</v>
+        <v>728</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>vhc0016</t>
+          <t>bst0002</t>
         </is>
       </c>
       <c r="C156" t="inlineStr"/>
       <c r="D156" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>Vogelherd</t>
+          <t>Bockstein-Törle</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>vhc</t>
+          <t>bst</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>Niederstotzingen-Stetten</t>
+          <t>Rammingen</t>
         </is>
       </c>
       <c r="J156" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K156" t="n">
-        <v>48.559</v>
+        <v>48.553</v>
       </c>
       <c r="L156" t="n">
-        <v>10.194</v>
+        <v>10.155</v>
       </c>
       <c r="M156" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N156" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O156" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>VI</t>
         </is>
       </c>
       <c r="P156" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q156" t="inlineStr">
         <is>
-          <t>26160±150</t>
-[...16 lines deleted...]
-      </c>
+          <t>31530±230 - 20400±220</t>
+        </is>
+      </c>
+      <c r="R156" t="inlineStr"/>
+      <c r="S156" t="inlineStr"/>
+      <c r="T156" t="inlineStr"/>
       <c r="U156" t="inlineStr">
         <is>
-          <t>2012</t>
+          <t>1953-1956</t>
         </is>
       </c>
       <c r="V156" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W156" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X156" t="inlineStr">
         <is>
-          <t>figurine</t>
-[...15 lines deleted...]
-      </c>
+          <t>rod/baton</t>
+        </is>
+      </c>
+      <c r="Y156" t="inlineStr"/>
+      <c r="Z156" t="inlineStr"/>
+      <c r="AA156" t="inlineStr"/>
+      <c r="AB156" t="inlineStr"/>
       <c r="AC156" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD156" t="inlineStr">
         <is>
-          <t>Flat, elongated fragment with two intersecting rows of crosses converging towards each other.</t>
+          <t>fragmented ivory rod</t>
         </is>
       </c>
       <c r="AE156" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
-[...6 lines deleted...]
-      </c>
+          <t>Museum Ulm</t>
+        </is>
+      </c>
+      <c r="AF156" t="inlineStr"/>
       <c r="AG156" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2013; Wolf S. 2015, Taf. 42.17; Dutkiewicz E. 2021: Taf. 27.2; Conard N. &amp; Bolus M. 2003, 2008</t>
-[...11 lines deleted...]
-      </c>
+          <t>Hahn J. 1977: Tafel 8 - 5; Conard N. &amp; Bolus M. 2003</t>
+        </is>
+      </c>
+      <c r="AH156" t="inlineStr"/>
+      <c r="AI156" t="inlineStr"/>
       <c r="AJ156" t="inlineStr"/>
       <c r="AK156" t="inlineStr"/>
     </row>
     <row r="157">
       <c r="A157" t="n">
-        <v>479</v>
+        <v>459</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>vhc0006</t>
+          <t>hfc0038</t>
         </is>
       </c>
       <c r="C157" t="inlineStr"/>
       <c r="D157" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>Vogelherd</t>
+          <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>vhc</t>
+          <t>hfc</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>Niederstotzingen-Stetten</t>
+          <t>Schelklingen</t>
         </is>
       </c>
       <c r="J157" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K157" t="n">
-        <v>48.559</v>
+        <v>48.379117</v>
       </c>
       <c r="L157" t="n">
-        <v>10.194</v>
+        <v>9.754103000000001</v>
       </c>
       <c r="M157" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N157" t="inlineStr">
         <is>
-          <t>nespos.org</t>
+          <t>wikipedia</t>
         </is>
       </c>
       <c r="O157" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>IIIa</t>
         </is>
       </c>
       <c r="P157" t="inlineStr">
         <is>
-          <t>C14</t>
+          <t>AMS</t>
         </is>
       </c>
       <c r="Q157" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>29710+210/-200</t>
         </is>
       </c>
       <c r="R157" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>KIA 32056</t>
         </is>
       </c>
       <c r="S157" t="inlineStr">
         <is>
-          <t>35810±710</t>
+          <t>31140+250/-240</t>
         </is>
       </c>
       <c r="T157" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
+          <t>KIA 16039</t>
         </is>
       </c>
       <c r="U157" t="inlineStr">
         <is>
-          <t>2012</t>
+          <t>2004</t>
         </is>
       </c>
       <c r="V157" t="inlineStr">
         <is>
-          <t>ivory</t>
-[...6 lines deleted...]
-      </c>
+          <t>ochre</t>
+        </is>
+      </c>
+      <c r="W157" t="inlineStr"/>
       <c r="X157" t="inlineStr">
         <is>
-          <t>possible flute</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="Y157" t="inlineStr"/>
       <c r="Z157" t="n">
+        <v>31</v>
+      </c>
+      <c r="AA157" t="n">
+        <v>28</v>
+      </c>
+      <c r="AB157" t="n">
         <v>12</v>
       </c>
-      <c r="AA157" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="AC157" t="inlineStr">
         <is>
-          <t>fragmented</t>
+          <t>almost complete</t>
         </is>
       </c>
       <c r="AD157" t="inlineStr">
         <is>
-          <t>Ivory fragment with parallel notches, possibly a flute fragment.</t>
+          <t>The large, all-around processed lump of ochre was found in 2004 at AH IIIa. It bears markings on the flat surface, and its purpose or use is currently unknown (Dutkiewicz E. 2021: Taf. 54.13).</t>
         </is>
       </c>
       <c r="AE157" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF157" t="inlineStr">
         <is>
-          <t>Find No.: 33/67-8.1</t>
+          <t>Find No.: 87-1271</t>
         </is>
       </c>
       <c r="AG157" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2016; Dutkiewicz E. 2021: Taf. 32.13; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Velliky E. et al. 2018; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH157" t="inlineStr">
         <is>
-          <t>!vv!</t>
+          <t>[|°°|]</t>
         </is>
       </c>
       <c r="AI157" t="inlineStr">
         <is>
           <t>certain</t>
         </is>
       </c>
-      <c r="AJ157" t="inlineStr"/>
-      <c r="AK157" t="inlineStr"/>
+      <c r="AJ157" t="inlineStr">
+        <is>
+          <t>ocher</t>
+        </is>
+      </c>
+      <c r="AK157" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
+      </c>
     </row>
     <row r="158">
       <c r="A158" t="n">
-        <v>482</v>
+        <v>468</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>vhc0008</t>
+          <t>hfc0047</t>
         </is>
       </c>
       <c r="C158" t="inlineStr"/>
       <c r="D158" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>Vogelherd</t>
+          <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>vhc</t>
+          <t>hfc</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>Niederstotzingen-Stetten</t>
+          <t>Schelklingen</t>
         </is>
       </c>
       <c r="J158" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K158" t="n">
-        <v>48.559</v>
+        <v>48.379117</v>
       </c>
       <c r="L158" t="n">
-        <v>10.194</v>
+        <v>9.754103000000001</v>
       </c>
       <c r="M158" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N158" t="inlineStr">
         <is>
-          <t>nespos.org</t>
+          <t>wikipedia</t>
         </is>
       </c>
       <c r="O158" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>Vb</t>
         </is>
       </c>
       <c r="P158" t="inlineStr">
         <is>
-          <t>C14</t>
+          <t>AMS</t>
         </is>
       </c>
       <c r="Q158" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>31290±180</t>
         </is>
       </c>
       <c r="R158" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>OxA-19860</t>
         </is>
       </c>
       <c r="S158" t="inlineStr">
         <is>
-          <t>35810±710</t>
+          <t>40000±500</t>
         </is>
       </c>
       <c r="T158" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
+          <t>OxA-19781</t>
         </is>
       </c>
       <c r="U158" t="inlineStr">
         <is>
-          <t>2012</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V158" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W158" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X158" t="inlineStr">
         <is>
-          <t>rod/baton</t>
+          <t>possible flute</t>
         </is>
       </c>
       <c r="Y158" t="inlineStr"/>
       <c r="Z158" t="n">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="AA158" t="n">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="AB158" t="n">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="AC158" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD158" t="inlineStr">
         <is>
-          <t>Decorated round rod fragment, intentionally broken at a utilitarian notch.</t>
+          <t>This fragment of an ivory flute was found in 2008 in the lowest Aurignacian horizon, AH Vb. The flute-like features of this piece include its hollow-cylindrical shape and the broken parallel notches along the edge. Additionally, there are parallel notches on the upper side, a characteristic more typical of bone flutes, although there is nothing to rule out such markings on ivory flutes. This could be a semi-finished product, as no finger holes are present, and the shape is not entirely reworked (Dutkiewicz E. 2021: Tab. 32.1).</t>
         </is>
       </c>
       <c r="AE158" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF158" t="inlineStr">
         <is>
-          <t>Find No.: 33/70-73</t>
+          <t>Find No.: 89-1691.1</t>
         </is>
       </c>
       <c r="AG158" t="inlineStr">
         <is>
-          <t>Wolf S. 2015, Taf. 42.4; Dutkiewicz E. 2021: Taf. 51.9; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Conard N. &amp; Malina M. 2008b; Conard N. et al. 2009; Dutkiewicz E. 2021; Conard N. 2009</t>
         </is>
       </c>
       <c r="AH158" t="inlineStr">
         <is>
-          <t>!&amp; _ X</t>
+          <t>| | || | / _ vvvvvvvvv</t>
         </is>
       </c>
       <c r="AI158" t="inlineStr">
         <is>
-          <t>uncertain</t>
-[...3 lines deleted...]
-      <c r="AK158" t="inlineStr"/>
+          <t>very certain</t>
+        </is>
+      </c>
+      <c r="AJ158" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AK158" t="inlineStr">
+        <is>
+          <t>flute (possible)</t>
+        </is>
+      </c>
     </row>
     <row r="159">
       <c r="A159" t="n">
-        <v>491</v>
+        <v>524</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>vhc0017</t>
+          <t>vhc0048</t>
         </is>
       </c>
       <c r="C159" t="inlineStr"/>
       <c r="D159" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
@@ -25932,123 +26318,131 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q159" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R159" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S159" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T159" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U159" t="inlineStr">
         <is>
-          <t>2012</t>
+          <t>2009</t>
         </is>
       </c>
       <c r="V159" t="inlineStr">
         <is>
           <t>bone</t>
         </is>
       </c>
       <c r="W159" t="inlineStr">
         <is>
-          <t>Herbivore</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X159" t="inlineStr">
         <is>
-          <t>spatula/lissoir</t>
+          <t>tube/flute</t>
         </is>
       </c>
       <c r="Y159" t="inlineStr"/>
       <c r="Z159" t="n">
-        <v>81</v>
+        <v>6</v>
       </c>
       <c r="AA159" t="n">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="AB159" t="n">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="AC159" t="inlineStr">
         <is>
-          <t>almost complete</t>
+          <t>fragmented</t>
         </is>
       </c>
       <c r="AD159" t="inlineStr">
         <is>
-          <t>Medial fragment of a smoother, possibly from the rib of a large herbivore (Mammoth?).</t>
+          <t>Small fragment of a thin tubular bone (bird?) with circumferential notches (Dutkiewicz E. 2021: Taf. 36.4).</t>
         </is>
       </c>
       <c r="AE159" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF159" t="inlineStr">
         <is>
-          <t>Find No.: 34/73-31.2</t>
+          <t>Find No.: 37/79-11.1</t>
         </is>
       </c>
       <c r="AG159" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2013; Dutkiewicz E. 2021: Taf. 45.5-9; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH159" t="inlineStr">
         <is>
-          <t>XXXXXXXX/ _ XXXX! _ XXX</t>
+          <t>!$!</t>
         </is>
       </c>
       <c r="AI159" t="inlineStr">
         <is>
-          <t>very certain</t>
-[...3 lines deleted...]
-      <c r="AK159" t="inlineStr"/>
+          <t>certain</t>
+        </is>
+      </c>
+      <c r="AJ159" t="inlineStr">
+        <is>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AK159" t="inlineStr">
+        <is>
+          <t>flute/tube</t>
+        </is>
+      </c>
     </row>
     <row r="160">
       <c r="A160" t="n">
-        <v>502</v>
+        <v>511</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>vhc0170</t>
+          <t>vhc0035</t>
         </is>
       </c>
       <c r="C160" t="inlineStr"/>
       <c r="D160" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
@@ -26106,108 +26500,120 @@
           <t>35810±710</t>
         </is>
       </c>
       <c r="T160" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U160" t="inlineStr">
         <is>
           <t>2008</t>
         </is>
       </c>
       <c r="V160" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W160" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X160" t="inlineStr">
         <is>
-          <t>possible figurine</t>
-[...2 lines deleted...]
-      <c r="Y160" t="inlineStr"/>
+          <t>figurine zoomorph</t>
+        </is>
+      </c>
+      <c r="Y160" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
+      </c>
       <c r="Z160" t="n">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="AA160" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="AB160" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="AC160" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD160" t="inlineStr">
         <is>
-          <t>This is an elongated ivory fragment with a convex curved, reworked surface.</t>
+          <t>Small fragment of a figurine, very likely belonging to Vg 2a.2 (Dutkiewicz E. 2021: Taf. 16a.2 16b.12).</t>
         </is>
       </c>
       <c r="AE160" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF160" t="inlineStr">
         <is>
-          <t>Find No.: 36/74-12.1</t>
+          <t>Find No.: 37/67-48.1</t>
         </is>
       </c>
       <c r="AG160" t="inlineStr">
         <is>
-          <t>Conard N. &amp; Zeidi M. 2011; Wolf S. 2015, Taf. 43.2; Dutkiewicz E. 2021: Taf. 28.7; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Conard N. et al. 2016; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH160" t="inlineStr">
         <is>
-          <t>!XXXXXXXX! _ /</t>
+          <t>[!CCCC!]</t>
         </is>
       </c>
       <c r="AI160" t="inlineStr">
         <is>
           <t>very certain</t>
         </is>
       </c>
-      <c r="AJ160" t="inlineStr"/>
-      <c r="AK160" t="inlineStr"/>
+      <c r="AJ160" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AK160" t="inlineStr">
+        <is>
+          <t>figurine zoomorph</t>
+        </is>
+      </c>
     </row>
     <row r="161">
       <c r="A161" t="n">
-        <v>511</v>
+        <v>502</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>vhc0035</t>
+          <t>vhc0170</t>
         </is>
       </c>
       <c r="C161" t="inlineStr"/>
       <c r="D161" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
@@ -26265,112 +26671,116 @@
           <t>35810±710</t>
         </is>
       </c>
       <c r="T161" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U161" t="inlineStr">
         <is>
           <t>2008</t>
         </is>
       </c>
       <c r="V161" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W161" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X161" t="inlineStr">
         <is>
-          <t>figurine zoomorph</t>
-[...6 lines deleted...]
-      </c>
+          <t>possible figurine</t>
+        </is>
+      </c>
+      <c r="Y161" t="inlineStr"/>
       <c r="Z161" t="n">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="AA161" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="AB161" t="n">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="AC161" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD161" t="inlineStr">
         <is>
-          <t>Small Fragment of a figurine, very likely belonging to Vg 2a.2.</t>
+          <t>This is an elongated ivory fragment with a convex curved, reworked surface (Wolf S. 2015, Taf. 43.2; Dutkiewicz E. 2021: Taf. 28.7).</t>
         </is>
       </c>
       <c r="AE161" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF161" t="inlineStr">
         <is>
-          <t>Find No.: 37/67-48.1</t>
+          <t>Find No.: 36/74-12.1</t>
         </is>
       </c>
       <c r="AG161" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2016; Dutkiewicz E. 2021: Taf. 16a.2 16b.12; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Conard N. &amp; Zeidi M. 2011; Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH161" t="inlineStr">
         <is>
-          <t>[!CCCC!]</t>
+          <t>!XXXXXXXX! _ /</t>
         </is>
       </c>
       <c r="AI161" t="inlineStr">
         <is>
           <t>very certain</t>
         </is>
       </c>
-      <c r="AJ161" t="inlineStr"/>
-      <c r="AK161" t="inlineStr"/>
+      <c r="AJ161" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AK161" t="inlineStr">
+        <is>
+          <t>figurine (possible)</t>
+        </is>
+      </c>
     </row>
     <row r="162">
       <c r="A162" t="n">
-        <v>524</v>
+        <v>491</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>vhc0048</t>
+          <t>vhc0017</t>
         </is>
       </c>
       <c r="C162" t="inlineStr"/>
       <c r="D162" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
@@ -26413,123 +26823,131 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q162" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R162" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S162" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T162" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U162" t="inlineStr">
         <is>
-          <t>2009</t>
+          <t>2012</t>
         </is>
       </c>
       <c r="V162" t="inlineStr">
         <is>
           <t>bone</t>
         </is>
       </c>
       <c r="W162" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>Herbivore</t>
         </is>
       </c>
       <c r="X162" t="inlineStr">
         <is>
-          <t>tube/flute</t>
+          <t>spatula/lissoir</t>
         </is>
       </c>
       <c r="Y162" t="inlineStr"/>
       <c r="Z162" t="n">
-        <v>6</v>
+        <v>81</v>
       </c>
       <c r="AA162" t="n">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="AB162" t="n">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="AC162" t="inlineStr">
         <is>
-          <t>fragmented</t>
+          <t>almost complete</t>
         </is>
       </c>
       <c r="AD162" t="inlineStr">
         <is>
-          <t>Small fragment of a thin tubular bone (bird?) with circumferential notches.</t>
+          <t>Medial fragment of a smoother, possibly from the rib of a large herbivore (Mammoth?) (Dutkiewicz E. 2021: Taf. 45.5-9).</t>
         </is>
       </c>
       <c r="AE162" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF162" t="inlineStr">
         <is>
-          <t>Find No.: 37/79-11.1</t>
+          <t>Find No.: 34/73-31.2</t>
         </is>
       </c>
       <c r="AG162" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 36.4; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Conard N. et al. 2013; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH162" t="inlineStr">
         <is>
-          <t>!$!</t>
+          <t>XXXXXXXX/ _ XXXX! _ XXX</t>
         </is>
       </c>
       <c r="AI162" t="inlineStr">
         <is>
-          <t>certain</t>
-[...3 lines deleted...]
-      <c r="AK162" t="inlineStr"/>
+          <t>very certain</t>
+        </is>
+      </c>
+      <c r="AJ162" t="inlineStr">
+        <is>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AK162" t="inlineStr">
+        <is>
+          <t>smoother</t>
+        </is>
+      </c>
     </row>
     <row r="163">
       <c r="A163" t="n">
-        <v>561</v>
+        <v>490</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>vhc0084</t>
+          <t>vhc0016</t>
         </is>
       </c>
       <c r="C163" t="inlineStr"/>
       <c r="D163" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
@@ -26572,127 +26990,135 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q163" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R163" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S163" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T163" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U163" t="inlineStr">
         <is>
-          <t>2006</t>
+          <t>2012</t>
         </is>
       </c>
       <c r="V163" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W163" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X163" t="inlineStr">
         <is>
-          <t>figurine zoomorph</t>
+          <t>figurine</t>
         </is>
       </c>
       <c r="Y163" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="Z163" t="n">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="AA163" t="n">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="AB163" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="AC163" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD163" t="inlineStr">
         <is>
-          <t>Fragment of a figurine, which can most likely be identified as a representation of a mammoth. This is a horizontally positioned ivory lamella in the depiction. Clearly recognizable are the rounded cross-section of the skull, the cross-section of two massive legs, and the abdomen. Based on the outlines, the interpretation as a mammoth figure is most probable.</t>
+          <t>Flat, elongated fragment with two intersecting rows of crosses converging towards each other (Wolf S. 2015, Taf. 42.17; Dutkiewicz E. 2021: Taf. 27.2).</t>
         </is>
       </c>
       <c r="AE163" t="inlineStr">
         <is>
-          <t>MUT Tübingen</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF163" t="inlineStr">
         <is>
-          <t>Find No.: 41/71-108.1</t>
+          <t>Find No.: 34/72-101.1</t>
         </is>
       </c>
       <c r="AG163" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2007; Dutkiewicz E. 2021: Taf. 26.3-4; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Conard N. et al. 2013; Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH163" t="inlineStr">
         <is>
-          <t>|||! _ v _ v _ v _ v _ v</t>
+          <t>!XXXXX! _ !XXXX!</t>
         </is>
       </c>
       <c r="AI163" t="inlineStr">
         <is>
-          <t>certain</t>
-[...3 lines deleted...]
-      <c r="AK163" t="inlineStr"/>
+          <t>very certain</t>
+        </is>
+      </c>
+      <c r="AJ163" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AK163" t="inlineStr">
+        <is>
+          <t>figurine</t>
+        </is>
+      </c>
     </row>
     <row r="164">
       <c r="A164" t="n">
-        <v>556</v>
+        <v>487</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>vhc0079</t>
+          <t>vhc0013</t>
         </is>
       </c>
       <c r="C164" t="inlineStr"/>
       <c r="D164" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
@@ -26735,127 +27161,131 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q164" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R164" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S164" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T164" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U164" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>2012</t>
         </is>
       </c>
       <c r="V164" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W164" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X164" t="inlineStr">
         <is>
-          <t>figurine zoomorph</t>
-[...3 lines deleted...]
-        <is>
           <t>undetermined</t>
         </is>
       </c>
+      <c r="Y164" t="inlineStr"/>
       <c r="Z164" t="n">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="AA164" t="n">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="AB164" t="n">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="AC164" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD164" t="inlineStr">
         <is>
-          <t>The figure is relatively small compared to others from the Swabian Aurignacian. The body has an oval outline, slightly domed towards the hindquarters. Both legs are preserved at the base. The figure lacks details such as muscles, tail, or tail base. The neck, compared to the rounded body, is narrow and extends upward. The head is not preserved. Numerous short notches are present over the entire body. The identification of the depicted animal species is not certain. The compact, rounded-oval body shape suggests a small animal capable of quickly crouching and hiding. The legs appear to be rather short, and the upward-stretched neck also suggests a small, ground-dwelling animal. The notched decoration suggests the interpretation of a hedgehog. However, it is also possible that a beaver, hare, or badger is depicted here, all of which have a similar compact body shape and sometimes have shaggy fur.</t>
+          <t>Semi-tubular bone fragment (Dutkiewicz E. 2021: Taf. 58.6).</t>
         </is>
       </c>
       <c r="AE164" t="inlineStr">
         <is>
-          <t>MUT Tübingen</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF164" t="inlineStr">
         <is>
-          <t>Find No.: 40/72-21.1</t>
+          <t>Find No.: 34/70-33.2</t>
         </is>
       </c>
       <c r="AG164" t="inlineStr">
         <is>
-          <t>Conard N., Malina M. &amp; Verrept T. 2009; Conard N. &amp; Malina M. 2012; Wolf S. 2015, Taf. 42.6; Dutkiewicz E.2021: Taf. 25; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH164" t="inlineStr">
         <is>
-          <t>[!vvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvv!]</t>
+          <t>!v vvv!</t>
         </is>
       </c>
       <c r="AI164" t="inlineStr">
         <is>
-          <t>very certain</t>
-[...3 lines deleted...]
-      <c r="AK164" t="inlineStr"/>
+          <t>uncertain</t>
+        </is>
+      </c>
+      <c r="AJ164" t="inlineStr">
+        <is>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AK164" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
+      </c>
     </row>
     <row r="165">
       <c r="A165" t="n">
-        <v>565</v>
+        <v>485</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>vhc0087</t>
+          <t>vhc0011</t>
         </is>
       </c>
       <c r="C165" t="inlineStr"/>
       <c r="D165" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
@@ -26898,127 +27328,131 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q165" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R165" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S165" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T165" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U165" t="inlineStr">
         <is>
-          <t>2006</t>
+          <t>2012</t>
         </is>
       </c>
       <c r="V165" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W165" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X165" t="inlineStr">
         <is>
-          <t>figurine zoomorph</t>
-[...6 lines deleted...]
-      </c>
+          <t>possible figurine</t>
+        </is>
+      </c>
+      <c r="Y165" t="inlineStr"/>
       <c r="Z165" t="n">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="AA165" t="n">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="AB165" t="n">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="AC165" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD165" t="inlineStr">
         <is>
-          <t>This figurine depicts a felid. The body is very narrow and elongated, with a horizontal backline. The withers are prominently set off from the back and arch upwards significantly. It appears as if the animal is creeping or stalking, as in this movement, this region in feline species arches strongly upward. Unfortunately, the legs are not preserved, so no further details about the animal's gait can be provided. The muscles of the shoulder and hindquarters are carefully modeled, and the tail is preserved at its base. The neck is long and stretched forward, with the head lowered, again suggesting the stalking posture of the animal. From the head, the forehead, the left ear, and the base of the right ear, as well as the left eye, are preserved. From the eye, a tear duct extends, as also depicted on the lion head. Despite the fragmentary state of preservation, the fine detailing of the head attests to the masterful artistry. Overall, this figurine gives the impression of being very delicate and slender.</t>
+          <t>Reworked ivory fragment with markings (Dutkiewicz E. 2021: Taf. 27.1).</t>
         </is>
       </c>
       <c r="AE165" t="inlineStr">
         <is>
-          <t>URMU Blaubeuren</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF165" t="inlineStr">
         <is>
-          <t>Find No.: 42/67-89.1</t>
+          <t>Find No.: 34/68-42.1</t>
         </is>
       </c>
       <c r="AG165" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2007; Dutkiewicz E. 2021: Taf. 23; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Conard N. et al. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH165" t="inlineStr">
         <is>
-          <t>(XXXXXXXXXXXXXXXXXXXXXXXXXXXXXX) _ °°°°°°°°°! _ °°°°°°! _ °! _ °! _ ¤¤¤¤¤¤</t>
+          <t>!XX!</t>
         </is>
       </c>
       <c r="AI165" t="inlineStr">
         <is>
           <t>certain</t>
         </is>
       </c>
-      <c r="AJ165" t="inlineStr"/>
-      <c r="AK165" t="inlineStr"/>
+      <c r="AJ165" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AK165" t="inlineStr">
+        <is>
+          <t>figurine (possible)</t>
+        </is>
+      </c>
     </row>
     <row r="166">
       <c r="A166" t="n">
-        <v>592</v>
+        <v>482</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>vhc0112</t>
+          <t>vhc0008</t>
         </is>
       </c>
       <c r="C166" t="inlineStr"/>
       <c r="D166" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
@@ -27076,112 +27510,116 @@
           <t>35810±710</t>
         </is>
       </c>
       <c r="T166" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U166" t="inlineStr">
         <is>
           <t>2012</t>
         </is>
       </c>
       <c r="V166" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W166" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X166" t="inlineStr">
         <is>
-          <t>figurine zoomorph</t>
-[...6 lines deleted...]
-      </c>
+          <t>rod/baton</t>
+        </is>
+      </c>
+      <c r="Y166" t="inlineStr"/>
       <c r="Z166" t="n">
+        <v>24</v>
+      </c>
+      <c r="AA166" t="n">
         <v>14</v>
       </c>
-      <c r="AA166" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AB166" t="n">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="AC166" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD166" t="inlineStr">
         <is>
-          <t>A heavily weathered, cylindrically reshaped ivory fragment. It is clearly recognizable as the leg of a figure, most likely from a mammoth. The columnar shape and the cross on the sole of the foot strongly suggest its association with a mammoth.</t>
+          <t>Decorated round rod fragment, intentionally broken at a utilitarian notch (Wolf S. 2015, Taf. 42.4; Dutkiewicz E. 2021: Taf. 51.9).</t>
         </is>
       </c>
       <c r="AE166" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF166" t="inlineStr">
         <is>
-          <t>Find No.: 57/63-57.1</t>
+          <t>Find No.: 33/70-73</t>
         </is>
       </c>
       <c r="AG166" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2015; Dutkiewicz E. 2021: Taf. 27.8; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH166" t="inlineStr">
         <is>
-          <t>vv _ X</t>
+          <t>!&amp; _ X</t>
         </is>
       </c>
       <c r="AI166" t="inlineStr">
         <is>
-          <t>certain</t>
-[...3 lines deleted...]
-      <c r="AK166" t="inlineStr"/>
+          <t>uncertain</t>
+        </is>
+      </c>
+      <c r="AJ166" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AK166" t="inlineStr">
+        <is>
+          <t>rod</t>
+        </is>
+      </c>
     </row>
     <row r="167">
       <c r="A167" t="n">
-        <v>612</v>
+        <v>561</v>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>vhc0132</t>
+          <t>vhc0084</t>
         </is>
       </c>
       <c r="C167" t="inlineStr"/>
       <c r="D167" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
@@ -27224,123 +27662,127 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q167" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R167" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S167" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T167" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U167" t="inlineStr">
         <is>
-          <t>2011</t>
+          <t>2006</t>
         </is>
       </c>
       <c r="V167" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W167" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X167" t="inlineStr">
         <is>
-          <t>awl</t>
-[...2 lines deleted...]
-      <c r="Y167" t="inlineStr"/>
+          <t>figurine zoomorph</t>
+        </is>
+      </c>
+      <c r="Y167" t="inlineStr">
+        <is>
+          <t>Mammuthus primigenius</t>
+        </is>
+      </c>
       <c r="Z167" t="n">
-        <v>52</v>
+        <v>31</v>
       </c>
       <c r="AA167" t="n">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="AB167" t="n">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="AC167" t="inlineStr">
         <is>
-          <t>almost complete</t>
+          <t>fragmented</t>
         </is>
       </c>
       <c r="AD167" t="inlineStr">
         <is>
-          <t>A nearly complete bone awl. The tip and a portion of the base are missing. The awl is finely crafted, with a straight shaft that terminates in a carefully worked point. The base is noticeably thickened, with two bulges on the sides resembling shoulders. The awl is adorned with markings all around.</t>
+          <t>Fragment of a figurine, which can most likely be identified as a representation of a mammoth. This is a horizontally positioned ivory lamella in the depiction. Clearly recognizable are the rounded cross-section of the skull, the cross-section of two massive legs, and the abdomen. Based on the outlines, the interpretation as a mammoth figure is most probable.</t>
         </is>
       </c>
       <c r="AE167" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>MUT Tübingen</t>
         </is>
       </c>
       <c r="AF167" t="inlineStr">
         <is>
-          <t>Find No.: 69/62-55</t>
+          <t>Find No.: 41/71-108.1</t>
         </is>
       </c>
       <c r="AG167" t="inlineStr">
         <is>
-          <t>Conard N. &amp; Malina M. 2012; Dutkiewicz E. 2021: Taf. 46.3; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Conard N. et al. 2007; Dutkiewicz E. 2021: Taf. 26.3-4; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH167" t="inlineStr">
         <is>
-          <t>|||||| _ vvvv vvv _ ||||! _ vvvv vv</t>
+          <t>|||! _ v _ v _ v _ v _ v</t>
         </is>
       </c>
       <c r="AI167" t="inlineStr">
         <is>
-          <t>very certain</t>
+          <t>certain</t>
         </is>
       </c>
       <c r="AJ167" t="inlineStr"/>
       <c r="AK167" t="inlineStr"/>
     </row>
     <row r="168">
       <c r="A168" t="n">
-        <v>628</v>
+        <v>565</v>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>vhc0147</t>
+          <t>vhc0087</t>
         </is>
       </c>
       <c r="C168" t="inlineStr"/>
       <c r="D168" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
@@ -27353,157 +27795,157 @@
         </is>
       </c>
       <c r="J168" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K168" t="n">
         <v>48.559</v>
       </c>
       <c r="L168" t="n">
         <v>10.194</v>
       </c>
       <c r="M168" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N168" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O168" t="inlineStr">
         <is>
-          <t>V</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P168" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q168" t="inlineStr">
         <is>
-          <t>30162±1,340</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R168" t="inlineStr">
         <is>
-          <t>H 4054-3210</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S168" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T168" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U168" t="inlineStr">
         <is>
-          <t>1931</t>
+          <t>2006</t>
         </is>
       </c>
       <c r="V168" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W168" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X168" t="inlineStr">
         <is>
           <t>figurine zoomorph</t>
         </is>
       </c>
       <c r="Y168" t="inlineStr">
         <is>
           <t>Panthera</t>
         </is>
       </c>
       <c r="Z168" t="n">
-        <v>68</v>
+        <v>56</v>
       </c>
       <c r="AA168" t="n">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="AB168" t="n">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="AC168" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD168" t="inlineStr">
         <is>
-          <t>This figurine was discovered during the 1931 excavations in layer V. The right half of the animal is largely intact, with only the cheek and neck chipped. In contrast, the left half is missing the crown and the leg. The other three legs are only present at the base. Two longitudinal cracks run through the body. The surface is heavily weathered in many areas. Where well-preserved, there is evidence of careful reworking and polishing. Although large pieces of the figurine are missing, the outline is completely preserved. The depiction is of a felid with a head extended far forward. It is unclear whether this represents a cave lion (Panthera leo spelea) or a snow leopard (Panthera uncia). The slender silhouette of the figurine favors the latter, although it cannot be ruled out that a female or young cave lion could have had such a slim body shape. The body is elongated with a straight back line. Only the withers slightly arch upwards. The hip and hind leg are separated from the body. It is possible that the base of a tail is preserved, but this cannot be determined with certainty. The leg attachments extend vertically downward, indicating that the animal is depicted standing still in place. The face is stretched forward. Both eyes gaze forward, and the preserved ear is laid back. The nose of the animal is separated from the mouth by a line. Interestingly, two additional incisions follow below, although only one is necessary anatomically to represent the mouth. It is possible that the animal is depicted with an open mouth. A cleft lip is not discernible.</t>
+          <t>This figurine depicts a felid. The body is very narrow and elongated, with a horizontal backline. The withers are prominently set off from the back and arch upwards significantly. It appears as if the animal is creeping or stalking, as in this movement, this region in feline species arches strongly upward. Unfortunately, the legs are not preserved, so no further details about the animal's gait can be provided. The muscles of the shoulder and hindquarters are carefully modeled, and the tail is preserved at its base. The neck is long and stretched forward, with the head lowered, again suggesting the stalking posture of the animal. From the head, the forehead, the left ear, and the base of the right ear, as well as the left eye, are preserved. From the eye, a tear duct extends, as also depicted on the lion head. Despite the fragmentary state of preservation, the fine detailing of the head attests to the masterful artistry. Overall, this figurine gives the impression of being very delicate and slender.</t>
         </is>
       </c>
       <c r="AE168" t="inlineStr">
         <is>
-          <t>MUT Tübingen</t>
+          <t>URMU Blaubeuren</t>
         </is>
       </c>
       <c r="AF168" t="inlineStr">
         <is>
-          <t>Find No.: Vg 2.4</t>
+          <t>Find No.: 42/67-89.1</t>
         </is>
       </c>
       <c r="AG168" t="inlineStr">
         <is>
-          <t>Riek G. 1934: 286-287; Hahn J. 1986; Dutkiewicz E. 2021: Taf. 14; Hahn J. 1977; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Conard N. et al. 2007; Dutkiewicz E. 2021: Taf. 23; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH168" t="inlineStr">
         <is>
-          <t>|||||X _ [!°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°!] _ [!°°°°°°°°°°°°°°°°°!] _ ||||</t>
+          <t>(XXXXXXXXXXXXXXXXXXXXXXXXXXXXXX) _ °°°°°°°°°! _ °°°°°°! _ °! _ °! _ ¤¤¤¤¤¤</t>
         </is>
       </c>
       <c r="AI168" t="inlineStr">
         <is>
           <t>certain</t>
         </is>
       </c>
       <c r="AJ168" t="inlineStr"/>
       <c r="AK168" t="inlineStr"/>
     </row>
     <row r="169">
       <c r="A169" t="n">
-        <v>637</v>
+        <v>554</v>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>vhc0156</t>
+          <t>vhc0077</t>
         </is>
       </c>
       <c r="C169" t="inlineStr"/>
       <c r="D169" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
@@ -27516,153 +27958,161 @@
         </is>
       </c>
       <c r="J169" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K169" t="n">
         <v>48.559</v>
       </c>
       <c r="L169" t="n">
         <v>10.194</v>
       </c>
       <c r="M169" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N169" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O169" t="inlineStr">
         <is>
-          <t>IV</t>
+          <t>HU/KS</t>
         </is>
       </c>
       <c r="P169" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q169" t="inlineStr">
         <is>
-          <t>30730±750</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R169" t="inlineStr">
         <is>
-          <t>H 4053-3211</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S169" t="inlineStr">
         <is>
-          <t>32030±280</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T169" t="inlineStr">
         <is>
-          <t>OxA-18456</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U169" t="inlineStr">
         <is>
-          <t>1931</t>
+          <t>2007</t>
         </is>
       </c>
       <c r="V169" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W169" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X169" t="inlineStr">
         <is>
-          <t>figurine anthropomorph</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="Y169" t="inlineStr"/>
       <c r="Z169" t="n">
-        <v>69</v>
+        <v>15</v>
       </c>
       <c r="AA169" t="n">
-        <v>19</v>
+        <v>5</v>
       </c>
       <c r="AB169" t="n">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="AC169" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD169" t="inlineStr">
         <is>
-          <t>"This anthropomorphic figurine was found in layer IV during the 1931 excavations. The left half of the figure is completely preserved, extending beyond the central axis. Riek (1934: 292-295) discusses whether this might be a semi-finished product. Arguments in favor include the only vaguely worked and not further shaped or reworked head, as well as the rough and completely unsmoothed leg/knee area. However, the rows of dots on the body suggest careful surface reworking. It is possible that this figurine was intentionally left partially unfinished, unlike other figures from Vogelherd. The figurine is worked along the longitudinal axis of the ivory. Both ends were notched and then broken off. The neck area is roughly cut, while the body is rounded and bears markings. Although the torso is smoothed, numerous tool marks are visible. The head is narrow and set off from the body by a deep notch. The eye, ear, and mouth are schematically represented by notches. It is notable that the top of the head is recessed, creating the impression of pointed ears (animal ears) protruding upwards when viewed from the front. The body is long and cylindrical, with no further details except for a slight indentation in the area of the cross. The lower abdomen is depicted strongly shortened. Below the waist, the buttocks area slightly protrudes. Legs are not represented, and the figurine is provided with a button-like, unworked thickening at its lower end. The figurine overall appears very static and schematic. The identification as a human figure is given by the upright, elongated body shape, the absence of front and hind legs typically found in an animal figure, the head sitting vertically on the body axis, and the thinning of the waist in the area of the back."</t>
+          <t>Semi-tubular bone fragment with markings (Dutkiewicz E. 2021: Taf. 59.10).</t>
         </is>
       </c>
       <c r="AE169" t="inlineStr">
         <is>
-          <t>MUT Tübingen</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF169" t="inlineStr">
         <is>
-          <t>Find No.: Vg 2a.3</t>
+          <t>Find No.: 40/70-53.2</t>
         </is>
       </c>
       <c r="AG169" t="inlineStr">
         <is>
-          <t>Riek G. 1934: 292-295; Dutkiewicz E. 2021: Taf. 18; Hahn J. 1977; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH169" t="inlineStr">
         <is>
-          <t>°°°° °°° _ °°°°°°°° _ v°°°°°°°° _ Vv</t>
+          <t>!v v vv v!</t>
         </is>
       </c>
       <c r="AI169" t="inlineStr">
         <is>
-          <t>certain</t>
-[...3 lines deleted...]
-      <c r="AK169" t="inlineStr"/>
+          <t>very certain</t>
+        </is>
+      </c>
+      <c r="AJ169" t="inlineStr">
+        <is>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AK169" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
+      </c>
     </row>
     <row r="170">
       <c r="A170" t="n">
-        <v>639</v>
+        <v>592</v>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>vhc0158</t>
+          <t>vhc0112</t>
         </is>
       </c>
       <c r="C170" t="inlineStr"/>
       <c r="D170" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
@@ -27675,157 +28125,157 @@
         </is>
       </c>
       <c r="J170" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K170" t="n">
         <v>48.559</v>
       </c>
       <c r="L170" t="n">
         <v>10.194</v>
       </c>
       <c r="M170" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N170" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O170" t="inlineStr">
         <is>
-          <t>IV</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P170" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q170" t="inlineStr">
         <is>
-          <t>30730±750</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R170" t="inlineStr">
         <is>
-          <t>H 4053-3211</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S170" t="inlineStr">
         <is>
-          <t>32030±280</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T170" t="inlineStr">
         <is>
-          <t>OxA-18456</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U170" t="inlineStr">
         <is>
-          <t>1931</t>
+          <t>2012</t>
         </is>
       </c>
       <c r="V170" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W170" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X170" t="inlineStr">
         <is>
           <t>figurine zoomorph</t>
         </is>
       </c>
       <c r="Y170" t="inlineStr">
         <is>
-          <t>Panthera</t>
+          <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="Z170" t="n">
-        <v>87</v>
+        <v>14</v>
       </c>
       <c r="AA170" t="n">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="AB170" t="n">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="AC170" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD170" t="inlineStr">
         <is>
-          <t>Initially identified as a relief, the figurine of a feline was discovered in layer IV in 1931. Initially, only the left half of the body was preserved. In 2013, during subsequent excavations, a strongly rounded head was found. The preserved surface of the figurine is highly smoothed and exhibits a significant usage polish, causing all manufacturing traces, except for the rib area, to vanish completely. As a result, the figurine has a remarkable sheen. The outline of the animal is almost entirely preserved, with only the legs present in rudimentary forms. The torso is robust and elongated, but notably narrow in depth. The head is slightly lowered, followed by a short, thick neck transitioning into a robust neck/shoulder region. The biceps are clearly delineated and appear particularly powerful. The back line gently descends from the highest point on the crest towards the buttocks. The rear part of the animal is less robust, with the hind leg appearing flat, and the buttocks less pronounced. The most distinctive feature of this animal is the rib and abdominal region, where the surface curves inward significantly. The surface is strongly modeled, highlighting the separation of the head with its jaw muscles from the neck. The disproportionately long ears are semi-plastically worked into the body, with the left one positioned lower, and the right one visible in its upper part. The mouth is shaped with a deep incision that extends over the fracture edge to the rear part of the figurine. The eyes consist of nearly vertical, elongated incisions</t>
+          <t>A heavily weathered, cylindrically reshaped ivory fragment. It is clearly recognizable as the leg of a figure, most likely from a mammoth. The columnar shape and the cross on the sole of the foot strongly suggest its association with a mammoth.</t>
         </is>
       </c>
       <c r="AE170" t="inlineStr">
         <is>
-          <t>MUT Tübingen</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF170" t="inlineStr">
         <is>
-          <t>Find No.: Vg 3.1</t>
+          <t>Find No.: 57/63-57.1</t>
         </is>
       </c>
       <c r="AG170" t="inlineStr">
         <is>
-          <t>Riek G. 1934: 290-292; Dutkiewicz E. 2021: Taf. 19a-19b; Hahn J. 1977; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Conard N. et al. 2015; Dutkiewicz E. 2021: Taf. 27.8; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH170" t="inlineStr">
         <is>
-          <t>⊞ _ [°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°!] _V V _ V _ vv</t>
+          <t>vv _ X</t>
         </is>
       </c>
       <c r="AI170" t="inlineStr">
         <is>
           <t>certain</t>
         </is>
       </c>
       <c r="AJ170" t="inlineStr"/>
       <c r="AK170" t="inlineStr"/>
     </row>
     <row r="171">
       <c r="A171" t="n">
-        <v>640</v>
+        <v>612</v>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>vhc0159</t>
+          <t>vhc0132</t>
         </is>
       </c>
       <c r="C171" t="inlineStr"/>
       <c r="D171" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
@@ -27838,157 +28288,153 @@
         </is>
       </c>
       <c r="J171" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K171" t="n">
         <v>48.559</v>
       </c>
       <c r="L171" t="n">
         <v>10.194</v>
       </c>
       <c r="M171" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N171" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O171" t="inlineStr">
         <is>
-          <t>IV</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P171" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q171" t="inlineStr">
         <is>
-          <t>30730±750</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R171" t="inlineStr">
         <is>
-          <t>H 4053-3211</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S171" t="inlineStr">
         <is>
-          <t>32030±280</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T171" t="inlineStr">
         <is>
-          <t>OxA-18456</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U171" t="inlineStr">
         <is>
-          <t>1931</t>
+          <t>2011</t>
         </is>
       </c>
       <c r="V171" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W171" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X171" t="inlineStr">
         <is>
-          <t>figurine zoomorph</t>
-[...6 lines deleted...]
-      </c>
+          <t>awl</t>
+        </is>
+      </c>
+      <c r="Y171" t="inlineStr"/>
       <c r="Z171" t="n">
-        <v>72</v>
+        <v>52</v>
       </c>
       <c r="AA171" t="n">
-        <v>53</v>
+        <v>11</v>
       </c>
       <c r="AB171" t="n">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="AC171" t="inlineStr">
         <is>
-          <t>fragmented</t>
+          <t>almost complete</t>
         </is>
       </c>
       <c r="AD171" t="inlineStr">
         <is>
-          <t>Figurine of a steppe bison, discovered in layer IV in 1931. The left side is concavely broken along the growth seam of the ivory. Only the right side of the once fully plastic figurine is preserved. The entire outline is discernible, with only a fragment of the left side remaining in the crest area. The overall torso is robust and compact. The figurine has a prominent, strongly pronounced withers, unequivocally identifying the animal as a steppe bison (Bos priscus). The hump drops steeply to the rear, and the back line gently descends towards the buttocks. A tail attachment is not preserved. The thigh is large but only shallowly carved. The abdomen is rounded and hanging down. The front leg is not strongly modeled and begins below the chest. The legs, partially preserved, are very slim. The hind leg is steady, while the front leg is slightly forward, suggesting a slight walking stance. In the throat area, there is a dewlap typical of wild cattle, transitioning into the head. The head is not preserved. Overall, the torso is kept relatively flat, displaying few body details. Riek (1934: 288-290) describes fine red ochre traces that are no longer visible today.</t>
+          <t>A nearly complete bone awl. The tip and a portion of the base are missing. The awl is finely crafted, with a straight shaft that terminates in a carefully worked point. The base is noticeably thickened, with two bulges on the sides resembling shoulders. The awl is adorned with markings all around.</t>
         </is>
       </c>
       <c r="AE171" t="inlineStr">
         <is>
-          <t>MUT Tübingen</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF171" t="inlineStr">
         <is>
-          <t>Find No.: Vg 3.2</t>
+          <t>Find No.: 69/62-55</t>
         </is>
       </c>
       <c r="AG171" t="inlineStr">
         <is>
-          <t>Riek G. 1934: 288-290; Dutkiewicz E. 2021: Taf. 20a-20b; Hahn J. 1977; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Conard N. &amp; Malina M. 2012; Dutkiewicz E. 2021: Taf. 46.3; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH171" t="inlineStr">
         <is>
-          <t>vvvv⚹vvvvvvvv _ ||||| _ ¤¤¤¤¤¤¤¤¤ _ [°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°!]</t>
+          <t>|||||| _ vvvv vvv _ ||||! _ vvvv vv</t>
         </is>
       </c>
       <c r="AI171" t="inlineStr">
         <is>
           <t>very certain</t>
         </is>
       </c>
       <c r="AJ171" t="inlineStr"/>
       <c r="AK171" t="inlineStr"/>
     </row>
     <row r="172">
       <c r="A172" t="n">
-        <v>498</v>
+        <v>628</v>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>vhc0024</t>
+          <t>vhc0147</t>
         </is>
       </c>
       <c r="C172" t="inlineStr"/>
       <c r="D172" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
@@ -28001,157 +28447,157 @@
         </is>
       </c>
       <c r="J172" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K172" t="n">
         <v>48.559</v>
       </c>
       <c r="L172" t="n">
         <v>10.194</v>
       </c>
       <c r="M172" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N172" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O172" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>V</t>
         </is>
       </c>
       <c r="P172" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q172" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>30162±1,340</t>
         </is>
       </c>
       <c r="R172" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>H 4054-3210</t>
         </is>
       </c>
       <c r="S172" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T172" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U172" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>1931</t>
         </is>
       </c>
       <c r="V172" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W172" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X172" t="inlineStr">
         <is>
-          <t>figurine</t>
+          <t>figurine zoomorph</t>
         </is>
       </c>
       <c r="Y172" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>Panthera</t>
         </is>
       </c>
       <c r="Z172" t="n">
+        <v>68</v>
+      </c>
+      <c r="AA172" t="n">
         <v>24</v>
       </c>
-      <c r="AA172" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AB172" t="n">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="AC172" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD172" t="inlineStr">
         <is>
-          <t>This is a reshaped, slightly concave ivory fragment with a cross line decoration.</t>
+          <t>This figurine was discovered during the 1931 excavations in layer V. The right half of the animal is largely intact, with only the cheek and neck chipped. In contrast, the left half is missing the crown and the leg. The other three legs are only present at the base. Two longitudinal cracks run through the body. The surface is heavily weathered in many areas. Where well-preserved, there is evidence of careful reworking and polishing. Although large pieces of the figurine are missing, the outline is completely preserved. The depiction is of a felid with a head extended far forward. It is unclear whether this represents a cave lion (Panthera leo spelea) or a snow leopard (Panthera uncia). The slender silhouette of the figurine favors the latter, although it cannot be ruled out that a female or young cave lion could have had such a slim body shape. The body is elongated with a straight back line. Only the withers slightly arch upwards. The hip and hind leg are separated from the body. It is possible that the base of a tail is preserved, but this cannot be determined with certainty. The leg attachments extend vertically downward, indicating that the animal is depicted standing still in place. The face is stretched forward. Both eyes gaze forward, and the preserved ear is laid back. The nose of the animal is separated from the mouth by a line. Interestingly, two additional incisions follow below, although only one is necessary anatomically to represent the mouth. It is possible that the animal is depicted with an open mouth. A cleft lip is not discernible.</t>
         </is>
       </c>
       <c r="AE172" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>MUT Tübingen</t>
         </is>
       </c>
       <c r="AF172" t="inlineStr">
         <is>
-          <t>Find No.: 36/68-68.1</t>
+          <t>Find No.: Vg 2.4</t>
         </is>
       </c>
       <c r="AG172" t="inlineStr">
         <is>
-          <t>Conard N., Malina M. &amp; Verrept T. 2009; Wolf S. 2015, Taf. 42.5; Dutkiewicz E. 2021: Taf. 27.3; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Riek G. 1934: 286-287; Hahn J. 1986; Dutkiewicz E. 2021: Taf. 14; Hahn J. 1977; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH172" t="inlineStr">
         <is>
-          <t>!XXXXX!</t>
+          <t>|||||X _ [!°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°!] _ [!°°°°°°°°°°°°°°°°°!] _ ||||</t>
         </is>
       </c>
       <c r="AI172" t="inlineStr">
         <is>
-          <t>very certain</t>
+          <t>certain</t>
         </is>
       </c>
       <c r="AJ172" t="inlineStr"/>
       <c r="AK172" t="inlineStr"/>
     </row>
     <row r="173">
       <c r="A173" t="n">
-        <v>649</v>
+        <v>637</v>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>vhc0168</t>
+          <t>vhc0156</t>
         </is>
       </c>
       <c r="C173" t="inlineStr"/>
       <c r="D173" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
@@ -28164,153 +28610,153 @@
         </is>
       </c>
       <c r="J173" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K173" t="n">
         <v>48.559</v>
       </c>
       <c r="L173" t="n">
         <v>10.194</v>
       </c>
       <c r="M173" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N173" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O173" t="inlineStr">
         <is>
-          <t>V</t>
+          <t>IV</t>
         </is>
       </c>
       <c r="P173" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q173" t="inlineStr">
         <is>
-          <t>30162±1,340</t>
+          <t>30730±750</t>
         </is>
       </c>
       <c r="R173" t="inlineStr">
         <is>
-          <t>H 4054-3210</t>
+          <t>H 4053-3211</t>
         </is>
       </c>
       <c r="S173" t="inlineStr">
         <is>
-          <t>35810±710</t>
+          <t>32030±280</t>
         </is>
       </c>
       <c r="T173" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
+          <t>OxA-18456</t>
         </is>
       </c>
       <c r="U173" t="inlineStr">
         <is>
           <t>1931</t>
         </is>
       </c>
       <c r="V173" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W173" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X173" t="inlineStr">
         <is>
-          <t>spatula/lissoir</t>
+          <t>figurine anthropomorph</t>
         </is>
       </c>
       <c r="Y173" t="inlineStr"/>
       <c r="Z173" t="n">
-        <v>110</v>
+        <v>69</v>
       </c>
       <c r="AA173" t="n">
         <v>19</v>
       </c>
       <c r="AB173" t="n">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="AC173" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD173" t="inlineStr">
         <is>
-          <t>This is a fragment of a smoother made from the rib of a herbivore, which consists of the pieces Vg 90 and Vg 61. Both were found in Layer V in 1931.</t>
+          <t>"This anthropomorphic figurine was found in layer IV during the 1931 excavations. The left half of the figure is completely preserved, extending beyond the central axis. Riek (1934: 292-295) discusses whether this might be a semi-finished product. Arguments in favor include the only vaguely worked and not further shaped or reworked head, as well as the rough and completely unsmoothed leg/knee area. However, the rows of dots on the body suggest careful surface reworking. It is possible that this figurine was intentionally left partially unfinished, unlike other figures from Vogelherd. The figurine is worked along the longitudinal axis of the ivory. Both ends were notched and then broken off. The neck area is roughly cut, while the body is rounded and bears markings. Although the torso is smoothed, numerous tool marks are visible. The head is narrow and set off from the body by a deep notch. The eye, ear, and mouth are schematically represented by notches. It is notable that the top of the head is recessed, creating the impression of pointed ears (animal ears) protruding upwards when viewed from the front. The body is long and cylindrical, with no further details except for a slight indentation in the area of the cross. The lower abdomen is depicted strongly shortened. Below the waist, the buttocks area slightly protrudes. Legs are not represented, and the figurine is provided with a button-like, unworked thickening at its lower end. The figurine overall appears very static and schematic. The identification as a human figure is given by the upright, elongated body shape, the absence of front and hind legs typically found in an animal figure, the head sitting vertically on the body axis, and the thinning of the waist in the area of the back."</t>
         </is>
       </c>
       <c r="AE173" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>MUT Tübingen</t>
         </is>
       </c>
       <c r="AF173" t="inlineStr">
         <is>
-          <t>Find No.: Vg 90</t>
+          <t>Find No.: Vg 2a.3</t>
         </is>
       </c>
       <c r="AG173" t="inlineStr">
         <is>
-          <t>Riek G. 1934, Taf. XXIX.10; Hahn J. 1977, Taf. 36.3; Dutkiewicz E. 2021: Taf. 43.3; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Riek G. 1934: 292-295; Dutkiewicz E. 2021: Taf. 18; Hahn J. 1977; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH173" t="inlineStr">
         <is>
-          <t>&gt;&gt;&gt;&gt;&gt;&gt; ! &gt;&gt;&gt;&gt;&gt;</t>
+          <t>°°°° °°° _ °°°°°°°° _ v°°°°°°°° _ Vv</t>
         </is>
       </c>
       <c r="AI173" t="inlineStr">
         <is>
-          <t>very certain</t>
+          <t>certain</t>
         </is>
       </c>
       <c r="AJ173" t="inlineStr"/>
       <c r="AK173" t="inlineStr"/>
     </row>
     <row r="174">
       <c r="A174" t="n">
-        <v>510</v>
+        <v>639</v>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>vhc0034</t>
+          <t>vhc0158</t>
         </is>
       </c>
       <c r="C174" t="inlineStr"/>
       <c r="D174" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
@@ -28323,153 +28769,157 @@
         </is>
       </c>
       <c r="J174" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K174" t="n">
         <v>48.559</v>
       </c>
       <c r="L174" t="n">
         <v>10.194</v>
       </c>
       <c r="M174" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N174" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O174" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>IV</t>
         </is>
       </c>
       <c r="P174" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q174" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>30730±750</t>
         </is>
       </c>
       <c r="R174" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>H 4053-3211</t>
         </is>
       </c>
       <c r="S174" t="inlineStr">
         <is>
-          <t>35810±710</t>
+          <t>32030±280</t>
         </is>
       </c>
       <c r="T174" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
+          <t>OxA-18456</t>
         </is>
       </c>
       <c r="U174" t="inlineStr">
         <is>
-          <t>2009</t>
+          <t>1931</t>
         </is>
       </c>
       <c r="V174" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W174" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X174" t="inlineStr">
         <is>
-          <t>undetermined</t>
-[...2 lines deleted...]
-      <c r="Y174" t="inlineStr"/>
+          <t>figurine zoomorph</t>
+        </is>
+      </c>
+      <c r="Y174" t="inlineStr">
+        <is>
+          <t>Panthera</t>
+        </is>
+      </c>
       <c r="Z174" t="n">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="AA174" t="n">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="AB174" t="n">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="AC174" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD174" t="inlineStr">
         <is>
-          <t>This short, rod-like ivory object with an oval cross-section.</t>
+          <t>Initially identified as a relief, the figurine of a feline was discovered in layer IV in 1931. Initially, only the left half of the body was preserved. In 2013, during subsequent excavations, a strongly rounded head was found. The preserved surface of the figurine is highly smoothed and exhibits a significant usage polish, causing all manufacturing traces, except for the rib area, to vanish completely. As a result, the figurine has a remarkable sheen. The outline of the animal is almost entirely preserved, with only the legs present in rudimentary forms. The torso is robust and elongated, but notably narrow in depth. The head is slightly lowered, followed by a short, thick neck transitioning into a robust neck/shoulder region. The biceps are clearly delineated and appear particularly powerful. The back line gently descends from the highest point on the crest towards the buttocks. The rear part of the animal is less robust, with the hind leg appearing flat, and the buttocks less pronounced. The most distinctive feature of this animal is the rib and abdominal region, where the surface curves inward significantly. The surface is strongly modeled, highlighting the separation of the head with its jaw muscles from the neck. The disproportionately long ears are semi-plastically worked into the body, with the left one positioned lower, and the right one visible in its upper part. The mouth is shaped with a deep incision that extends over the fracture edge to the rear part of the figurine. The eyes consist of nearly vertical, elongated incisions</t>
         </is>
       </c>
       <c r="AE174" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>MUT Tübingen</t>
         </is>
       </c>
       <c r="AF174" t="inlineStr">
         <is>
-          <t>Find No.: 36/79-23.1</t>
+          <t>Find No.: Vg 3.1</t>
         </is>
       </c>
       <c r="AG174" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2010; Wolf S. 2015, Taf. 43.4; Dutkiewicz E. 2021: Taf. 56.6; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Riek G. 1934: 290-292; Dutkiewicz E. 2021: Taf. 19a-19b; Hahn J. 1977; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH174" t="inlineStr">
         <is>
-          <t>!≠!</t>
+          <t>⊞ _ [°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°!] _V V _ V _ vv</t>
         </is>
       </c>
       <c r="AI174" t="inlineStr">
         <is>
           <t>certain</t>
         </is>
       </c>
       <c r="AJ174" t="inlineStr"/>
       <c r="AK174" t="inlineStr"/>
     </row>
     <row r="175">
       <c r="A175" t="n">
-        <v>512</v>
+        <v>640</v>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>vhc0036</t>
+          <t>vhc0159</t>
         </is>
       </c>
       <c r="C175" t="inlineStr"/>
       <c r="D175" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
@@ -28482,153 +28932,157 @@
         </is>
       </c>
       <c r="J175" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K175" t="n">
         <v>48.559</v>
       </c>
       <c r="L175" t="n">
         <v>10.194</v>
       </c>
       <c r="M175" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N175" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O175" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>IV</t>
         </is>
       </c>
       <c r="P175" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q175" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>30730±750</t>
         </is>
       </c>
       <c r="R175" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>H 4053-3211</t>
         </is>
       </c>
       <c r="S175" t="inlineStr">
         <is>
-          <t>35810±710</t>
+          <t>32030±280</t>
         </is>
       </c>
       <c r="T175" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
+          <t>OxA-18456</t>
         </is>
       </c>
       <c r="U175" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>1931</t>
         </is>
       </c>
       <c r="V175" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W175" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X175" t="inlineStr">
         <is>
-          <t>undetermined</t>
-[...2 lines deleted...]
-      <c r="Y175" t="inlineStr"/>
+          <t>figurine zoomorph</t>
+        </is>
+      </c>
+      <c r="Y175" t="inlineStr">
+        <is>
+          <t>Bison priscus</t>
+        </is>
+      </c>
       <c r="Z175" t="n">
-        <v>17</v>
+        <v>72</v>
       </c>
       <c r="AA175" t="n">
-        <v>5</v>
+        <v>53</v>
       </c>
       <c r="AB175" t="n">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="AC175" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD175" t="inlineStr">
         <is>
-          <t>Tube-shaped bone fragment with markings.</t>
+          <t>Figurine of a steppe bison, discovered in layer IV in 1931. The left side is concavely broken along the growth seam of the ivory. Only the right side of the once fully plastic figurine is preserved. The entire outline is discernible, with only a fragment of the left side remaining in the crest area. The overall torso is robust and compact. The figurine has a prominent, strongly pronounced withers, unequivocally identifying the animal as a steppe bison (Bos priscus). The hump drops steeply to the rear, and the back line gently descends towards the buttocks. A tail attachment is not preserved. The thigh is large but only shallowly carved. The abdomen is rounded and hanging down. The front leg is not strongly modeled and begins below the chest. The legs, partially preserved, are very slim. The hind leg is steady, while the front leg is slightly forward, suggesting a slight walking stance. In the throat area, there is a dewlap typical of wild cattle, transitioning into the head. The head is not preserved. Overall, the torso is kept relatively flat, displaying few body details. Riek (1934: 288-290) describes fine red ochre traces that are no longer visible today.</t>
         </is>
       </c>
       <c r="AE175" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>MUT Tübingen</t>
         </is>
       </c>
       <c r="AF175" t="inlineStr">
         <is>
-          <t>Find No.: 37/68-80.1</t>
+          <t>Find No.: Vg 3.2</t>
         </is>
       </c>
       <c r="AG175" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 59.3; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Riek G. 1934: 288-290; Dutkiewicz E. 2021: Taf. 20a-20b; Hahn J. 1977; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH175" t="inlineStr">
         <is>
-          <t>!vvvvvv!</t>
+          <t>vvvv⚹vvvvvvvv _ ||||| _ ¤¤¤¤¤¤¤¤¤ _ [°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°!]</t>
         </is>
       </c>
       <c r="AI175" t="inlineStr">
         <is>
           <t>very certain</t>
         </is>
       </c>
       <c r="AJ175" t="inlineStr"/>
       <c r="AK175" t="inlineStr"/>
     </row>
     <row r="176">
       <c r="A176" t="n">
-        <v>513</v>
+        <v>498</v>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>vhc0037</t>
+          <t>vhc0024</t>
         </is>
       </c>
       <c r="C176" t="inlineStr"/>
       <c r="D176" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
@@ -28676,118 +29130,130 @@
           <t>26160±150</t>
         </is>
       </c>
       <c r="R176" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S176" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T176" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U176" t="inlineStr">
         <is>
           <t>2008</t>
         </is>
       </c>
       <c r="V176" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W176" t="inlineStr">
         <is>
+          <t>Mammuthus primigenius</t>
+        </is>
+      </c>
+      <c r="X176" t="inlineStr">
+        <is>
+          <t>figurine</t>
+        </is>
+      </c>
+      <c r="Y176" t="inlineStr">
+        <is>
           <t>undetermined</t>
         </is>
       </c>
-      <c r="X176" t="inlineStr">
-[...4 lines deleted...]
-      <c r="Y176" t="inlineStr"/>
       <c r="Z176" t="n">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="AA176" t="n">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="AB176" t="n">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="AC176" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD176" t="inlineStr">
         <is>
-          <t>A severed epiphysis of a tubular bone (species undetermined).</t>
+          <t>This is a reshaped, slightly concave ivory fragment with a cross line decoration ( Wolf S. 2015, Taf. 42.5; Dutkiewicz E. 2021: Taf. 27.3).</t>
         </is>
       </c>
       <c r="AE176" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF176" t="inlineStr">
         <is>
-          <t>Find No.: 37/68-84.1</t>
+          <t>Find No.: 36/68-68.1</t>
         </is>
       </c>
       <c r="AG176" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2016; Dutkiewicz E. 2021: Taf. 36-2; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Conard N., Malina M. &amp; Verrept T. 2009; Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH176" t="inlineStr">
         <is>
-          <t>vv!</t>
+          <t>!XXXXX!</t>
         </is>
       </c>
       <c r="AI176" t="inlineStr">
         <is>
-          <t>certain</t>
-[...3 lines deleted...]
-      <c r="AK176" t="inlineStr"/>
+          <t>very certain</t>
+        </is>
+      </c>
+      <c r="AJ176" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AK176" t="inlineStr">
+        <is>
+          <t>figurine</t>
+        </is>
+      </c>
     </row>
     <row r="177">
       <c r="A177" t="n">
-        <v>515</v>
+        <v>555</v>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>vhc0039</t>
+          <t>vhc0078</t>
         </is>
       </c>
       <c r="C177" t="inlineStr"/>
       <c r="D177" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
@@ -28830,123 +29296,135 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q177" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R177" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S177" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T177" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U177" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>2007</t>
         </is>
       </c>
       <c r="V177" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W177" t="inlineStr">
         <is>
+          <t>Mammuthus primigenius</t>
+        </is>
+      </c>
+      <c r="X177" t="inlineStr">
+        <is>
+          <t>figurine</t>
+        </is>
+      </c>
+      <c r="Y177" t="inlineStr">
+        <is>
           <t>undetermined</t>
         </is>
       </c>
-      <c r="X177" t="inlineStr">
-[...4 lines deleted...]
-      <c r="Y177" t="inlineStr"/>
       <c r="Z177" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="AA177" t="n">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AB177" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="AC177" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD177" t="inlineStr">
         <is>
-          <t>Semicylindrical bone fragment with markings.</t>
+          <t>Small, cylindrically shaped ivory fragment, likely representing the leg of an animal figurine (Dutkiewicz E. 2021: Taf. 27.7).</t>
         </is>
       </c>
       <c r="AE177" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF177" t="inlineStr">
         <is>
-          <t>Find No.: 37/70-131.1</t>
+          <t>Find No.: 40/71-48.1</t>
         </is>
       </c>
       <c r="AG177" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 59.4; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Dutkiewicz E. 2021: Taf. 27.7; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH177" t="inlineStr">
         <is>
-          <t>!YYY!</t>
+          <t>!vv!</t>
         </is>
       </c>
       <c r="AI177" t="inlineStr">
         <is>
-          <t>certain</t>
-[...3 lines deleted...]
-      <c r="AK177" t="inlineStr"/>
+          <t>uncertain</t>
+        </is>
+      </c>
+      <c r="AJ177" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AK177" t="inlineStr">
+        <is>
+          <t>figurine</t>
+        </is>
+      </c>
     </row>
     <row r="178">
       <c r="A178" t="n">
-        <v>568</v>
+        <v>649</v>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>vhc0090</t>
+          <t>vhc0168</t>
         </is>
       </c>
       <c r="C178" t="inlineStr"/>
       <c r="D178" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
@@ -28959,157 +29437,153 @@
         </is>
       </c>
       <c r="J178" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K178" t="n">
         <v>48.559</v>
       </c>
       <c r="L178" t="n">
         <v>10.194</v>
       </c>
       <c r="M178" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N178" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O178" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>V</t>
         </is>
       </c>
       <c r="P178" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q178" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>30162±1,340</t>
         </is>
       </c>
       <c r="R178" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>H 4054-3210</t>
         </is>
       </c>
       <c r="S178" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T178" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U178" t="inlineStr">
         <is>
-          <t>2006</t>
+          <t>1931</t>
         </is>
       </c>
       <c r="V178" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W178" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X178" t="inlineStr">
         <is>
-          <t>figurine zoomorph</t>
-[...6 lines deleted...]
-      </c>
+          <t>spatula/lissoir</t>
+        </is>
+      </c>
+      <c r="Y178" t="inlineStr"/>
       <c r="Z178" t="n">
-        <v>37</v>
+        <v>110</v>
       </c>
       <c r="AA178" t="n">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="AB178" t="n">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="AC178" t="inlineStr">
         <is>
-          <t>complete</t>
+          <t>fragmented</t>
         </is>
       </c>
       <c r="AD178" t="inlineStr">
         <is>
-          <t>This figurine has consistent proportions but is noticeably slim for a mammoth (Mammuthus primigenius). The front legs are pressed together and comparatively long and slender. The hind legs, also pressed together, are considerably shorter. The legs are stretched forward and backward, causing the soles of the feet not to lie flat when the figurine is placed on a flat surface. The soles of the feet are slightly widened compared to the legs, as observed in an elephant that steps on the ground. The head of the animal is domed. The saddle-like neck transitions into the towering hump, typical of adult mammoths. The backline descends steeply towards the buttocks. The tail is short and stubby. The torso is flat but well-proportioned. The abdomen hangs only slightly. The face of the animal is set off from the skull with a rounded depression. The cheekbones are clearly defined despite the small size of the figurine. The eyes are represented as barely discernible dots. The short ears lie diagonally above the eyes and are depicted as slightly triangular through short incisions. The tusks are not elaborated; only on the right side, a slight elevation is indicated between the trunk and the front leg, which can be interpreted as the beginning of a tusk or as the mouth. The trunk lies close to the body and extends to the front soles of the feet. When viewed from the front, it has a slight S-curve, adding a special liveliness to the representation despite its overall static nature.</t>
+          <t>This is a fragment of a smoother made from the rib of a herbivore, which consists of the pieces Vg 90 and Vg 61. Both were found in Layer V in 1931.</t>
         </is>
       </c>
       <c r="AE178" t="inlineStr">
         <is>
-          <t>URMU Blaubeuren</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF178" t="inlineStr">
         <is>
-          <t>Find No.: 42/69-85</t>
+          <t>Find No.: Vg 90</t>
         </is>
       </c>
       <c r="AG178" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2007; Dutkiewicz E. 2021: Taf. 22; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Riek G. 1934, Taf. XXIX.10; Hahn J. 1977, Taf. 36.3; Dutkiewicz E. 2021: Taf. 43.3; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH178" t="inlineStr">
         <is>
-          <t>vvvvvv _ ≠ _ ≠</t>
+          <t>&gt;&gt;&gt;&gt;&gt;&gt; ! &gt;&gt;&gt;&gt;&gt;</t>
         </is>
       </c>
       <c r="AI178" t="inlineStr">
         <is>
           <t>very certain</t>
         </is>
       </c>
       <c r="AJ178" t="inlineStr"/>
       <c r="AK178" t="inlineStr"/>
     </row>
     <row r="179">
       <c r="A179" t="n">
-        <v>635</v>
+        <v>556</v>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>vhc0154</t>
+          <t>vhc0079</t>
         </is>
       </c>
       <c r="C179" t="inlineStr"/>
       <c r="D179" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
@@ -29122,157 +29596,165 @@
         </is>
       </c>
       <c r="J179" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K179" t="n">
         <v>48.559</v>
       </c>
       <c r="L179" t="n">
         <v>10.194</v>
       </c>
       <c r="M179" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N179" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O179" t="inlineStr">
         <is>
-          <t>V</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P179" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q179" t="inlineStr">
         <is>
-          <t>30162±1,340</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R179" t="inlineStr">
         <is>
-          <t>H 4054-3210</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S179" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T179" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U179" t="inlineStr">
         <is>
-          <t>1931</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V179" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W179" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X179" t="inlineStr">
         <is>
           <t>figurine zoomorph</t>
         </is>
       </c>
       <c r="Y179" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="Z179" t="n">
-        <v>65</v>
+        <v>31</v>
       </c>
       <c r="AA179" t="n">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="AB179" t="n">
         <v>11</v>
       </c>
       <c r="AC179" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD179" t="inlineStr">
         <is>
-          <t>Figurine of a lion or a bear. Along the growth line, it has cracked, and only the right half of the body is preserved. The outline of the torso is fully recognizable. The two right limbs are only present in part. Only the right ear, cheek, and eye of the head are preserved. The surface is lightly weathered, and small areas are partially chipped. The body of the animal is elongated. The upper parts of both limbs – shoulder and thigh – are particularly voluminous, creating the impression of a very slender structure. The front leg is slightly bent forward, while the hind leg stands vertically under the body. The tail is small and stubby. The withers are noticeably arched. From there, the long, slender, and stretched neck begins. The head is lowered, the ear is slightly laid back, and it stands slightly away from the head. The eye is positioned just below. The muzzle and the lower part of the head are not preserved. It is not entirely clear which species is represented here. Riek (1934) suggests, based on the body posture, the massive upper limbs, and the stubby tail, an interpretation as a bear. Hahn (1986), on the other hand, rules out a depiction of a bear and interprets this figure as a rhinoceros or a felid. With the discovery of the head, an interpretation as a rhinoceros can now be ruled out. The body shape suggests a bear, while the long neck and the ear and eye area, as well as the overall slender head, lean towards a felid. The muzzle portion, which would enable a precise identification of the depicted species, is not preserved.</t>
+          <t>The figure is relatively small compared to others from the Swabian Aurignacian. The body has an oval outline, slightly domed towards the hindquarters. Both legs are preserved at the base. The figure lacks details such as muscles, tail, or tail base. The neck, compared to the rounded body, is narrow and extends upward. The head is not preserved. Numerous short notches are present over the entire body. The identification of the depicted animal species is not certain. The compact, rounded-oval body shape suggests a small animal capable of quickly crouching and hiding. The legs appear to be rather short, and the upward-stretched neck also suggests a small, ground-dwelling animal. The notched decoration suggests the interpretation of a hedgehog. However, it is also possible that a beaver, hare, or badger is depicted here, all of which have a similar compact body shape and sometimes have shaggy fur.</t>
         </is>
       </c>
       <c r="AE179" t="inlineStr">
         <is>
           <t>MUT Tübingen</t>
         </is>
       </c>
       <c r="AF179" t="inlineStr">
         <is>
-          <t>Find No.: Vg 2a.1</t>
+          <t>Find No.: 40/72-21.1</t>
         </is>
       </c>
       <c r="AG179" t="inlineStr">
         <is>
-          <t>Riek G. 1934: 287; Conard N. et al. 2013; Dutkiewicz E. 2021: Taf. 15; Hahn J. 1977; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Conard N., Malina M. &amp; Verrept T. 2009; Conard N. &amp; Malina M. 2012; Wolf S. 2015, Taf. 42.6; Dutkiewicz E.2021: Taf. 25; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH179" t="inlineStr">
         <is>
-          <t>≠ _ |||||</t>
+          <t>[!vvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvv!]</t>
         </is>
       </c>
       <c r="AI179" t="inlineStr">
         <is>
           <t>very certain</t>
         </is>
       </c>
-      <c r="AJ179" t="inlineStr"/>
-      <c r="AK179" t="inlineStr"/>
+      <c r="AJ179" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AK179" t="inlineStr">
+        <is>
+          <t>figurine zoomorph</t>
+        </is>
+      </c>
     </row>
     <row r="180">
       <c r="A180" t="n">
-        <v>516</v>
+        <v>515</v>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>vhc0040</t>
+          <t>vhc0039</t>
         </is>
       </c>
       <c r="C180" t="inlineStr"/>
       <c r="D180" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
@@ -29330,108 +29812,116 @@
           <t>35810±710</t>
         </is>
       </c>
       <c r="T180" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U180" t="inlineStr">
         <is>
           <t>2008</t>
         </is>
       </c>
       <c r="V180" t="inlineStr">
         <is>
           <t>bone</t>
         </is>
       </c>
       <c r="W180" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="X180" t="inlineStr">
         <is>
-          <t>tube/flute</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="Y180" t="inlineStr"/>
       <c r="Z180" t="n">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="AA180" t="n">
         <v>5</v>
       </c>
       <c r="AB180" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AC180" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD180" t="inlineStr">
         <is>
-          <t>Tiny fragment of a tubular bone (unspecified animal) with markings.</t>
+          <t>Semicylindrical bone fragment with markings (Dutkiewicz E. 2021: Taf. 59.4).</t>
         </is>
       </c>
       <c r="AE180" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF180" t="inlineStr">
         <is>
-          <t>Find No.: 37/70-64</t>
+          <t>Find No.: 37/70-131.1</t>
         </is>
       </c>
       <c r="AG180" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 36.3; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH180" t="inlineStr">
         <is>
-          <t>!XX!</t>
+          <t>!YYY!</t>
         </is>
       </c>
       <c r="AI180" t="inlineStr">
         <is>
           <t>certain</t>
         </is>
       </c>
-      <c r="AJ180" t="inlineStr"/>
-      <c r="AK180" t="inlineStr"/>
+      <c r="AJ180" t="inlineStr">
+        <is>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AK180" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
+      </c>
     </row>
     <row r="181">
       <c r="A181" t="n">
-        <v>570</v>
+        <v>568</v>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>vhc0091</t>
+          <t>vhc0090</t>
         </is>
       </c>
       <c r="C181" t="inlineStr"/>
       <c r="D181" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
@@ -29489,108 +29979,112 @@
           <t>35810±710</t>
         </is>
       </c>
       <c r="T181" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U181" t="inlineStr">
         <is>
           <t>2006</t>
         </is>
       </c>
       <c r="V181" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W181" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X181" t="inlineStr">
         <is>
-          <t>possible figurine</t>
-[...2 lines deleted...]
-      <c r="Y181" t="inlineStr"/>
+          <t>figurine zoomorph</t>
+        </is>
+      </c>
+      <c r="Y181" t="inlineStr">
+        <is>
+          <t>Mammuthus primigenius</t>
+        </is>
+      </c>
       <c r="Z181" t="n">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="AA181" t="n">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="AB181" t="n">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="AC181" t="inlineStr">
         <is>
-          <t>fragmented</t>
+          <t>complete</t>
         </is>
       </c>
       <c r="AD181" t="inlineStr">
         <is>
-          <t>Small reshaped ivory fragment.</t>
+          <t>This figurine has consistent proportions but is noticeably slim for a mammoth (Mammuthus primigenius). The front legs are pressed together and comparatively long and slender. The hind legs, also pressed together, are considerably shorter. The legs are stretched forward and backward, causing the soles of the feet not to lie flat when the figurine is placed on a flat surface. The soles of the feet are slightly widened compared to the legs, as observed in an elephant that steps on the ground. The head of the animal is domed. The saddle-like neck transitions into the towering hump, typical of adult mammoths. The backline descends steeply towards the buttocks. The tail is short and stubby. The torso is flat but well-proportioned. The abdomen hangs only slightly. The face of the animal is set off from the skull with a rounded depression. The cheekbones are clearly defined despite the small size of the figurine. The eyes are represented as barely discernible dots. The short ears lie diagonally above the eyes and are depicted as slightly triangular through short incisions. The tusks are not elaborated; only on the right side, a slight elevation is indicated between the trunk and the front leg, which can be interpreted as the beginning of a tusk or as the mouth. The trunk lies close to the body and extends to the front soles of the feet. When viewed from the front, it has a slight S-curve, adding a special liveliness to the representation despite its overall static nature.</t>
         </is>
       </c>
       <c r="AE181" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>URMU Blaubeuren</t>
         </is>
       </c>
       <c r="AF181" t="inlineStr">
         <is>
-          <t>Find No.: 42/70-48.1</t>
+          <t>Find No.: 42/69-85</t>
         </is>
       </c>
       <c r="AG181" t="inlineStr">
         <is>
-          <t>Conard N. &amp; Malina M. 2008b; Wolf S. 2015, Taf. 43.5; Dutkiewicz E. 2021: Taf. 29.5; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Conard N. et al. 2007; Dutkiewicz E. 2021: Taf. 22; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH181" t="inlineStr">
         <is>
-          <t>!vvvvvvvvvv!</t>
+          <t>vvvvvv _ ≠ _ ≠</t>
         </is>
       </c>
       <c r="AI181" t="inlineStr">
         <is>
           <t>very certain</t>
         </is>
       </c>
       <c r="AJ181" t="inlineStr"/>
       <c r="AK181" t="inlineStr"/>
     </row>
     <row r="182">
       <c r="A182" t="n">
-        <v>519</v>
+        <v>635</v>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>vhc0043</t>
+          <t>vhc0154</t>
         </is>
       </c>
       <c r="C182" t="inlineStr"/>
       <c r="D182" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
@@ -29603,153 +30097,157 @@
         </is>
       </c>
       <c r="J182" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K182" t="n">
         <v>48.559</v>
       </c>
       <c r="L182" t="n">
         <v>10.194</v>
       </c>
       <c r="M182" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N182" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O182" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>V</t>
         </is>
       </c>
       <c r="P182" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q182" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>30162±1,340</t>
         </is>
       </c>
       <c r="R182" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>H 4054-3210</t>
         </is>
       </c>
       <c r="S182" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T182" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U182" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>1931</t>
         </is>
       </c>
       <c r="V182" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W182" t="inlineStr">
         <is>
+          <t>Mammuthus primigenius</t>
+        </is>
+      </c>
+      <c r="X182" t="inlineStr">
+        <is>
+          <t>figurine zoomorph</t>
+        </is>
+      </c>
+      <c r="Y182" t="inlineStr">
+        <is>
           <t>undetermined</t>
         </is>
       </c>
-      <c r="X182" t="inlineStr">
-[...4 lines deleted...]
-      <c r="Y182" t="inlineStr"/>
       <c r="Z182" t="n">
-        <v>20</v>
+        <v>65</v>
       </c>
       <c r="AA182" t="n">
-        <v>6</v>
+        <v>26</v>
       </c>
       <c r="AB182" t="n">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="AC182" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD182" t="inlineStr">
         <is>
-          <t>Elongated, club-shaped bone fragment, broken at the thick end. It is decorated on two sides with four pattern units.</t>
+          <t>Figurine of a lion or a bear. Along the growth line, it has cracked, and only the right half of the body is preserved. The outline of the torso is fully recognizable. The two right limbs are only present in part. Only the right ear, cheek, and eye of the head are preserved. The surface is lightly weathered, and small areas are partially chipped. The body of the animal is elongated. The upper parts of both limbs – shoulder and thigh – are particularly voluminous, creating the impression of a very slender structure. The front leg is slightly bent forward, while the hind leg stands vertically under the body. The tail is small and stubby. The withers are noticeably arched. From there, the long, slender, and stretched neck begins. The head is lowered, the ear is slightly laid back, and it stands slightly away from the head. The eye is positioned just below. The muzzle and the lower part of the head are not preserved. It is not entirely clear which species is represented here. Riek (1934) suggests, based on the body posture, the massive upper limbs, and the stubby tail, an interpretation as a bear. Hahn (1986), on the other hand, rules out a depiction of a bear and interprets this figure as a rhinoceros or a felid. With the discovery of the head, an interpretation as a rhinoceros can now be ruled out. The body shape suggests a bear, while the long neck and the ear and eye area, as well as the overall slender head, lean towards a felid. The muzzle portion, which would enable a precise identification of the depicted species, is not preserved.</t>
         </is>
       </c>
       <c r="AE182" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>MUT Tübingen</t>
         </is>
       </c>
       <c r="AF182" t="inlineStr">
         <is>
-          <t>Find No.: 37/72-60.1.</t>
+          <t>Find No.: Vg 2a.1</t>
         </is>
       </c>
       <c r="AG182" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2016; Dutkiewicz E. 2021: Taf. 29.13; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Riek G. 1934: 287; Conard N. et al. 2013; Dutkiewicz E. 2021: Taf. 15; Hahn J. 1977; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH182" t="inlineStr">
         <is>
-          <t>vvvv/Xv! _ XXXXXXvvv! _</t>
+          <t>≠ _ |||||</t>
         </is>
       </c>
       <c r="AI182" t="inlineStr">
         <is>
-          <t>certain</t>
+          <t>very certain</t>
         </is>
       </c>
       <c r="AJ182" t="inlineStr"/>
       <c r="AK182" t="inlineStr"/>
     </row>
     <row r="183">
       <c r="A183" t="n">
-        <v>572</v>
+        <v>570</v>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>vhc0093</t>
+          <t>vhc0091</t>
         </is>
       </c>
       <c r="C183" t="inlineStr"/>
       <c r="D183" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
@@ -29807,112 +30305,108 @@
           <t>35810±710</t>
         </is>
       </c>
       <c r="T183" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U183" t="inlineStr">
         <is>
           <t>2006</t>
         </is>
       </c>
       <c r="V183" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W183" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X183" t="inlineStr">
         <is>
-          <t>figurine</t>
-[...6 lines deleted...]
-      </c>
+          <t>possible figurine</t>
+        </is>
+      </c>
+      <c r="Y183" t="inlineStr"/>
       <c r="Z183" t="n">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="AA183" t="n">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="AB183" t="n">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="AC183" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD183" t="inlineStr">
         <is>
-          <t>This elongated, flat fragment of an ivory figurine is heavily weathered. The original surface is only present in small parts.</t>
+          <t>Small reshaped ivory fragment.</t>
         </is>
       </c>
       <c r="AE183" t="inlineStr">
         <is>
-          <t>MUT Tübingen</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF183" t="inlineStr">
         <is>
-          <t>Find No.: 42/72-72</t>
+          <t>Find No.: 42/70-48.1</t>
         </is>
       </c>
       <c r="AG183" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2007; Dutkiewicz E. 2021: Taf. 26.7-8; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Conard N. &amp; Malina M. 2008b; Wolf S. 2015, Taf. 43.5; Dutkiewicz E. 2021: Taf. 29.5; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH183" t="inlineStr">
         <is>
-          <t>!|||||! _ !|! _ !||!</t>
+          <t>!vvvvvvvvvv!</t>
         </is>
       </c>
       <c r="AI183" t="inlineStr">
         <is>
-          <t>uncertain</t>
+          <t>very certain</t>
         </is>
       </c>
       <c r="AJ183" t="inlineStr"/>
       <c r="AK183" t="inlineStr"/>
     </row>
     <row r="184">
       <c r="A184" t="n">
-        <v>627</v>
+        <v>516</v>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>vhc0146</t>
+          <t>vhc0040</t>
         </is>
       </c>
       <c r="C184" t="inlineStr"/>
       <c r="D184" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
@@ -29925,157 +30419,161 @@
         </is>
       </c>
       <c r="J184" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K184" t="n">
         <v>48.559</v>
       </c>
       <c r="L184" t="n">
         <v>10.194</v>
       </c>
       <c r="M184" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N184" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O184" t="inlineStr">
         <is>
-          <t>V</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P184" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q184" t="inlineStr">
         <is>
-          <t>30162±1,340</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R184" t="inlineStr">
         <is>
-          <t>H 4054-3210</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S184" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T184" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U184" t="inlineStr">
         <is>
-          <t>1931</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V184" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W184" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X184" t="inlineStr">
         <is>
-          <t>figurine zoomorph</t>
-[...6 lines deleted...]
-      </c>
+          <t>tube/flute</t>
+        </is>
+      </c>
+      <c r="Y184" t="inlineStr"/>
       <c r="Z184" t="n">
-        <v>48</v>
+        <v>13</v>
       </c>
       <c r="AA184" t="n">
-        <v>25</v>
+        <v>5</v>
       </c>
       <c r="AB184" t="n">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="AC184" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD184" t="inlineStr">
         <is>
-          <t>The depiction of the wild horse was also found in layer V during the 1931 excavations. The surface is remarkably smooth and exhibits polishing in several areas. Like the mammoth figurine discussed above, the wild horse also has a distinct bluish tint, a result of mineral deposition during burial in the ground. The horse is particularly elegant and expressive. The noticeably lowered head is narrow and, when viewed from the front, has a slight S-curve. The nostrils, mouth, eyes, and ears are anatomically accurate. The ears are slightly pointed and lie close to the head. The cheeks are well-defined. The mane appears to be a standing mane typical of wild horses, but it is only present in the head area, between the two ears. Towards the back, it transitions into the neck and is inseparable from the body. The neck is curved and separated from the withers by a bend. The body is slender with detailed muscle features. The belly hangs slightly. The tail is only partially worked, with no tail hairs. The right front leg points slightly forward, as if the animal were taking a step. The hind leg points slightly backward. The distance between the limbs of the two halves of the body appears to have been very small. Hahn (1986: 78-79) speculates that, like the mammoth described above, the horse could have had a perforation between the front and hind legs.</t>
+          <t>Tiny fragment of a tubular bone (unspecified animal) with markings (Dutkiewicz E. 2021: Taf. 36.3).</t>
         </is>
       </c>
       <c r="AE184" t="inlineStr">
         <is>
-          <t>MUT Tübingen</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF184" t="inlineStr">
         <is>
-          <t>Find No.: Vg 2.2</t>
+          <t>Find No.: 37/70-64</t>
         </is>
       </c>
       <c r="AG184" t="inlineStr">
         <is>
-          <t>Riek G. 1934: 284-285; Hahn J. 1986; Dutkiewicz E. 2021: Taf. 13; Hahn J. 1977; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH184" t="inlineStr">
         <is>
-          <t>XXXXXXXXXXXXX _ vvvvvvvvvvvvvvvvv</t>
+          <t>!XX!</t>
         </is>
       </c>
       <c r="AI184" t="inlineStr">
         <is>
           <t>certain</t>
         </is>
       </c>
-      <c r="AJ184" t="inlineStr"/>
-      <c r="AK184" t="inlineStr"/>
+      <c r="AJ184" t="inlineStr">
+        <is>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AK184" t="inlineStr">
+        <is>
+          <t>flute/tube</t>
+        </is>
+      </c>
     </row>
     <row r="185">
       <c r="A185" t="n">
-        <v>521</v>
+        <v>572</v>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>vhc0045</t>
+          <t>vhc0093</t>
         </is>
       </c>
       <c r="C185" t="inlineStr"/>
       <c r="D185" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
@@ -30118,121 +30616,127 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q185" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R185" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S185" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T185" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U185" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>2006</t>
         </is>
       </c>
       <c r="V185" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W185" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X185" t="inlineStr">
         <is>
-          <t>flute</t>
-[...2 lines deleted...]
-      <c r="Y185" t="inlineStr"/>
+          <t>figurine</t>
+        </is>
+      </c>
+      <c r="Y185" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
+      </c>
       <c r="Z185" t="n">
-        <v>21</v>
+        <v>61</v>
       </c>
       <c r="AA185" t="n">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="AB185" t="inlineStr"/>
+        <v>23</v>
+      </c>
+      <c r="AB185" t="n">
+        <v>8</v>
+      </c>
       <c r="AC185" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD185" t="inlineStr">
         <is>
-          <t>Highly weathered ivory flute fragment. Despite its small size, it exhibits all the typical features of ivory flutes, such as the hollow-cylindrical shape, lateral broken notches, and the beginning of a finger hole.</t>
+          <t>This elongated, flat fragment of an ivory figurine is heavily weathered. The original surface is only present in small parts.</t>
         </is>
       </c>
       <c r="AE185" t="inlineStr">
         <is>
           <t>MUT Tübingen</t>
         </is>
       </c>
       <c r="AF185" t="inlineStr">
         <is>
-          <t>Find No.: 37/75-71.3</t>
+          <t>Find No.: 42/72-72</t>
         </is>
       </c>
       <c r="AG185" t="inlineStr">
         <is>
-          <t>Conard N., Malina M. &amp; Verrept T. 2009; Conard N. et al. 2009; Dutkiewicz E. 2021: Taf. 32.8; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Conard N. et al. 2007; Dutkiewicz E. 2021: Taf. 26.7-8; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH185" t="inlineStr">
         <is>
-          <t>!vvvvvvv! _ !v!</t>
+          <t>!|||||! _ !|! _ !||!</t>
         </is>
       </c>
       <c r="AI185" t="inlineStr">
         <is>
-          <t>very certain</t>
+          <t>uncertain</t>
         </is>
       </c>
       <c r="AJ185" t="inlineStr"/>
       <c r="AK185" t="inlineStr"/>
     </row>
     <row r="186">
       <c r="A186" t="n">
-        <v>574</v>
+        <v>627</v>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>vhc0095</t>
+          <t>vhc0146</t>
         </is>
       </c>
       <c r="C186" t="inlineStr"/>
       <c r="D186" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
@@ -30245,153 +30749,157 @@
         </is>
       </c>
       <c r="J186" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K186" t="n">
         <v>48.559</v>
       </c>
       <c r="L186" t="n">
         <v>10.194</v>
       </c>
       <c r="M186" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N186" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O186" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>V</t>
         </is>
       </c>
       <c r="P186" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q186" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>30162±1,340</t>
         </is>
       </c>
       <c r="R186" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>H 4054-3210</t>
         </is>
       </c>
       <c r="S186" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T186" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U186" t="inlineStr">
         <is>
-          <t>2006</t>
+          <t>1931</t>
         </is>
       </c>
       <c r="V186" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W186" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X186" t="inlineStr">
         <is>
-          <t>undetermined</t>
-[...2 lines deleted...]
-      <c r="Y186" t="inlineStr"/>
+          <t>figurine zoomorph</t>
+        </is>
+      </c>
+      <c r="Y186" t="inlineStr">
+        <is>
+          <t>Equus ferus</t>
+        </is>
+      </c>
       <c r="Z186" t="n">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="AA186" t="n">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="AB186" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="AC186" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD186" t="inlineStr">
         <is>
-          <t>Ivory fragment (tooth cementum).</t>
+          <t>The depiction of the wild horse was also found in layer V during the 1931 excavations. The surface is remarkably smooth and exhibits polishing in several areas. Like the mammoth figurine discussed above, the wild horse also has a distinct bluish tint, a result of mineral deposition during burial in the ground. The horse is particularly elegant and expressive. The noticeably lowered head is narrow and, when viewed from the front, has a slight S-curve. The nostrils, mouth, eyes, and ears are anatomically accurate. The ears are slightly pointed and lie close to the head. The cheeks are well-defined. The mane appears to be a standing mane typical of wild horses, but it is only present in the head area, between the two ears. Towards the back, it transitions into the neck and is inseparable from the body. The neck is curved and separated from the withers by a bend. The body is slender with detailed muscle features. The belly hangs slightly. The tail is only partially worked, with no tail hairs. The right front leg points slightly forward, as if the animal were taking a step. The hind leg points slightly backward. The distance between the limbs of the two halves of the body appears to have been very small. Hahn (1986: 78-79) speculates that, like the mammoth described above, the horse could have had a perforation between the front and hind legs.</t>
         </is>
       </c>
       <c r="AE186" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>MUT Tübingen</t>
         </is>
       </c>
       <c r="AF186" t="inlineStr">
         <is>
-          <t>Find No.: 43/68-84.1</t>
+          <t>Find No.: Vg 2.2</t>
         </is>
       </c>
       <c r="AG186" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2013; Dutkiewicz E. 2021: Taf. 57.5; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Riek G. 1934: 284-285; Hahn J. 1986; Dutkiewicz E. 2021: Taf. 13; Hahn J. 1977; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH186" t="inlineStr">
         <is>
-          <t>X</t>
+          <t>XXXXXXXXXXXXX _ vvvvvvvvvvvvvvvvv</t>
         </is>
       </c>
       <c r="AI186" t="inlineStr">
         <is>
-          <t>very certain</t>
+          <t>certain</t>
         </is>
       </c>
       <c r="AJ186" t="inlineStr"/>
       <c r="AK186" t="inlineStr"/>
     </row>
     <row r="187">
       <c r="A187" t="n">
-        <v>629</v>
+        <v>574</v>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>vhc0148</t>
+          <t>vhc0095</t>
         </is>
       </c>
       <c r="C187" t="inlineStr"/>
       <c r="D187" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
@@ -30402,147 +30910,155 @@
         <is>
           <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J187" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K187" t="n">
         <v>48.559</v>
       </c>
       <c r="L187" t="n">
         <v>10.194</v>
       </c>
       <c r="M187" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N187" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
-      <c r="O187" t="inlineStr"/>
+      <c r="O187" t="inlineStr">
+        <is>
+          <t>HL/KS</t>
+        </is>
+      </c>
       <c r="P187" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q187" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R187" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S187" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T187" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U187" t="inlineStr">
         <is>
-          <t>1950</t>
+          <t>2006</t>
         </is>
       </c>
       <c r="V187" t="inlineStr">
         <is>
-          <t>sandstone</t>
-[...2 lines deleted...]
-      <c r="W187" t="inlineStr"/>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="W187" t="inlineStr">
+        <is>
+          <t>Mammuthus primigenius</t>
+        </is>
+      </c>
       <c r="X187" t="inlineStr">
         <is>
-          <t>possible figurine</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="Y187" t="inlineStr"/>
       <c r="Z187" t="n">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="AA187" t="n">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="AB187" t="n">
-        <v>32</v>
+        <v>7</v>
       </c>
       <c r="AC187" t="inlineStr">
         <is>
-          <t>complete</t>
+          <t>fragmented</t>
         </is>
       </c>
       <c r="AD187" t="inlineStr">
         <is>
-          <t>It is a completely preserved object made of sandstone, but it has modern damage. Riek describes that the piece is made from a cobble, from which a part was struck off to obtain a flat side. The object has an elongated, strongly bulging outline and a flat side. There is a perforation at one of the edges. Riek interprets this figurine as a representation of a mammoth, while Hahn, due to the ambiguity of the depiction, labels this piece as a pendant.</t>
+          <t>Ivory fragment (tooth cementum).</t>
         </is>
       </c>
       <c r="AE187" t="inlineStr">
         <is>
-          <t>LMW Stuttgart</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF187" t="inlineStr">
         <is>
-          <t>Find No.: Vg 22</t>
+          <t>Find No.: 43/68-84.1</t>
         </is>
       </c>
       <c r="AG187" t="inlineStr">
         <is>
-          <t>Riek G. 1954; Hahn J. 1986: 98-104; Dutkiewicz E. 2021: Taf. 30; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Conard N. et al. 2013; Dutkiewicz E. 2021: Taf. 57.5; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH187" t="inlineStr">
         <is>
-          <t>vvvvvvvvvvv _ [vvvvvvvvvvvvvvvvvvvvvvvv] _ [vvvvvvvvvvvvvvvvvvvvvvvvv]</t>
+          <t>X</t>
         </is>
       </c>
       <c r="AI187" t="inlineStr">
         <is>
-          <t>certain</t>
+          <t>very certain</t>
         </is>
       </c>
       <c r="AJ187" t="inlineStr"/>
       <c r="AK187" t="inlineStr"/>
     </row>
     <row r="188">
       <c r="A188" t="n">
-        <v>576</v>
+        <v>629</v>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>vhc0097</t>
+          <t>vhc0148</t>
         </is>
       </c>
       <c r="C188" t="inlineStr"/>
       <c r="D188" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
@@ -30553,155 +31069,147 @@
         <is>
           <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J188" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K188" t="n">
         <v>48.559</v>
       </c>
       <c r="L188" t="n">
         <v>10.194</v>
       </c>
       <c r="M188" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N188" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
-      <c r="O188" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="O188" t="inlineStr"/>
       <c r="P188" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q188" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R188" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S188" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T188" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U188" t="inlineStr">
         <is>
-          <t>2006</t>
+          <t>1950</t>
         </is>
       </c>
       <c r="V188" t="inlineStr">
         <is>
-          <t>bone</t>
-[...6 lines deleted...]
-      </c>
+          <t>sandstone</t>
+        </is>
+      </c>
+      <c r="W188" t="inlineStr"/>
       <c r="X188" t="inlineStr">
         <is>
-          <t>tube/flute</t>
+          <t>possible figurine</t>
         </is>
       </c>
       <c r="Y188" t="inlineStr"/>
       <c r="Z188" t="n">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="AA188" t="n">
-        <v>6</v>
+        <v>40</v>
       </c>
       <c r="AB188" t="n">
-        <v>2</v>
+        <v>32</v>
       </c>
       <c r="AC188" t="inlineStr">
         <is>
-          <t>fragmented</t>
+          <t>complete</t>
         </is>
       </c>
       <c r="AD188" t="inlineStr">
         <is>
-          <t>Fragment of a thin tubular bone.</t>
+          <t>It is a completely preserved object made of sandstone, but it has modern damage. Riek describes that the piece is made from a cobble, from which a part was struck off to obtain a flat side. The object has an elongated, strongly bulging outline and a flat side. There is a perforation at one of the edges. Riek interprets this figurine as a representation of a mammoth, while Hahn, due to the ambiguity of the depiction, labels this piece as a pendant.</t>
         </is>
       </c>
       <c r="AE188" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>LMW Stuttgart</t>
         </is>
       </c>
       <c r="AF188" t="inlineStr">
         <is>
-          <t>Find No.: 43/71-88.1</t>
+          <t>Find No.: Vg 22</t>
         </is>
       </c>
       <c r="AG188" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2015; Dutkiewicz E. 2021: Taf. 36.7; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Riek G. 1954; Hahn J. 1986: 98-104; Dutkiewicz E. 2021: Taf. 30; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH188" t="inlineStr">
         <is>
-          <t>!⊞!</t>
+          <t>vvvvvvvvvvv _ [vvvvvvvvvvvvvvvvvvvvvvvv] _ [vvvvvvvvvvvvvvvvvvvvvvvvv]</t>
         </is>
       </c>
       <c r="AI188" t="inlineStr">
         <is>
           <t>certain</t>
         </is>
       </c>
       <c r="AJ188" t="inlineStr"/>
       <c r="AK188" t="inlineStr"/>
     </row>
     <row r="189">
       <c r="A189" t="n">
-        <v>522</v>
+        <v>576</v>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>vhc0046</t>
+          <t>vhc0097</t>
         </is>
       </c>
       <c r="C189" t="inlineStr"/>
       <c r="D189" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
@@ -30744,106 +31252,106 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q189" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R189" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S189" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T189" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U189" t="inlineStr">
         <is>
-          <t>2009</t>
+          <t>2006</t>
         </is>
       </c>
       <c r="V189" t="inlineStr">
         <is>
-          <t>antler</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W189" t="inlineStr">
         <is>
-          <t>Rangifer tarandus</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X189" t="inlineStr">
         <is>
-          <t>awl</t>
+          <t>tube/flute</t>
         </is>
       </c>
       <c r="Y189" t="inlineStr"/>
       <c r="Z189" t="n">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="AA189" t="n">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="AB189" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="AC189" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD189" t="inlineStr">
         <is>
-          <t>Basal fragment of an antler point. Presumably, it is a projectile point with a split base, and one wing of the base is broken off.</t>
+          <t>Fragment of a thin tubular bone.</t>
         </is>
       </c>
       <c r="AE189" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF189" t="inlineStr">
         <is>
-          <t>Find No.: 37/77-80.1</t>
+          <t>Find No.: 43/71-88.1</t>
         </is>
       </c>
       <c r="AG189" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2010; Dutkiewicz E. 2021: Taf. 46.7; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Conard N. et al. 2015; Dutkiewicz E. 2021: Taf. 36.7; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH189" t="inlineStr">
         <is>
-          <t>| | |||| |||! _ vv!</t>
+          <t>!⊞!</t>
         </is>
       </c>
       <c r="AI189" t="inlineStr">
         <is>
           <t>certain</t>
         </is>
       </c>
       <c r="AJ189" t="inlineStr"/>
       <c r="AK189" t="inlineStr"/>
     </row>
     <row r="190">
       <c r="A190" t="n">
         <v>626</v>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>vhc0145</t>
         </is>
       </c>
       <c r="C190" t="inlineStr"/>
       <c r="D190" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
@@ -31142,55 +31650,55 @@
         </is>
       </c>
       <c r="AH191" t="inlineStr">
         <is>
           <t>vvvvvvvvvvvvvv</t>
         </is>
       </c>
       <c r="AI191" t="inlineStr">
         <is>
           <t>very certain</t>
         </is>
       </c>
       <c r="AJ191" t="inlineStr">
         <is>
           <t>bone</t>
         </is>
       </c>
       <c r="AK191" t="inlineStr">
         <is>
           <t>tube</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="n">
-        <v>526</v>
+        <v>582</v>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>vhc0049</t>
+          <t>vhc0103</t>
         </is>
       </c>
       <c r="C192" t="inlineStr"/>
       <c r="D192" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
@@ -31203,479 +31711,479 @@
         </is>
       </c>
       <c r="J192" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K192" t="n">
         <v>48.559</v>
       </c>
       <c r="L192" t="n">
         <v>10.194</v>
       </c>
       <c r="M192" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N192" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O192" t="inlineStr">
         <is>
-          <t>V and HL/KS</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P192" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q192" t="inlineStr">
         <is>
-          <t>30162±1340</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R192" t="inlineStr">
         <is>
-          <t>H 4054-3210</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S192" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T192" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U192" t="inlineStr">
         <is>
-          <t>2007</t>
+          <t>2006</t>
         </is>
       </c>
       <c r="V192" t="inlineStr">
         <is>
           <t>bone</t>
         </is>
       </c>
       <c r="W192" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="X192" t="inlineStr">
         <is>
-          <t>spatula/lissoir</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="Y192" t="inlineStr"/>
       <c r="Z192" t="n">
-        <v>90</v>
+        <v>18</v>
       </c>
       <c r="AA192" t="n">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="AB192" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="AC192" t="inlineStr">
         <is>
-          <t>almost complete</t>
+          <t>fragmented</t>
         </is>
       </c>
       <c r="AD192" t="inlineStr">
         <is>
-          <t>Narrow smoother made from a rib, found in the debris of the Riek excavation in 2007. Based on its shape, dimensions, and decorations, one can reasonably assume that it is a missing object from the 1931 excavation, specifically Object Vg 29.12 found in layer V. Therefore, the context for this fragment from the 2007 excavation is also given as AH V. The object is a long, slightly bent smoother made from a rib. It is broken in the middle, and it does not have the typical wide, curved cap of a classic smoother but rather a narrower end. At the terminal fragment's base, there is a pronounced bend, characteristic of the basal piece found in the 1931 excavation.</t>
+          <t>Semi-tubular bone fragment.</t>
         </is>
       </c>
       <c r="AE192" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF192" t="inlineStr">
         <is>
-          <t>Find No.: 38/68-90.1</t>
+          <t>Find No.: 44/68-52.1</t>
         </is>
       </c>
       <c r="AG192" t="inlineStr">
         <is>
-          <t>Riek G. 1934, Taf. XXIX.12; Hahn J. 1977, Taf. 34.4; Dutkiewicz E. 2021: Taf. 42; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Dutkiewicz E. 2021: Taf. 59.15; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH192" t="inlineStr">
         <is>
-          <t>X X X X X X _ vvvvvvvvv!vvvvvvvvvvvv _ vvv vvv v!v vvv vvv</t>
+          <t>!vvvvvv!</t>
         </is>
       </c>
       <c r="AI192" t="inlineStr">
         <is>
           <t>certain</t>
         </is>
       </c>
       <c r="AJ192" t="inlineStr"/>
       <c r="AK192" t="inlineStr"/>
     </row>
     <row r="193">
       <c r="A193" t="n">
-        <v>582</v>
+        <v>400</v>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>vhc0103</t>
+          <t>gkl0009</t>
         </is>
       </c>
       <c r="C193" t="inlineStr"/>
       <c r="D193" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>Vogelherd</t>
+          <t>Geissenklösterle</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
-          <t>vhc</t>
+          <t>gkl</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
-          <t>Niederstotzingen-Stetten</t>
+          <t>Blaubeuren-Weiler</t>
         </is>
       </c>
       <c r="J193" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K193" t="n">
-        <v>48.559</v>
+        <v>48.398333</v>
       </c>
       <c r="L193" t="n">
-        <v>10.194</v>
+        <v>9.772221999999999</v>
       </c>
       <c r="M193" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N193" t="inlineStr">
         <is>
-          <t>nespos.org</t>
+          <t>wikipedia</t>
         </is>
       </c>
       <c r="O193" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>II</t>
         </is>
       </c>
       <c r="P193" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q193" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>30625±796</t>
         </is>
       </c>
       <c r="R193" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>H 4147-3346</t>
         </is>
       </c>
       <c r="S193" t="inlineStr">
         <is>
-          <t>35810±710</t>
+          <t>33700±825</t>
         </is>
       </c>
       <c r="T193" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
+          <t>H 4751-4404</t>
         </is>
       </c>
       <c r="U193" t="inlineStr">
         <is>
-          <t>2006</t>
+          <t>1974</t>
         </is>
       </c>
       <c r="V193" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W193" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X193" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="Y193" t="inlineStr"/>
       <c r="Z193" t="n">
         <v>18</v>
       </c>
       <c r="AA193" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="AB193" t="n">
         <v>2</v>
       </c>
       <c r="AC193" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD193" t="inlineStr">
         <is>
-          <t>Semi-tubular bone fragment.</t>
+          <t>Elongated ivory fragment with parallel notches (Dutkiewicz E. 2021: Taf. 55.1).</t>
         </is>
       </c>
       <c r="AE193" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF193" t="inlineStr">
         <is>
-          <t>Find No.: 44/68-52.1</t>
+          <t>Find No.: 37-155.1</t>
         </is>
       </c>
       <c r="AG193" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 59.15; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH193" t="inlineStr">
         <is>
-          <t>!vvvvvv!</t>
+          <t>!vvvv</t>
         </is>
       </c>
       <c r="AI193" t="inlineStr">
         <is>
           <t>certain</t>
         </is>
       </c>
-      <c r="AJ193" t="inlineStr"/>
-      <c r="AK193" t="inlineStr"/>
+      <c r="AJ193" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AK193" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
+      </c>
     </row>
     <row r="194">
       <c r="A194" t="n">
-        <v>400</v>
+        <v>583</v>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>gkl0009</t>
+          <t>vhc0104</t>
         </is>
       </c>
       <c r="C194" t="inlineStr"/>
       <c r="D194" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>Geissenklösterle</t>
+          <t>Vogelherd</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
-          <t>gkl</t>
+          <t>vhc</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
-          <t>Blaubeuren-Weiler</t>
+          <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J194" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K194" t="n">
-        <v>48.398333</v>
+        <v>48.559</v>
       </c>
       <c r="L194" t="n">
-        <v>9.772221999999999</v>
+        <v>10.194</v>
       </c>
       <c r="M194" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N194" t="inlineStr">
         <is>
-          <t>wikipedia</t>
+          <t>nespos.org</t>
         </is>
       </c>
       <c r="O194" t="inlineStr">
         <is>
-          <t>II</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P194" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q194" t="inlineStr">
         <is>
-          <t>30625±796</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R194" t="inlineStr">
         <is>
-          <t>H 4147-3346</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S194" t="inlineStr">
         <is>
-          <t>33700±825</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T194" t="inlineStr">
         <is>
-          <t>H 4751-4404</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U194" t="inlineStr">
         <is>
-          <t>1974</t>
+          <t>2006</t>
         </is>
       </c>
       <c r="V194" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W194" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X194" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="Y194" t="inlineStr"/>
       <c r="Z194" t="n">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="AA194" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AB194" t="n">
         <v>2</v>
       </c>
       <c r="AC194" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD194" t="inlineStr">
         <is>
-          <t>Elongated ivory fragment with parallel notches (Dutkiewicz E. 2021: Taf. 55.1).</t>
+          <t>Tiny cone-shaped ivory fragment.</t>
         </is>
       </c>
       <c r="AE194" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF194" t="inlineStr">
         <is>
-          <t>Find No.: 37-155.1</t>
+          <t>Find No.: 44/68-75.1</t>
         </is>
       </c>
       <c r="AG194" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Dutkiewicz E. 2021: Taf. 57.9; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH194" t="inlineStr">
         <is>
-          <t>!vvvv</t>
+          <t>!vvv! _ !vv! _ !vv! _ !vvv!</t>
         </is>
       </c>
       <c r="AI194" t="inlineStr">
         <is>
-          <t>certain</t>
-[...11 lines deleted...]
-      </c>
+          <t>uncertain</t>
+        </is>
+      </c>
+      <c r="AJ194" t="inlineStr"/>
+      <c r="AK194" t="inlineStr"/>
     </row>
     <row r="195">
       <c r="A195" t="n">
-        <v>527</v>
+        <v>631</v>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>vhc0050</t>
+          <t>vhc0150</t>
         </is>
       </c>
       <c r="C195" t="inlineStr"/>
       <c r="D195" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
@@ -31688,153 +32196,141 @@
         </is>
       </c>
       <c r="J195" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K195" t="n">
         <v>48.559</v>
       </c>
       <c r="L195" t="n">
         <v>10.194</v>
       </c>
       <c r="M195" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N195" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O195" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>V</t>
         </is>
       </c>
       <c r="P195" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q195" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>30162±1,340</t>
         </is>
       </c>
       <c r="R195" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>H 4054-3210</t>
         </is>
       </c>
       <c r="S195" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T195" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U195" t="inlineStr">
         <is>
-          <t>2007</t>
+          <t>1931</t>
         </is>
       </c>
       <c r="V195" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W195" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X195" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>spatula/lissoir</t>
         </is>
       </c>
       <c r="Y195" t="inlineStr"/>
       <c r="Z195" t="n">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="AA195" t="n">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="AB195" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="AC195" t="inlineStr">
         <is>
-          <t>fragmented</t>
+          <t>almost complete</t>
         </is>
       </c>
       <c r="AD195" t="inlineStr">
         <is>
-          <t>A small, rod-shaped and heavily weathered ivory fragment.</t>
-[...6 lines deleted...]
-      </c>
+          <t>second part of lissoir 38/68-90.1. Coding see vhc0049</t>
+        </is>
+      </c>
+      <c r="AE195" t="inlineStr"/>
       <c r="AF195" t="inlineStr">
         <is>
-          <t>Find No.: 38/69-102.1</t>
+          <t>Find No.: Vg 29.12</t>
         </is>
       </c>
       <c r="AG195" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 56.8; Conard N. &amp; Bolus M. 2003, 2008</t>
-[...11 lines deleted...]
-      </c>
+          <t>Riek G. 1934, Taf. XXIX.12; Hahn J. 1977, Taf. 34.4; Dutkiewicz E. 2021: Taf. 42.3-4; Conard N. &amp; Bolus M. 2003, 2008</t>
+        </is>
+      </c>
+      <c r="AH195" t="inlineStr"/>
+      <c r="AI195" t="inlineStr"/>
       <c r="AJ195" t="inlineStr"/>
       <c r="AK195" t="inlineStr"/>
     </row>
     <row r="196">
       <c r="A196" t="n">
-        <v>528</v>
+        <v>536</v>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>vhc0051</t>
+          <t>vhc0059</t>
         </is>
       </c>
       <c r="C196" t="inlineStr"/>
       <c r="D196" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
@@ -31877,123 +32373,135 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q196" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R196" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S196" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T196" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U196" t="inlineStr">
         <is>
-          <t>2007</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V196" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W196" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X196" t="inlineStr">
         <is>
+          <t>figurine</t>
+        </is>
+      </c>
+      <c r="Y196" t="inlineStr">
+        <is>
           <t>undetermined</t>
         </is>
       </c>
-      <c r="Y196" t="inlineStr"/>
       <c r="Z196" t="n">
-        <v>41</v>
+        <v>25</v>
       </c>
       <c r="AA196" t="n">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="AB196" t="n">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="AC196" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD196" t="inlineStr">
         <is>
-          <t>Heavily weathered, elongated ivory lamella (dentin).</t>
+          <t>Slightly curved, heavily reworked ivory fragment with a carefully smoothed and polished surface (Wolf S. 2015, Taf. 42.3; Dutkiewicz E. 2021: Taf. 27.6).</t>
         </is>
       </c>
       <c r="AE196" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF196" t="inlineStr">
         <is>
-          <t>Find No.: 38/70-151</t>
+          <t>Find No.: 38/78-18.1</t>
         </is>
       </c>
       <c r="AG196" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 56.9; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Conard N. &amp; Malina M. 2012; Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH196" t="inlineStr">
         <is>
-          <t>X/X||! _ ||||!</t>
+          <t>!^^^^^^ |!</t>
         </is>
       </c>
       <c r="AI196" t="inlineStr">
         <is>
-          <t>uncertain</t>
-[...3 lines deleted...]
-      <c r="AK196" t="inlineStr"/>
+          <t>certain</t>
+        </is>
+      </c>
+      <c r="AJ196" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AK196" t="inlineStr">
+        <is>
+          <t>figurine</t>
+        </is>
+      </c>
     </row>
     <row r="197">
       <c r="A197" t="n">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>vhc0104</t>
+          <t>vhc0106</t>
         </is>
       </c>
       <c r="C197" t="inlineStr"/>
       <c r="D197" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
@@ -32006,153 +32514,153 @@
         </is>
       </c>
       <c r="J197" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K197" t="n">
         <v>48.559</v>
       </c>
       <c r="L197" t="n">
         <v>10.194</v>
       </c>
       <c r="M197" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N197" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O197" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>DL/KS</t>
         </is>
       </c>
       <c r="P197" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q197" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R197" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S197" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T197" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U197" t="inlineStr">
         <is>
-          <t>2006</t>
+          <t>2005</t>
         </is>
       </c>
       <c r="V197" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W197" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X197" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>possible figurine</t>
         </is>
       </c>
       <c r="Y197" t="inlineStr"/>
       <c r="Z197" t="n">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="AA197" t="n">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="AB197" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AC197" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD197" t="inlineStr">
         <is>
-          <t>Tiny cone-shaped ivory fragment.</t>
+          <t>Elongated ivory fragment with a strong whitish to black patina.</t>
         </is>
       </c>
       <c r="AE197" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF197" t="inlineStr">
         <is>
-          <t>Find No.: 44/68-75.1</t>
+          <t>Find No.: 47/65-118.1</t>
         </is>
       </c>
       <c r="AG197" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 57.9; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Conard N. &amp; Malina M. 2006b; Dutkiewicz E. 2021: Taf.29.7; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH197" t="inlineStr">
         <is>
-          <t>!vvv! _ !vv! _ !vv! _ !vvv!</t>
+          <t>!⊞!</t>
         </is>
       </c>
       <c r="AI197" t="inlineStr">
         <is>
-          <t>uncertain</t>
+          <t>certain</t>
         </is>
       </c>
       <c r="AJ197" t="inlineStr"/>
       <c r="AK197" t="inlineStr"/>
     </row>
     <row r="198">
       <c r="A198" t="n">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>vhc0150</t>
+          <t>vhc0151</t>
         </is>
       </c>
       <c r="C198" t="inlineStr"/>
       <c r="D198" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
@@ -32200,106 +32708,114 @@
           <t>30162±1,340</t>
         </is>
       </c>
       <c r="R198" t="inlineStr">
         <is>
           <t>H 4054-3210</t>
         </is>
       </c>
       <c r="S198" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T198" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U198" t="inlineStr">
         <is>
           <t>1931</t>
         </is>
       </c>
       <c r="V198" t="inlineStr">
         <is>
-          <t>bone</t>
-[...2 lines deleted...]
-      <c r="W198" t="inlineStr">
+          <t>fossil</t>
+        </is>
+      </c>
+      <c r="W198" t="inlineStr"/>
+      <c r="X198" t="inlineStr">
         <is>
           <t>undetermined</t>
-        </is>
-[...3 lines deleted...]
-          <t>spatula/lissoir</t>
         </is>
       </c>
       <c r="Y198" t="inlineStr"/>
       <c r="Z198" t="n">
         <v>77</v>
       </c>
       <c r="AA198" t="n">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="AB198" t="n">
-        <v>5</v>
+        <v>26</v>
       </c>
       <c r="AC198" t="inlineStr">
         <is>
           <t>almost complete</t>
         </is>
       </c>
       <c r="AD198" t="inlineStr">
         <is>
-          <t>second part of lissoir 38/68-90.1. Coding see vhc0049</t>
-[...2 lines deleted...]
-      <c r="AE198" t="inlineStr"/>
+          <t>Fragment of a Lias ammonite.</t>
+        </is>
+      </c>
+      <c r="AE198" t="inlineStr">
+        <is>
+          <t>URMU Blaubeuren</t>
+        </is>
+      </c>
       <c r="AF198" t="inlineStr">
         <is>
-          <t>Find No.: Vg 29.12</t>
+          <t>Find No.: Vg 29.14</t>
         </is>
       </c>
       <c r="AG198" t="inlineStr">
         <is>
-          <t>Riek G. 1934, Taf. XXIX.12; Hahn J. 1977, Taf. 34.4; Dutkiewicz E. 2021: Taf. 42.3-4; Conard N. &amp; Bolus M. 2003, 2008</t>
-[...3 lines deleted...]
-      <c r="AI198" t="inlineStr"/>
+          <t>Riek G. 1934, Taf. XXIX.14; Dutkiewicz E. 2021: Taf. 58.2-4; Hahn J. 1977; Conard N. &amp; Bolus M. 2003, 2008</t>
+        </is>
+      </c>
+      <c r="AH198" t="inlineStr">
+        <is>
+          <t>v v vvv vv</t>
+        </is>
+      </c>
+      <c r="AI198" t="inlineStr">
+        <is>
+          <t>very certain</t>
+        </is>
+      </c>
       <c r="AJ198" t="inlineStr"/>
       <c r="AK198" t="inlineStr"/>
     </row>
     <row r="199">
       <c r="A199" t="n">
-        <v>529</v>
+        <v>603</v>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>vhc0052</t>
+          <t>vhc0123</t>
         </is>
       </c>
       <c r="C199" t="inlineStr"/>
       <c r="D199" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
@@ -32342,127 +32858,123 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q199" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R199" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S199" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T199" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U199" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>2011</t>
         </is>
       </c>
       <c r="V199" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W199" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X199" t="inlineStr">
         <is>
-          <t>figurine zoomorph</t>
-[...6 lines deleted...]
-      </c>
+          <t>rod/baton</t>
+        </is>
+      </c>
+      <c r="Y199" t="inlineStr"/>
       <c r="Z199" t="n">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="AA199" t="n">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="AB199" t="n">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="AC199" t="inlineStr">
         <is>
-          <t>almost complete</t>
+          <t>fragmented</t>
         </is>
       </c>
       <c r="AD199" t="inlineStr">
         <is>
-          <t>The fish is carved from a flat, elongated piece of ivory. Although not all details are anatomically accurate, this figure is clearly identifiable as a fish. The object is flat and has a slight curve. Toward the head, the piece becomes thinner. The head is only roughly carved, lacking details such as eyes or mouth, but the outline of this area on the right side resembles a fish head. On the left, this part is broken. To the back part, the object becomes thicker, with the end not preserved. The carving of the tail fin is not discernible. An elongated dorsal fin is indicated on both sides, with the alignment of the rays correct on the left, but anatomically incorrect on the right, facing forward. The pectoral and pelvic fins, slightly protruding from the pointed-oval outline, are correctly indicated with their rays on the right and incorrectly on the left. Overall, it is observed that many details of the representation are strongly stylized.</t>
+          <t>Heavily fragmented, thin ivory cylindrical rod.</t>
         </is>
       </c>
       <c r="AE199" t="inlineStr">
         <is>
-          <t>MUT Tübingen</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF199" t="inlineStr">
         <is>
-          <t>Find No.: 38/70-78</t>
+          <t>Find No.: 65/62-29.1</t>
         </is>
       </c>
       <c r="AG199" t="inlineStr">
         <is>
-          <t>Conard N., Malina M. &amp; Verrept T. 2009; Dutkiewicz E. 2021: Taf. 24a-b; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Conard N. et al. 2015; Dutkiewicz E. 2021: Taf. 51.17; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH199" t="inlineStr">
         <is>
-          <t>!//////////// _ /// _ [!°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°] _ ///// _ // //// _ ≠ _ /////////// _ [!°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°]</t>
+          <t>vvvv vvv vv! _ vvv v vvvv _ vvv! _ !v vv v v v v v! _ v v v v v _ !vvvv! _ !&gt;&gt;&gt;&gt;&gt;&gt;&gt;!</t>
         </is>
       </c>
       <c r="AI199" t="inlineStr">
         <is>
-          <t>very certain</t>
+          <t>uncertain</t>
         </is>
       </c>
       <c r="AJ199" t="inlineStr"/>
       <c r="AK199" t="inlineStr"/>
     </row>
     <row r="200">
       <c r="A200" t="n">
-        <v>530</v>
+        <v>620</v>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>vhc0053</t>
+          <t>vhc0140</t>
         </is>
       </c>
       <c r="C200" t="inlineStr"/>
       <c r="D200" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
@@ -32510,118 +33022,118 @@
           <t>26160±150</t>
         </is>
       </c>
       <c r="R200" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S200" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T200" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U200" t="inlineStr">
         <is>
           <t>2008</t>
         </is>
       </c>
       <c r="V200" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W200" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X200" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>rod/baton</t>
         </is>
       </c>
       <c r="Y200" t="inlineStr"/>
       <c r="Z200" t="n">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="AA200" t="n">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="AB200" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="AC200" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD200" t="inlineStr">
         <is>
-          <t>Semi-tubular bone fragment with markings.</t>
+          <t>Very thin round rod made of ivory.</t>
         </is>
       </c>
       <c r="AE200" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF200" t="inlineStr">
         <is>
-          <t>Find No.: 38/73-28</t>
+          <t>Find No.: 99/99-1002.1</t>
         </is>
       </c>
       <c r="AG200" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 59.7; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Dutkiewicz E. 2021: Taf. 51.18; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH200" t="inlineStr">
         <is>
-          <t>!X/XXX/!</t>
+          <t>!vvv!</t>
         </is>
       </c>
       <c r="AI200" t="inlineStr">
         <is>
-          <t>uncertain</t>
+          <t>very certain</t>
         </is>
       </c>
       <c r="AJ200" t="inlineStr"/>
       <c r="AK200" t="inlineStr"/>
     </row>
     <row r="201">
       <c r="A201" t="n">
-        <v>532</v>
+        <v>633</v>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>vhc0055</t>
+          <t>vhc0152</t>
         </is>
       </c>
       <c r="C201" t="inlineStr"/>
       <c r="D201" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
@@ -32634,153 +33146,149 @@
         </is>
       </c>
       <c r="J201" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K201" t="n">
         <v>48.559</v>
       </c>
       <c r="L201" t="n">
         <v>10.194</v>
       </c>
       <c r="M201" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N201" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O201" t="inlineStr">
         <is>
-          <t>GF/KS</t>
+          <t>V</t>
         </is>
       </c>
       <c r="P201" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q201" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>30162±1,340</t>
         </is>
       </c>
       <c r="R201" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>H 4054-3210</t>
         </is>
       </c>
       <c r="S201" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T201" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U201" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>1931</t>
         </is>
       </c>
       <c r="V201" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W201" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X201" t="inlineStr">
         <is>
-          <t>tube/flute</t>
+          <t>perforated baton</t>
         </is>
       </c>
       <c r="Y201" t="inlineStr"/>
       <c r="Z201" t="n">
-        <v>9</v>
+        <v>133</v>
       </c>
       <c r="AA201" t="n">
-        <v>5</v>
+        <v>31</v>
       </c>
       <c r="AB201" t="n">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="AC201" t="inlineStr">
         <is>
-          <t>fragmented</t>
+          <t>almost complete</t>
         </is>
       </c>
       <c r="AD201" t="inlineStr">
         <is>
-          <t>Small tubular bone fragment with markings.</t>
-[...6 lines deleted...]
-      </c>
+          <t>The strongly fragmented perforated rod was found by Riek in 1931 in AH V and referred to by him as 'chest jewelry' (Riek 1934: 159-160). Today, it is lost, so the description of the markings is based on the information and photos provided by Riek and the drawing by Hahn (1977). The identification as a perforated rod is based on the thread-like markings around the two preserved holes.</t>
+        </is>
+      </c>
+      <c r="AE201" t="inlineStr"/>
       <c r="AF201" t="inlineStr">
         <is>
-          <t>Find No.: 38/75-193.1</t>
+          <t>Find No.: Vg 29.20</t>
         </is>
       </c>
       <c r="AG201" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 36.5; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Riek G. 1934, Taf. XXIX.20, Hahn J. 1977, Taf. 37.1; Dutkiewicz E. 2021: Taf. 48; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH201" t="inlineStr">
         <is>
-          <t>!vv! _ !vvv!</t>
+          <t>|||| _ //\\\ _ \\/// _ //</t>
         </is>
       </c>
       <c r="AI201" t="inlineStr">
         <is>
           <t>uncertain</t>
         </is>
       </c>
       <c r="AJ201" t="inlineStr"/>
       <c r="AK201" t="inlineStr"/>
     </row>
     <row r="202">
       <c r="A202" t="n">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>hss0001</t>
+          <t>hss0002</t>
         </is>
       </c>
       <c r="C202" t="inlineStr"/>
       <c r="D202" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
           <t>Hohlenstein-Stadel</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
@@ -32815,115 +33323,131 @@
       </c>
       <c r="O202" t="inlineStr">
         <is>
           <t>Au</t>
         </is>
       </c>
       <c r="P202" t="inlineStr">
         <is>
           <t>AMS</t>
         </is>
       </c>
       <c r="Q202" t="inlineStr">
         <is>
           <t>35185±270</t>
         </is>
       </c>
       <c r="R202" t="inlineStr">
         <is>
           <t>ETH-38797</t>
         </is>
       </c>
       <c r="S202" t="inlineStr"/>
       <c r="T202" t="inlineStr"/>
       <c r="U202" t="inlineStr">
         <is>
-          <t>1939/1969</t>
+          <t>2011</t>
         </is>
       </c>
       <c r="V202" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>tooth</t>
         </is>
       </c>
       <c r="W202" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>Cervus elaphus</t>
         </is>
       </c>
       <c r="X202" t="inlineStr">
         <is>
-          <t>figurine anthropomorph</t>
+          <t>personal ornament</t>
         </is>
       </c>
       <c r="Y202" t="inlineStr"/>
       <c r="Z202" t="n">
-        <v>311</v>
-[...2 lines deleted...]
-      <c r="AB202" t="inlineStr"/>
+        <v>29</v>
+      </c>
+      <c r="AA202" t="n">
+        <v>16</v>
+      </c>
+      <c r="AB202" t="n">
+        <v>12</v>
+      </c>
       <c r="AC202" t="inlineStr">
         <is>
-          <t>almost complete</t>
+          <t>complete</t>
         </is>
       </c>
       <c r="AD202" t="inlineStr">
         <is>
-          <t>The so-called Lion Man figurine was found in 1939, but recognized in refitted in 1969, and for a second time in 2013. The figurine was crafted from the right tusk of a mammoth. The head is oriented towards the tip of the tusk, and the pulp cavity forms the crotch of the figurine. The outer sides of the arms are made of cement, as well as the upper part of the back. Many parts of the figurine are missing or could not be matched. Additionally, the surfaces are partially heavily weathered. The figure stands upright, with the legs slightly apart. The head is clearly that of a lion, but the position of the head is comparable to that of a human due to the upright posture. The neck starts below the skull, and the face is oriented forward. The snout is broad, with two deep lines marking the nose and mouth. There is no lip cleft, which would be typical for a lion. The eyes are located laterally but facing forward. The ears, in their round shape, are typical lion ears. The neck and the back of the head are noticeably wide and almost seamlessly transition into the back and shoulders. The shoulder blades are distinctly carved. The arms, which have lion-like paws instead of hands, are slightly bent at the body but do not touch the torso. The torso is columnar and elongated, giving the proportions an overstretched appearance. Although the original surface is largely missing in the front torso area, some areas are preserved along the collarbones and in the lower abdominal region. This is evident in the large, deep-set navel and a apron-like extension carved in the front pelvic area. The legs are spread approximately shoulder-width apart. They exhibit distinctly human features such as knees, curved calves, ankles, and heels. It is notable that the feet are not horizontal, suggesting that the figure seems to be standing on tiptoes. The dots are uncertain. They appear on the head area, however, it is not possible to distinguish them from the waething effects in this part of the figurine. here, a fictional number of 20 is applied, however no certain counting is possible.</t>
+          <t>This tooth pendant was found in 2011 during the excavations inside the Stadel Cave. It was located in the area identified as the spoil from the 1939 excavation, where, among other findings, missing fragments of the Lion Man were discovered. Since additional pieces of personal ornaments from this area come from Wetzels' excavation, this object is also attributed to the Aurignacian. It is a particularly large pendant made from a red deer's antler (Cervus elaphus). See Dutkiewicz E. 2021: Taf. 37.11.</t>
         </is>
       </c>
       <c r="AE202" t="inlineStr">
         <is>
-          <t>Museum Ulm</t>
-[...2 lines deleted...]
-      <c r="AF202" t="inlineStr"/>
+          <t>LAD Esslingen</t>
+        </is>
+      </c>
+      <c r="AF202" t="inlineStr">
+        <is>
+          <t>Find No.: 195/173-35</t>
+        </is>
+      </c>
       <c r="AG202" t="inlineStr">
         <is>
-          <t>Hahn J. 1970; Wehrberger K. 2013; Kind C.-J. et al. 2014; Ebinger-Rist N. et al. 2018; Dutkiewicz E. 2021: Taf. 11a-11b</t>
+          <t>Beutelspacher T. &amp; Kind C.-J. 2012; Wolf S. et al. 2013; Kind C.-J. et al. 2014; Dutkiewicz E. 2021</t>
         </is>
       </c>
       <c r="AH202" t="inlineStr">
         <is>
-          <t>||||||| _ ≠ _ vvv _ v _ vvvvvvvv _ [!°°°°°°°°°°°°°°°°°°°°!]</t>
+          <t>vvvv _ ||||</t>
         </is>
       </c>
       <c r="AI202" t="inlineStr">
         <is>
-          <t>certain</t>
-[...3 lines deleted...]
-      <c r="AK202" t="inlineStr"/>
+          <t>very certain</t>
+        </is>
+      </c>
+      <c r="AJ202" t="inlineStr">
+        <is>
+          <t>tooth</t>
+        </is>
+      </c>
+      <c r="AK202" t="inlineStr">
+        <is>
+          <t>personal ornament</t>
+        </is>
+      </c>
     </row>
     <row r="203">
       <c r="A203" t="n">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>vhc0059</t>
+          <t>vhc0062</t>
         </is>
       </c>
       <c r="C203" t="inlineStr"/>
       <c r="D203" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
@@ -32954,139 +33478,139 @@
       <c r="N203" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O203" t="inlineStr">
         <is>
           <t>HL/KS</t>
         </is>
       </c>
       <c r="P203" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q203" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R203" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
-      <c r="S203" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="S203" t="inlineStr"/>
       <c r="T203" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U203" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>2007</t>
         </is>
       </c>
       <c r="V203" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W203" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X203" t="inlineStr">
         <is>
-          <t>figurine</t>
-[...6 lines deleted...]
-      </c>
+          <t>personal ornament</t>
+        </is>
+      </c>
+      <c r="Y203" t="inlineStr"/>
       <c r="Z203" t="n">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="AA203" t="n">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="AB203" t="n">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="AC203" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD203" t="inlineStr">
         <is>
-          <t>Slightly curved, heavily reworked ivory fragment with a carefully smoothed and polished surface.</t>
+          <t>Fragment of a ring-shaped object with lateral markings (Dutkiewicz E. 2021: Taf. 56.11).</t>
         </is>
       </c>
       <c r="AE203" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF203" t="inlineStr">
         <is>
-          <t>Find No.: 38/78-18.1</t>
+          <t>Find No.: 39/68-38.1</t>
         </is>
       </c>
       <c r="AG203" t="inlineStr">
         <is>
-          <t>Conard N. &amp; Malina M. 2012; Wolf S. 2015, Taf. 42.3; Dutkiewicz E. 2021: Taf. 27.6; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Conard N. et al. 2013; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH203" t="inlineStr">
         <is>
-          <t>!^^^^^^ |!</t>
+          <t>!vvv!</t>
         </is>
       </c>
       <c r="AI203" t="inlineStr">
         <is>
           <t>certain</t>
         </is>
       </c>
-      <c r="AJ203" t="inlineStr"/>
-      <c r="AK203" t="inlineStr"/>
+      <c r="AJ203" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AK203" t="inlineStr">
+        <is>
+          <t>personal ornament</t>
+        </is>
+      </c>
     </row>
     <row r="204">
       <c r="A204" t="n">
-        <v>585</v>
+        <v>558</v>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>vhc0106</t>
+          <t>vhc0081</t>
         </is>
       </c>
       <c r="C204" t="inlineStr"/>
       <c r="D204" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
@@ -33099,153 +33623,149 @@
         </is>
       </c>
       <c r="J204" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K204" t="n">
         <v>48.559</v>
       </c>
       <c r="L204" t="n">
         <v>10.194</v>
       </c>
       <c r="M204" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N204" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O204" t="inlineStr">
         <is>
-          <t>DL/KS</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P204" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q204" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R204" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S204" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
-      <c r="T204" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T204" t="inlineStr"/>
       <c r="U204" t="inlineStr">
         <is>
-          <t>2005</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V204" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W204" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X204" t="inlineStr">
         <is>
-          <t>possible figurine</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="Y204" t="inlineStr"/>
       <c r="Z204" t="n">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="AA204" t="n">
         <v>8</v>
       </c>
       <c r="AB204" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="AC204" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD204" t="inlineStr">
         <is>
-          <t>Elongated ivory fragment with a strong whitish to black patina.</t>
+          <t>Reshaped, weathered ivory fragment.</t>
         </is>
       </c>
       <c r="AE204" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF204" t="inlineStr">
         <is>
-          <t>Find No.: 47/65-118.1</t>
+          <t>Find No.: 40/73-67.1</t>
         </is>
       </c>
       <c r="AG204" t="inlineStr">
         <is>
-          <t>Conard N. &amp; Malina M. 2006b; Dutkiewicz E. 2021: Taf.29.7; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Dutkiewicz E. 2021: Taf. 57.1; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH204" t="inlineStr">
         <is>
-          <t>!⊞!</t>
+          <t>!VVV! _ !vvvv!</t>
         </is>
       </c>
       <c r="AI204" t="inlineStr">
         <is>
-          <t>certain</t>
+          <t>uncertain</t>
         </is>
       </c>
       <c r="AJ204" t="inlineStr"/>
       <c r="AK204" t="inlineStr"/>
     </row>
     <row r="205">
       <c r="A205" t="n">
-        <v>632</v>
+        <v>477</v>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>vhc0151</t>
+          <t>vhc0004</t>
         </is>
       </c>
       <c r="C205" t="inlineStr"/>
       <c r="D205" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
@@ -33258,149 +33778,165 @@
         </is>
       </c>
       <c r="J205" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K205" t="n">
         <v>48.559</v>
       </c>
       <c r="L205" t="n">
         <v>10.194</v>
       </c>
       <c r="M205" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N205" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O205" t="inlineStr">
         <is>
-          <t>V</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P205" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q205" t="inlineStr">
         <is>
-          <t>30162±1,340</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R205" t="inlineStr">
         <is>
-          <t>H 4054-3210</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S205" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T205" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U205" t="inlineStr">
         <is>
-          <t>1931</t>
+          <t>2012</t>
         </is>
       </c>
       <c r="V205" t="inlineStr">
         <is>
-          <t>fossil</t>
-[...2 lines deleted...]
-      <c r="W205" t="inlineStr"/>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="W205" t="inlineStr">
+        <is>
+          <t>Mammuthus primigenius</t>
+        </is>
+      </c>
       <c r="X205" t="inlineStr">
         <is>
+          <t>figurine</t>
+        </is>
+      </c>
+      <c r="Y205" t="inlineStr">
+        <is>
           <t>undetermined</t>
         </is>
       </c>
-      <c r="Y205" t="inlineStr"/>
       <c r="Z205" t="n">
-        <v>77</v>
+        <v>15</v>
       </c>
       <c r="AA205" t="n">
-        <v>24</v>
+        <v>5</v>
       </c>
       <c r="AB205" t="n">
-        <v>26</v>
+        <v>3</v>
       </c>
       <c r="AC205" t="inlineStr">
         <is>
-          <t>almost complete</t>
+          <t>fragmented</t>
         </is>
       </c>
       <c r="AD205" t="inlineStr">
         <is>
-          <t>Fragment of a Lias ammonite.</t>
+          <t>Reworked ivory fragment, possibly part of a figurine (leg?) with marking (Dutkiewicz E. 2021: Taf. 28.3).</t>
         </is>
       </c>
       <c r="AE205" t="inlineStr">
         <is>
-          <t>URMU Blaubeuren</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF205" t="inlineStr">
         <is>
-          <t>Find No.: Vg 29.14</t>
+          <t>Find No.: 31/70-21.1</t>
         </is>
       </c>
       <c r="AG205" t="inlineStr">
         <is>
-          <t>Riek G. 1934, Taf. XXIX.14; Dutkiewicz E. 2021: Taf. 58.2-4; Hahn J. 1977; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Conard N. et al. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH205" t="inlineStr">
         <is>
-          <t>v v vvv vv</t>
+          <t>!v!</t>
         </is>
       </c>
       <c r="AI205" t="inlineStr">
         <is>
-          <t>very certain</t>
-[...3 lines deleted...]
-      <c r="AK205" t="inlineStr"/>
+          <t>uncertain</t>
+        </is>
+      </c>
+      <c r="AJ205" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AK205" t="inlineStr">
+        <is>
+          <t>figurine</t>
+        </is>
+      </c>
     </row>
     <row r="206">
       <c r="A206" t="n">
-        <v>603</v>
+        <v>560</v>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>vhc0123</t>
+          <t>vhc0083</t>
         </is>
       </c>
       <c r="C206" t="inlineStr"/>
       <c r="D206" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
@@ -33443,274 +33979,286 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q206" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R206" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S206" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T206" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U206" t="inlineStr">
         <is>
-          <t>2011</t>
+          <t>2006</t>
         </is>
       </c>
       <c r="V206" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W206" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X206" t="inlineStr">
         <is>
-          <t>rod/baton</t>
+          <t>possible figurine</t>
         </is>
       </c>
       <c r="Y206" t="inlineStr"/>
       <c r="Z206" t="n">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="AA206" t="n">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="AB206" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="AC206" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD206" t="inlineStr">
         <is>
-          <t>Heavily fragmented, thin ivory cylindrical rod.</t>
+          <t>Small reshaped ivory fragment with a cross pattern.</t>
         </is>
       </c>
       <c r="AE206" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF206" t="inlineStr">
         <is>
-          <t>Find No.: 65/62-29.1</t>
+          <t>Find No.: 41/69-73.1</t>
         </is>
       </c>
       <c r="AG206" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2015; Dutkiewicz E. 2021: Taf. 51.17; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Conard N. et al. 2007; Dutkiewicz E. 2021: Taf. 29.4; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH206" t="inlineStr">
         <is>
-          <t>vvvv vvv vv! _ vvv v vvvv _ vvv! _ !v vv v v v v v! _ v v v v v _ !vvvv! _ !&gt;&gt;&gt;&gt;&gt;&gt;&gt;!</t>
+          <t>!XXX!</t>
         </is>
       </c>
       <c r="AI206" t="inlineStr">
         <is>
-          <t>uncertain</t>
+          <t>very certain</t>
         </is>
       </c>
       <c r="AJ206" t="inlineStr"/>
       <c r="AK206" t="inlineStr"/>
     </row>
     <row r="207">
       <c r="A207" t="n">
-        <v>473</v>
+        <v>458</v>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>hss0002</t>
+          <t>hfc0037</t>
         </is>
       </c>
       <c r="C207" t="inlineStr"/>
       <c r="D207" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>Hohlenstein-Stadel</t>
+          <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
-          <t>hss</t>
+          <t>hfc</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
-          <t>Asselfingen</t>
+          <t>Schelklingen</t>
         </is>
       </c>
       <c r="J207" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K207" t="n">
-        <v>48.549555</v>
+        <v>48.379117</v>
       </c>
       <c r="L207" t="n">
-        <v>10.172655</v>
+        <v>9.754103000000001</v>
       </c>
       <c r="M207" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N207" t="inlineStr">
         <is>
-          <t>nespos.org</t>
+          <t>wikipedia</t>
         </is>
       </c>
       <c r="O207" t="inlineStr">
         <is>
-          <t>Au</t>
+          <t>Va</t>
         </is>
       </c>
       <c r="P207" t="inlineStr">
         <is>
           <t>AMS</t>
         </is>
       </c>
       <c r="Q207" t="inlineStr">
         <is>
-          <t>35185±270</t>
+          <t>31750±260</t>
         </is>
       </c>
       <c r="R207" t="inlineStr">
         <is>
-          <t>ETH-38797</t>
-[...3 lines deleted...]
-      <c r="T207" t="inlineStr"/>
+          <t>KIA 35464</t>
+        </is>
+      </c>
+      <c r="S207" t="inlineStr">
+        <is>
+          <t>35710+360/-340</t>
+        </is>
+      </c>
+      <c r="T207" t="inlineStr">
+        <is>
+          <t>KIA 16034</t>
+        </is>
+      </c>
       <c r="U207" t="inlineStr">
         <is>
-          <t>2011</t>
+          <t>2002</t>
         </is>
       </c>
       <c r="V207" t="inlineStr">
         <is>
-          <t>tooth</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W207" t="inlineStr">
         <is>
-          <t>Cervus elaphus</t>
+          <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X207" t="inlineStr">
         <is>
-          <t>personal ornament</t>
+          <t>awl</t>
         </is>
       </c>
       <c r="Y207" t="inlineStr"/>
       <c r="Z207" t="n">
-        <v>29</v>
+        <v>93</v>
       </c>
       <c r="AA207" t="n">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="AB207" t="n">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="AC207" t="inlineStr">
         <is>
           <t>complete</t>
         </is>
       </c>
       <c r="AD207" t="inlineStr">
         <is>
-          <t>This tooth pendant was found in 2011 during the excavations inside the Stadel Cave. It was located in the area identified as the spoil from the 1939 excavation, where, among other findings, missing fragments of the Lion Man were discovered. Since additional pieces of personal ornaments from this area come from Wetzels' excavation, this object is also attributed to the Aurignacian. It is a particularly large pendant made from a red deer's antler (Cervus elaphus).</t>
+          <t>This is an ivory point with a long, cylindrical shaft, no special elaboration at the base, and a short, pencil-like tip. Below the tip, there is a marking consisting of 122 short, irregularly placed notches arranged in a ring around the entire point (Wolf S. 2015, Tab. 18.2; Dutkiewicz E. 2021: Tab. 46.5-6).</t>
         </is>
       </c>
       <c r="AE207" t="inlineStr">
         <is>
-          <t>LAD Esslingen</t>
+          <t>MUT Tübingen</t>
         </is>
       </c>
       <c r="AF207" t="inlineStr">
         <is>
-          <t>Find No.: 195/173-35</t>
+          <t>Find No.: 79-2700</t>
         </is>
       </c>
       <c r="AG207" t="inlineStr">
         <is>
-          <t>Beutelspacher T. &amp; Kind C.-J. 2012; Wolf S. et al. 2013; Kind C.-J. et al. 2014; Dutkiewicz E. 2021: Taf. 37.11</t>
+          <t>Conard N. et al. 2002; Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH207" t="inlineStr">
         <is>
-          <t>vvvv _ ||||</t>
-[...8 lines deleted...]
-      <c r="AK207" t="inlineStr"/>
+          <t>≠</t>
+        </is>
+      </c>
+      <c r="AI207" t="inlineStr"/>
+      <c r="AJ207" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AK207" t="inlineStr">
+        <is>
+          <t>awl</t>
+        </is>
+      </c>
     </row>
     <row r="208">
       <c r="A208" t="n">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>vhc0140</t>
+          <t>vhc0142</t>
         </is>
       </c>
       <c r="C208" t="inlineStr"/>
       <c r="D208" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
@@ -33723,153 +34271,153 @@
         </is>
       </c>
       <c r="J208" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K208" t="n">
         <v>48.559</v>
       </c>
       <c r="L208" t="n">
         <v>10.194</v>
       </c>
       <c r="M208" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N208" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O208" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>IV</t>
         </is>
       </c>
       <c r="P208" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q208" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>30730±750</t>
         </is>
       </c>
       <c r="R208" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>H 4053-3211</t>
         </is>
       </c>
       <c r="S208" t="inlineStr">
         <is>
-          <t>35810±710</t>
+          <t>32030±280</t>
         </is>
       </c>
       <c r="T208" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
+          <t>OxA-18456</t>
         </is>
       </c>
       <c r="U208" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>1931</t>
         </is>
       </c>
       <c r="V208" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W208" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X208" t="inlineStr">
         <is>
-          <t>rod/baton</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="Y208" t="inlineStr"/>
       <c r="Z208" t="n">
-        <v>13</v>
+        <v>81</v>
       </c>
       <c r="AA208" t="n">
-        <v>4</v>
+        <v>28</v>
       </c>
       <c r="AB208" t="n">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="AC208" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD208" t="inlineStr">
         <is>
-          <t>Very thin round rod made of ivory.</t>
+          <t>Large fragment of a tusk, of which the innermost cone is preserved; it was likely found in AH IV in 1931. An elongated, thick lamellar fragment, found in the spoil heap during subsequent excavations in 2012, fits into it. Presumably, it is a piece from which a larger flake has been detached. On the slightly concave flake negative, there are 40 lines distributed in a broad engraving over the entire preserved surface.</t>
         </is>
       </c>
       <c r="AE208" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF208" t="inlineStr">
         <is>
-          <t>Find No.: 99/99-1002.1</t>
+          <t>Find No.: Vg 11421</t>
         </is>
       </c>
       <c r="AG208" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 51.18; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Conard N. et al. 2013; Wolf S. 2015, Taf. 36.1; Dutkiewicz E. 2021: Taf. 55.6-8; Hahn J. 1977; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH208" t="inlineStr">
         <is>
-          <t>!vvv!</t>
+          <t>!≠!</t>
         </is>
       </c>
       <c r="AI208" t="inlineStr">
         <is>
-          <t>very certain</t>
+          <t>uncertain</t>
         </is>
       </c>
       <c r="AJ208" t="inlineStr"/>
       <c r="AK208" t="inlineStr"/>
     </row>
     <row r="209">
       <c r="A209" t="n">
-        <v>633</v>
+        <v>638</v>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>vhc0152</t>
+          <t>vhc0157</t>
         </is>
       </c>
       <c r="C209" t="inlineStr"/>
       <c r="D209" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
@@ -33927,104 +34475,112 @@
           <t>35810±710</t>
         </is>
       </c>
       <c r="T209" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U209" t="inlineStr">
         <is>
           <t>1931</t>
         </is>
       </c>
       <c r="V209" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W209" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X209" t="inlineStr">
         <is>
-          <t>perforated baton</t>
-[...2 lines deleted...]
-      <c r="Y209" t="inlineStr"/>
+          <t>figurine zoomorph</t>
+        </is>
+      </c>
+      <c r="Y209" t="inlineStr">
+        <is>
+          <t>Mammuthus primigenius</t>
+        </is>
+      </c>
       <c r="Z209" t="n">
-        <v>133</v>
+        <v>70</v>
       </c>
       <c r="AA209" t="n">
-        <v>31</v>
+        <v>54</v>
       </c>
       <c r="AB209" t="n">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="AC209" t="inlineStr">
         <is>
-          <t>almost complete</t>
+          <t>fragmented</t>
         </is>
       </c>
       <c r="AD209" t="inlineStr">
         <is>
-          <t>The strongly fragmented perforated rod was found by Riek in 1931 in AH V and referred to by him as 'chest jewelry' (Riek 1934: 159-160). Today, it is lost, so the description of the markings is based on the information and photos provided by Riek and the drawing by Hahn (1977). The identification as a perforated rod is based on the thread-like markings around the two preserved holes.</t>
-[...2 lines deleted...]
-      <c r="AE209" t="inlineStr"/>
+          <t>Discovered by Gustav Riek in layer V during 1931, the large mammoth figurine is preserved in two significant fragments that, unfortunately, cannot be connected. One fragment constitutes the hind legs and hip region, previously described by Riek as part of a mammoth figurine. He also found the front part but failed to recognize the correlation between both fragments. This is due to only the transition from head to neck, including the shoulder attachment, and the sole of the foot being preserved. The piece is conically broken along the growth line of the ivory, forming the center of a dentin cone. When assembled according to the growth rings, the presumed length of the figurine is at least 7 cm, with a height of 6 cm, making it one of the largest figures from the Swabian Aurignacian. The hind part is heavily weathered, with the two large growth lamellae running vertically through the figurine completely separated, and their edges broken. The surface is severely deteriorated, and a larger area has chipped off around the buttocks. In contrast, the front fragment is much better preserved. Although the original surface is only retained in the neck area and on the sole of the foot, it is hardly affected. Presumably, this figurine broke before being deposited in the sediment, explaining the differing degrees of weathering in both parts. Despite its fragmented state, the figurine is clearly identifiable as a mammoth. In this depiction, the front part forms the back, with the section that slopes steeper upward. It is also possible that the lower curve becomes the back, although in this projection, it does not meet the rear part of the back line in the expected curvature. The proposed reconstruction seems more plausible in this case. The head is separated from the towering shoulders by a clear depression in the neck area. The back line descends significantly toward the buttocks in the rear part. The columnar legs are positioned vertically beneath the animal, standing closely together, with a slight stepping posture of the hind legs indicated.</t>
+        </is>
+      </c>
+      <c r="AE209" t="inlineStr">
+        <is>
+          <t>MUT Tübingen</t>
+        </is>
+      </c>
       <c r="AF209" t="inlineStr">
         <is>
-          <t>Find No.: Vg 29.20</t>
+          <t>Find No.: Vg 2a.4</t>
         </is>
       </c>
       <c r="AG209" t="inlineStr">
         <is>
-          <t>Riek G. 1934, Taf. XXIX.20, Hahn J. 1977, Taf. 37.1; Dutkiewicz E. 2021: Taf. 48; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Riek G. 1934: 283-284; Dutkiewicz E. 2021: Taf. 17a-17b; Hahn J. 1977; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH209" t="inlineStr">
         <is>
-          <t>|||| _ //\\\ _ \\/// _ //</t>
+          <t>!{| |||}vvv! _ !||| _ vvvv _ vvv _ vv _ || _ ||||| _ |||| _ ! ||| _ v _ |! _ ||||| _ X! _ XX</t>
         </is>
       </c>
       <c r="AI209" t="inlineStr">
         <is>
-          <t>uncertain</t>
+          <t>certain</t>
         </is>
       </c>
       <c r="AJ209" t="inlineStr"/>
       <c r="AK209" t="inlineStr"/>
     </row>
     <row r="210">
       <c r="A210" t="n">
-        <v>475</v>
+        <v>641</v>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>vhc0002</t>
+          <t>vhc0160</t>
         </is>
       </c>
       <c r="C210" t="inlineStr"/>
       <c r="D210" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
@@ -34037,461 +34593,491 @@
         </is>
       </c>
       <c r="J210" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K210" t="n">
         <v>48.559</v>
       </c>
       <c r="L210" t="n">
         <v>10.194</v>
       </c>
       <c r="M210" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N210" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O210" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>IV</t>
         </is>
       </c>
       <c r="P210" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q210" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>30730±750</t>
         </is>
       </c>
       <c r="R210" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>H 4053-3211</t>
         </is>
       </c>
       <c r="S210" t="inlineStr">
         <is>
-          <t>35810±710</t>
+          <t>32030±280</t>
         </is>
       </c>
       <c r="T210" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
+          <t>OxA-18456</t>
         </is>
       </c>
       <c r="U210" t="inlineStr">
         <is>
-          <t>2006</t>
+          <t>1931</t>
         </is>
       </c>
       <c r="V210" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>antler</t>
         </is>
       </c>
       <c r="W210" t="inlineStr">
         <is>
+          <t>Rangifer tarandus</t>
+        </is>
+      </c>
+      <c r="X210" t="inlineStr">
+        <is>
+          <t>antler object</t>
+        </is>
+      </c>
+      <c r="Y210" t="inlineStr">
+        <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
-      <c r="X210" t="inlineStr">
-[...7 lines deleted...]
-      <c r="AB210" t="inlineStr"/>
+      <c r="Z210" t="n">
+        <v>69</v>
+      </c>
+      <c r="AA210" t="n">
+        <v>36</v>
+      </c>
+      <c r="AB210" t="n">
+        <v>29</v>
+      </c>
       <c r="AC210" t="inlineStr">
         <is>
-          <t>fragmented</t>
+          <t>almost complete</t>
         </is>
       </c>
       <c r="AD210" t="inlineStr">
         <is>
-          <t>Fragment of a possible figurine. It is elongated, slightly curved, and reworked all around.</t>
+          <t>This object was discovered during Riek's excavations in 1931 in layer IV. The object has an elongated, oval outline. The cancellous bone structure is prominently visible on the top, while the back forms a curved smooth surface. At the pointed end, there is a perforation, which is now broken. This piece was likely worn as a pendant. The cancellous surface forms an oval field into which the relief depiction of a mammoth is inserted. Clearly visible are the trunk, the mouth, the front leg, and the abdominal line. The hind leg is only visible cranially, and towards the caudal end, the surface is too cancellous, making the outline not discernible. The back line starts approximately at the crown and runs in a strongly curved line to the base of the buttocks. The high-rising skull and the typical saddle in the neck are missing, and tusks are not represented. These features characterize this mammoth as a juvenile. Originally, ochre residues were visible in some grooves, depressions, and the broken loop (Riek 1934: 288), but these are no longer present today.</t>
         </is>
       </c>
       <c r="AE210" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>MUT Tübingen</t>
         </is>
       </c>
       <c r="AF210" t="inlineStr">
         <is>
-          <t>Find No.: 00/00-06</t>
+          <t>Find No.: Vg 3.3</t>
         </is>
       </c>
       <c r="AG210" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2007; Dutkiewicz E. 2021: Taf. 27.9; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Riek G. 1934: 295-296; Dutkiewicz E. 2021: Taf. 40; Hahn J. 1977; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH210" t="inlineStr">
         <is>
-          <t>°°°°°! _ vvvvvvv!</t>
+          <t>|||| | _ | _ vv v _ |||| _ | ||</t>
         </is>
       </c>
       <c r="AI210" t="inlineStr">
         <is>
           <t>very certain</t>
         </is>
       </c>
       <c r="AJ210" t="inlineStr"/>
       <c r="AK210" t="inlineStr"/>
     </row>
     <row r="211">
       <c r="A211" t="n">
-        <v>539</v>
+        <v>413</v>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>vhc0062</t>
+          <t>gkl0022</t>
         </is>
       </c>
       <c r="C211" t="inlineStr"/>
       <c r="D211" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>Vogelherd</t>
+          <t>Geissenklösterle</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
-          <t>vhc</t>
+          <t>gkl</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
-          <t>Niederstotzingen-Stetten</t>
+          <t>Blaubeuren-Weiler</t>
         </is>
       </c>
       <c r="J211" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K211" t="n">
-        <v>48.559</v>
+        <v>48.398333</v>
       </c>
       <c r="L211" t="n">
-        <v>10.194</v>
+        <v>9.772221999999999</v>
       </c>
       <c r="M211" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N211" t="inlineStr">
         <is>
-          <t>nespos.org</t>
+          <t>wikipedia</t>
         </is>
       </c>
       <c r="O211" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>III</t>
         </is>
       </c>
       <c r="P211" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q211" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>30100±550</t>
         </is>
       </c>
       <c r="R211" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
-[...2 lines deleted...]
-      <c r="S211" t="inlineStr"/>
+          <t>OxA-6256</t>
+        </is>
+      </c>
+      <c r="S211" t="inlineStr">
+        <is>
+          <t>36560+410/-390</t>
+        </is>
+      </c>
       <c r="T211" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
+          <t>KIA 16032</t>
         </is>
       </c>
       <c r="U211" t="inlineStr">
         <is>
-          <t>2007</t>
+          <t>1987</t>
         </is>
       </c>
       <c r="V211" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W211" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X211" t="inlineStr">
         <is>
-          <t>personal ornament</t>
+          <t>rod/baton</t>
         </is>
       </c>
       <c r="Y211" t="inlineStr"/>
       <c r="Z211" t="n">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="AA211" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="AB211" t="n">
         <v>4</v>
       </c>
       <c r="AC211" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD211" t="inlineStr">
         <is>
-          <t>Fragment of a ring-shaped object with lateral markings.</t>
+          <t>Thin round rod made of ivory with encircling notches (Dutkiewicz 2021: Tab. 51.6).</t>
         </is>
       </c>
       <c r="AE211" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF211" t="inlineStr">
         <is>
-          <t>Find No.: 39/68-38.1</t>
+          <t>Find No.: 56-802</t>
         </is>
       </c>
       <c r="AG211" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2013; Dutkiewicz E. 2021: Taf. 56.11; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH211" t="inlineStr">
         <is>
-          <t>!vvv!</t>
+          <t>!OOOOO!</t>
         </is>
       </c>
       <c r="AI211" t="inlineStr">
         <is>
-          <t>certain</t>
-[...3 lines deleted...]
-      <c r="AK211" t="inlineStr"/>
+          <t>very certain</t>
+        </is>
+      </c>
+      <c r="AJ211" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AK211" t="inlineStr">
+        <is>
+          <t>rod</t>
+        </is>
+      </c>
     </row>
     <row r="212">
       <c r="A212" t="n">
-        <v>544</v>
+        <v>437</v>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>vhc0067</t>
+          <t>hfc0016</t>
         </is>
       </c>
       <c r="C212" t="inlineStr"/>
       <c r="D212" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>Vogelherd</t>
+          <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
-          <t>vhc</t>
+          <t>hfc</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
-          <t>Niederstotzingen-Stetten</t>
+          <t>Schelklingen</t>
         </is>
       </c>
       <c r="J212" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K212" t="n">
-        <v>48.559</v>
+        <v>48.379117</v>
       </c>
       <c r="L212" t="n">
-        <v>10.194</v>
+        <v>9.754103000000001</v>
       </c>
       <c r="M212" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N212" t="inlineStr">
         <is>
-          <t>nespos.org</t>
+          <t>wikipedia</t>
         </is>
       </c>
       <c r="O212" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>IId</t>
         </is>
       </c>
       <c r="P212" t="inlineStr">
         <is>
-          <t>C14</t>
+          <t>AMS</t>
         </is>
       </c>
       <c r="Q212" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>29560+240/-230</t>
         </is>
       </c>
       <c r="R212" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>KIA 8964</t>
         </is>
       </c>
       <c r="S212" t="inlineStr">
         <is>
-          <t>35810±710</t>
+          <t>30010±220</t>
         </is>
       </c>
       <c r="T212" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
+          <t>KIA 8965</t>
         </is>
       </c>
       <c r="U212" t="inlineStr">
         <is>
           <t>2007</t>
         </is>
       </c>
       <c r="V212" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W212" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X212" t="inlineStr">
         <is>
-          <t>awl</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="Y212" t="inlineStr"/>
       <c r="Z212" t="n">
-        <v>79</v>
+        <v>123</v>
       </c>
       <c r="AA212" t="n">
-        <v>10</v>
+        <v>68</v>
       </c>
       <c r="AB212" t="n">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="AC212" t="inlineStr">
         <is>
-          <t>almost complete</t>
+          <t>fragmented</t>
         </is>
       </c>
       <c r="AD212" t="inlineStr">
         <is>
-          <t>It is an elongated, approximately complete tool made of ivory. Only the top part is broken off. The terminally tapered shape suggests that it was a point. This area is also heavily polished through use, and the two uppermost lines of the decoration are worn away, making it very likely to be identified as an awl.</t>
+          <t>This is a large fragment of a cement splinter of a tusk. Laterally, two pattern units are discernible, but cannot be precisely identified. They consist of grouped, long, slightly overlapping lines. These are arranged in a way that two bundles converge and intersect. It cannot be determined whether this pattern is part of a larger composition (Wolf S. 2015, Tab. 2.2; Dutkiewicz E. 2021: Tab. 53.8-11).</t>
         </is>
       </c>
       <c r="AE212" t="inlineStr">
         <is>
-          <t>MUT Tübingen</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF212" t="inlineStr">
         <is>
-          <t>Find No.: 39/70-76.1</t>
+          <t>Find No.: 30-745</t>
         </is>
       </c>
       <c r="AG212" t="inlineStr">
         <is>
-          <t>Conard N. &amp; Malina M. 2008b; Wolf S. 2015, Taf. 41.1; Dutkiewicz E. 2021: Taf. 46.2; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH212" t="inlineStr">
         <is>
-          <t>||||| (/||)||| _ ||</t>
+          <t>[≠ ≠ ||||]</t>
         </is>
       </c>
       <c r="AI212" t="inlineStr">
         <is>
-          <t>certain</t>
-[...3 lines deleted...]
-      <c r="AK212" t="inlineStr"/>
+          <t>uncertain</t>
+        </is>
+      </c>
+      <c r="AJ212" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AK212" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
+      </c>
     </row>
     <row r="213">
       <c r="A213" t="n">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>vhc0069</t>
+          <t>vhc0068</t>
         </is>
       </c>
       <c r="C213" t="inlineStr"/>
       <c r="D213" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
@@ -34549,108 +35135,116 @@
           <t>35810±710</t>
         </is>
       </c>
       <c r="T213" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U213" t="inlineStr">
         <is>
           <t>2007</t>
         </is>
       </c>
       <c r="V213" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W213" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X213" t="inlineStr">
         <is>
-          <t>personal ornament</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="Y213" t="inlineStr"/>
       <c r="Z213" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="AA213" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="AB213" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="AC213" t="inlineStr">
         <is>
-          <t>almost complete</t>
+          <t>fragmented</t>
         </is>
       </c>
       <c r="AD213" t="inlineStr">
         <is>
-          <t>This unusual bead shape resembles a double-drilled bead, but it has pointed projections on the narrow sides. The piece is heavily weathered.</t>
+          <t>Tiny, heavily weathered ivory fragment (Wolf S. 2015, Taf. 42.15; Dutkiewicz E. 2021: Taf. 56.13).</t>
         </is>
       </c>
       <c r="AE213" t="inlineStr">
         <is>
-          <t>MUT Tübingen</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF213" t="inlineStr">
         <is>
-          <t>Find No.: 39/71-98.1</t>
+          <t>Find No.: 39/71-37.1</t>
         </is>
       </c>
       <c r="AG213" t="inlineStr">
         <is>
-          <t>Wolf S. 2015, Taf. 42.14; Dutkiewicz E. 2021: Taf. 37.9; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH213" t="inlineStr">
         <is>
-          <t>&gt;&gt;&gt;&gt;! _ &gt;&gt;&gt;&gt;!</t>
+          <t>!XX</t>
         </is>
       </c>
       <c r="AI213" t="inlineStr">
         <is>
           <t>very certain</t>
         </is>
       </c>
-      <c r="AJ213" t="inlineStr"/>
-      <c r="AK213" t="inlineStr"/>
+      <c r="AJ213" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AK213" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
+      </c>
     </row>
     <row r="214">
       <c r="A214" t="n">
-        <v>555</v>
+        <v>642</v>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>vhc0078</t>
+          <t>vhc0161</t>
         </is>
       </c>
       <c r="C214" t="inlineStr"/>
       <c r="D214" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
@@ -34663,157 +35257,149 @@
         </is>
       </c>
       <c r="J214" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K214" t="n">
         <v>48.559</v>
       </c>
       <c r="L214" t="n">
         <v>10.194</v>
       </c>
       <c r="M214" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N214" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O214" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>V</t>
         </is>
       </c>
       <c r="P214" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q214" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>30162±1,340</t>
         </is>
       </c>
       <c r="R214" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>H 4054-3210</t>
         </is>
       </c>
       <c r="S214" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T214" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U214" t="inlineStr">
         <is>
-          <t>2007</t>
+          <t>1931</t>
         </is>
       </c>
       <c r="V214" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W214" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X214" t="inlineStr">
         <is>
-          <t>figurine</t>
-[...6 lines deleted...]
-      </c>
+          <t>perforated baton</t>
+        </is>
+      </c>
+      <c r="Y214" t="inlineStr"/>
       <c r="Z214" t="n">
-        <v>11</v>
+        <v>237</v>
       </c>
       <c r="AA214" t="n">
-        <v>8</v>
+        <v>41</v>
       </c>
       <c r="AB214" t="n">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="AC214" t="inlineStr">
         <is>
-          <t>fragmented</t>
+          <t>almost complete</t>
         </is>
       </c>
       <c r="AD214" t="inlineStr">
         <is>
-          <t>Small, cylindrically shaped ivory fragment, likely representing the leg of an animal figurine.</t>
-[...6 lines deleted...]
-      </c>
+          <t>This large perforated baton was found by Riek in layer V in 1931. The piece was likely not completed, as the photo shows the unprocessed surface of the broken shell clearly. Additionally, only one hole with the characteristic helical marking typical of Aurignacian perforated rods from the Swabian Aurignacian is present. This, along with the unfinished shape of the piece, suggests that it was discarded during production. However, this cannot be conclusively determined based on the photo alone. Unfortunately, the piece is lost, so no further information can be provided.</t>
+        </is>
+      </c>
+      <c r="AE214" t="inlineStr"/>
       <c r="AF214" t="inlineStr">
         <is>
-          <t>Find No.: 40/71-48.1</t>
+          <t>Find No.: Vg 30.1</t>
         </is>
       </c>
       <c r="AG214" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 27.7; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Riek G. 1934, Taf. XXX.1, Hahn J. 1977, Taf. 34.1; Dutkiewicz E. 2021: Taf. 49; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH214" t="inlineStr">
         <is>
-          <t>!vv!</t>
+          <t>vvv vvv</t>
         </is>
       </c>
       <c r="AI214" t="inlineStr">
         <is>
-          <t>uncertain</t>
+          <t>certain</t>
         </is>
       </c>
       <c r="AJ214" t="inlineStr"/>
       <c r="AK214" t="inlineStr"/>
     </row>
     <row r="215">
       <c r="A215" t="n">
-        <v>558</v>
+        <v>623</v>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>vhc0081</t>
+          <t>vhc0143</t>
         </is>
       </c>
       <c r="C215" t="inlineStr"/>
       <c r="D215" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
@@ -34826,312 +35412,320 @@
         </is>
       </c>
       <c r="J215" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K215" t="n">
         <v>48.559</v>
       </c>
       <c r="L215" t="n">
         <v>10.194</v>
       </c>
       <c r="M215" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N215" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O215" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>V</t>
         </is>
       </c>
       <c r="P215" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q215" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>30162±1,340</t>
         </is>
       </c>
       <c r="R215" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>H 4054-3210</t>
         </is>
       </c>
       <c r="S215" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
-      <c r="T215" t="inlineStr"/>
+      <c r="T215" t="inlineStr">
+        <is>
+          <t>PL0001337A</t>
+        </is>
+      </c>
       <c r="U215" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>1931</t>
         </is>
       </c>
       <c r="V215" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W215" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X215" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="Y215" t="inlineStr"/>
       <c r="Z215" t="n">
-        <v>20</v>
+        <v>60</v>
       </c>
       <c r="AA215" t="n">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="AB215" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="AC215" t="inlineStr">
         <is>
-          <t>fragmented</t>
+          <t>almost complete</t>
         </is>
       </c>
       <c r="AD215" t="inlineStr">
         <is>
-          <t>Reshaped, weathered ivory fragment.</t>
+          <t>Fragment of a thin tubular bone with rounded edges.</t>
         </is>
       </c>
       <c r="AE215" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF215" t="inlineStr">
         <is>
-          <t>Find No.: 40/73-67.1</t>
+          <t>Find No.: Vg 127.2</t>
         </is>
       </c>
       <c r="AG215" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 57.1; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Riek G. 1934, Taf. XXIX.18; Hahn J. 1977, Taf. 34.3; Dutkiewicz E. 2021: Taf. 58.1; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH215" t="inlineStr">
         <is>
-          <t>!VVV! _ !vvvv!</t>
+          <t>vvv vvvv</t>
         </is>
       </c>
       <c r="AI215" t="inlineStr">
         <is>
-          <t>uncertain</t>
+          <t>very certain</t>
         </is>
       </c>
       <c r="AJ215" t="inlineStr"/>
       <c r="AK215" t="inlineStr"/>
     </row>
     <row r="216">
       <c r="A216" t="n">
-        <v>476</v>
+        <v>441</v>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>vhc0003</t>
+          <t>hfc0020</t>
         </is>
       </c>
       <c r="C216" t="inlineStr"/>
       <c r="D216" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>Vogelherd</t>
+          <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
-          <t>vhc</t>
+          <t>hfc</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
-          <t>Niederstotzingen-Stetten</t>
+          <t>Schelklingen</t>
         </is>
       </c>
       <c r="J216" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K216" t="n">
-        <v>48.559</v>
+        <v>48.379117</v>
       </c>
       <c r="L216" t="n">
-        <v>10.194</v>
+        <v>9.754103000000001</v>
       </c>
       <c r="M216" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N216" t="inlineStr">
         <is>
-          <t>nespos.org</t>
+          <t>wikipedia</t>
         </is>
       </c>
       <c r="O216" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>IIIa</t>
         </is>
       </c>
       <c r="P216" t="inlineStr">
         <is>
-          <t>C14</t>
+          <t>AMS</t>
         </is>
       </c>
       <c r="Q216" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>29710+210/-200</t>
         </is>
       </c>
       <c r="R216" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>KIA 32056</t>
         </is>
       </c>
       <c r="S216" t="inlineStr">
         <is>
-          <t>35810±710</t>
+          <t>31140+250/-240</t>
         </is>
       </c>
       <c r="T216" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
+          <t>KIA 16039</t>
         </is>
       </c>
       <c r="U216" t="inlineStr">
         <is>
-          <t>1952</t>
+          <t>2015</t>
         </is>
       </c>
       <c r="V216" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W216" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X216" t="inlineStr">
         <is>
-          <t>figurine zoomorph</t>
-[...3 lines deleted...]
-        <is>
           <t>undetermined</t>
         </is>
       </c>
+      <c r="Y216" t="inlineStr"/>
       <c r="Z216" t="n">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="AA216" t="n">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="AB216" t="n">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="AC216" t="inlineStr">
         <is>
-          <t>almost complete</t>
+          <t>fragmented</t>
         </is>
       </c>
       <c r="AD216" t="inlineStr">
         <is>
-          <t>Figurine of a lion head. The head is carved along the longitudinal axis of a tusk. The surface is highly smoothed. The figurine is unmistakably recognizable as the head of a felid. All features are rendered in masterful detail. The crown gently transitions into the slightly sloping nasal area. The nose itself is separated from the snout by a depression. The upper lip subtly protrudes forward. The mouth is represented by a cleanly cut notch. The lip cleft starts below the nose and tapers towards the mouth. Above the jaw muscles are the eyes, with the breakage edge on the right side. The eyes are crafted as deep, slightly oval indentations. On the inside of the left eye, several gently curved lines depict the tearduct characteristic of felids. Additionally, two thin, parallel lines mark the nose. Directly behind the eyes, the ears emerge. They stand slightly away from the head, are rounded, and have a depression in the center. Towards the neck, the figurine becomes narrow and then breaks off with deeply incised markings at the back.</t>
+          <t>Small fragment of a thin ivory plate with remnants of a hatching (Dutkiewicz E. 2021: Tab. 53.4).</t>
         </is>
       </c>
       <c r="AE216" t="inlineStr">
         <is>
-          <t>LMW Stuttgart</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF216" t="inlineStr">
         <is>
-          <t>Find No.: 00/00-08</t>
+          <t>Find No.: 31-837.1</t>
         </is>
       </c>
       <c r="AG216" t="inlineStr">
         <is>
-          <t>Riek G. 1954; Mauser P.-F. 1973; Dutkiewicz E. 2021: Taf. 21; Hahn J. 1986; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH216" t="inlineStr">
         <is>
-          <t>⊞ _ (||/|/|//|||/||/||| |) _ ⊞ _ || _ ⊞ _ | | | _ |||</t>
+          <t>!XX!</t>
         </is>
       </c>
       <c r="AI216" t="inlineStr">
         <is>
-          <t>certain</t>
-[...3 lines deleted...]
-      <c r="AK216" t="inlineStr"/>
+          <t>uncertain</t>
+        </is>
+      </c>
+      <c r="AJ216" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AK216" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
+      </c>
     </row>
     <row r="217">
       <c r="A217" t="n">
-        <v>560</v>
+        <v>528</v>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>vhc0083</t>
+          <t>vhc0051</t>
         </is>
       </c>
       <c r="C217" t="inlineStr"/>
       <c r="D217" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
@@ -35174,294 +35768,298 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q217" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R217" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S217" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T217" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U217" t="inlineStr">
         <is>
-          <t>2006</t>
+          <t>2007</t>
         </is>
       </c>
       <c r="V217" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W217" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X217" t="inlineStr">
         <is>
-          <t>possible figurine</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="Y217" t="inlineStr"/>
       <c r="Z217" t="n">
-        <v>11</v>
+        <v>41</v>
       </c>
       <c r="AA217" t="n">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="AB217" t="n">
         <v>4</v>
       </c>
       <c r="AC217" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD217" t="inlineStr">
         <is>
-          <t>Small reshaped ivory fragment with a cross pattern.</t>
+          <t>Heavily weathered, elongated ivory lamella (dentine) (Dutkiewicz E. 2021: Taf. 56.9).</t>
         </is>
       </c>
       <c r="AE217" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF217" t="inlineStr">
         <is>
-          <t>Find No.: 41/69-73.1</t>
+          <t>Find No.: 38/70-151</t>
         </is>
       </c>
       <c r="AG217" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2007; Dutkiewicz E. 2021: Taf. 29.4; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH217" t="inlineStr">
         <is>
-          <t>!XXX!</t>
+          <t>X/X||! _ ||||!</t>
         </is>
       </c>
       <c r="AI217" t="inlineStr">
         <is>
-          <t>very certain</t>
-[...3 lines deleted...]
-      <c r="AK217" t="inlineStr"/>
+          <t>uncertain</t>
+        </is>
+      </c>
+      <c r="AJ217" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AK217" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
+      </c>
     </row>
     <row r="218">
       <c r="A218" t="n">
-        <v>436</v>
+        <v>479</v>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>hfc0015</t>
+          <t>vhc0006</t>
         </is>
       </c>
       <c r="C218" t="inlineStr"/>
       <c r="D218" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>Hohle Fels</t>
+          <t>Vogelherd</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
-          <t>hfc</t>
+          <t>vhc</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
-          <t>Schelklingen</t>
+          <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J218" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K218" t="n">
-        <v>48.379117</v>
+        <v>48.559</v>
       </c>
       <c r="L218" t="n">
-        <v>9.754103000000001</v>
+        <v>10.194</v>
       </c>
       <c r="M218" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N218" t="inlineStr">
         <is>
-          <t>wikipedia</t>
+          <t>nespos.org</t>
         </is>
       </c>
       <c r="O218" t="inlineStr">
         <is>
-          <t>Vb</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P218" t="inlineStr">
         <is>
-          <t>AMS</t>
+          <t>C14</t>
         </is>
       </c>
       <c r="Q218" t="inlineStr">
         <is>
-          <t>31290±180</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R218" t="inlineStr">
         <is>
-          <t>OxA-19860</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S218" t="inlineStr">
         <is>
-          <t>40000±500</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T218" t="inlineStr">
         <is>
-          <t>OxA-19781</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U218" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>2012</t>
         </is>
       </c>
       <c r="V218" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W218" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X218" t="inlineStr">
         <is>
-          <t>figurine anthropomorph</t>
-[...6 lines deleted...]
-      </c>
+          <t>possible flute</t>
+        </is>
+      </c>
+      <c r="Y218" t="inlineStr"/>
       <c r="Z218" t="n">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="AA218" t="n">
-        <v>34</v>
+        <v>5</v>
       </c>
       <c r="AB218" t="n">
-        <v>31</v>
+        <v>3</v>
       </c>
       <c r="AC218" t="inlineStr">
         <is>
-          <t>almost complete</t>
+          <t>fragmented</t>
         </is>
       </c>
       <c r="AD218" t="inlineStr">
         <is>
-          <t>The female representation from Hohle Fels ("Venus 1") was discovered in 2008 at the base of the lowest Aurignacian layer (AH Vb). The figurine is depicted asymmetrically, with the right shoulder pulled upward. There is no head; instead, the upper chest and shoulder area are horizontally flat. Positioned off-center, above the left shoulder, is a meticulously crafted loop. This loop exhibits a clearly recognizable polish, indicating intentional use. Below the broad shoulders, the large breasts prominently project forward. The relatively short arms lie close to the body, and the carefully crafted hands rest below the breasts on the upper abdomen. The hands have distinct fingers, five on the left and four on the right hand. The abdomen is slightly curved with a noticeable navel. The back is kept rather flat, with the right shoulder pulled upward. Below the abdomen, an oversized vulva is depicted. It is sculpted as a large, flat triangle, with clearly defined open labia. The buttocks are separated from the back by horizontal lines. The cleft that separates the labia runs backward over the perineum, forming the buttock crease. The hip is short and stout, wider than the shoulders, and the waist is slightly narrower than the shoulders and hips. The legs are reduced. The thighs are narrow and widely spaced. Below the knees, the legs taper, and the majority of the lower legs and feet are missing. Instead, the front and back converge, forming rounded, flat ends, also exhibiting noticeable polish (Dutkiewicz E. 2021: Tab. 1a-1b).</t>
+          <t>Ivory fragment with parallel notches, possibly a flute fragment (Dutkiewicz E. 2021: Taf. 32.13).</t>
         </is>
       </c>
       <c r="AE218" t="inlineStr">
         <is>
-          <t>URMU Blaubeuren</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF218" t="inlineStr">
         <is>
-          <t>Find No.: 30-1197</t>
+          <t>Find No.: 33/67-8.1</t>
         </is>
       </c>
       <c r="AG218" t="inlineStr">
         <is>
-          <t>Conard N. &amp; Malina M. 2008a; Conard N. 2009; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Conard N. et al. 2016; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH218" t="inlineStr">
         <is>
-          <t>|||||||||| _ ¤¤¤¤¤¤¤¤¤¤¤¤¤ _ Y/\\\\VV\\[°°°° °°] _ [|||| _ ||||||] _ vvvvvvvv! _ C _ |||| _ /// _ [CCCC] _ ||| _ ||| _ v</t>
+          <t>!vv!</t>
         </is>
       </c>
       <c r="AI218" t="inlineStr">
         <is>
-          <t>very certain</t>
+          <t>certain</t>
         </is>
       </c>
       <c r="AJ218" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="AK218" t="inlineStr">
         <is>
-          <t>figurine</t>
+          <t>flute (possible)</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="n">
-        <v>458</v>
+        <v>450</v>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>hfc0037</t>
+          <t>hfc0029</t>
         </is>
       </c>
       <c r="C219" t="inlineStr"/>
       <c r="D219" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
           <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
@@ -35474,642 +36072,634 @@
         </is>
       </c>
       <c r="J219" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K219" t="n">
         <v>48.379117</v>
       </c>
       <c r="L219" t="n">
         <v>9.754103000000001</v>
       </c>
       <c r="M219" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N219" t="inlineStr">
         <is>
           <t>wikipedia</t>
         </is>
       </c>
       <c r="O219" t="inlineStr">
         <is>
-          <t>Va</t>
+          <t>IIIb</t>
         </is>
       </c>
       <c r="P219" t="inlineStr">
         <is>
           <t>AMS</t>
         </is>
       </c>
       <c r="Q219" t="inlineStr">
         <is>
-          <t>31750±260</t>
+          <t>29780+330/-310</t>
         </is>
       </c>
       <c r="R219" t="inlineStr">
         <is>
-          <t>KIA 35464</t>
+          <t>KIA 18878</t>
         </is>
       </c>
       <c r="S219" t="inlineStr">
         <is>
-          <t>35710+360/-340</t>
+          <t>29990+340/-330</t>
         </is>
       </c>
       <c r="T219" t="inlineStr">
         <is>
-          <t>KIA 16034</t>
+          <t>KIA 3505</t>
         </is>
       </c>
       <c r="U219" t="inlineStr">
         <is>
-          <t>2002</t>
+          <t>2007</t>
         </is>
       </c>
       <c r="V219" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W219" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X219" t="inlineStr">
         <is>
-          <t>awl</t>
+          <t>rod/baton</t>
         </is>
       </c>
       <c r="Y219" t="inlineStr"/>
       <c r="Z219" t="n">
-        <v>93</v>
+        <v>71</v>
       </c>
       <c r="AA219" t="n">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="AB219" t="n">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="AC219" t="inlineStr">
         <is>
-          <t>complete</t>
+          <t>fragmented</t>
         </is>
       </c>
       <c r="AD219" t="inlineStr">
         <is>
-          <t>This is an ivory point with a long, cylindrical shaft, no special elaboration at the base, and a short, pencil-like tip. Below the tip, there is a marking consisting of 122 short, irregularly placed notches arranged in a ring around the entire point (Wolf S. 2015, Tab. 18.2; Dutkiewicz E. 2021: Tab. 46.5-6).</t>
+          <t>This long-preserved, meticulously crafted round rod is half-preserved along the longitudinal axis (Wolf S. 2015, Tab. 10.3; Dutkiewicz E. 2021: Tab. 51.5).</t>
         </is>
       </c>
       <c r="AE219" t="inlineStr">
         <is>
-          <t>MUT Tübingen</t>
+          <t>URMU Blaubeuren</t>
         </is>
       </c>
       <c r="AF219" t="inlineStr">
         <is>
-          <t>Find No.: 79-2700</t>
+          <t>Find No.: 69-2027.1</t>
         </is>
       </c>
       <c r="AG219" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2002; Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH219" t="inlineStr">
         <is>
-          <t>≠</t>
-[...2 lines deleted...]
-      <c r="AI219" t="inlineStr"/>
+          <t>W W</t>
+        </is>
+      </c>
+      <c r="AI219" t="inlineStr">
+        <is>
+          <t>uncertain</t>
+        </is>
+      </c>
       <c r="AJ219" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="AK219" t="inlineStr">
         <is>
-          <t>awl</t>
+          <t>rod</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="n">
-        <v>622</v>
+        <v>451</v>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>vhc0142</t>
+          <t>hfc0030</t>
         </is>
       </c>
       <c r="C220" t="inlineStr"/>
       <c r="D220" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t>Vogelherd</t>
+          <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
-          <t>vhc</t>
+          <t>hfc</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
-          <t>Niederstotzingen-Stetten</t>
+          <t>Schelklingen</t>
         </is>
       </c>
       <c r="J220" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K220" t="n">
-        <v>48.559</v>
+        <v>48.379117</v>
       </c>
       <c r="L220" t="n">
-        <v>10.194</v>
+        <v>9.754103000000001</v>
       </c>
       <c r="M220" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N220" t="inlineStr">
         <is>
-          <t>nespos.org</t>
+          <t>wikipedia</t>
         </is>
       </c>
       <c r="O220" t="inlineStr">
         <is>
-          <t>IV</t>
+          <t>IIe</t>
         </is>
       </c>
       <c r="P220" t="inlineStr">
         <is>
-          <t>C14</t>
+          <t>AMS</t>
         </is>
       </c>
       <c r="Q220" t="inlineStr">
         <is>
-          <t>30730±750</t>
+          <t>30640±190</t>
         </is>
       </c>
       <c r="R220" t="inlineStr">
         <is>
-          <t>H 4053-3211</t>
-[...11 lines deleted...]
-      </c>
+          <t>KIA 16040</t>
+        </is>
+      </c>
+      <c r="S220" t="inlineStr"/>
+      <c r="T220" t="inlineStr"/>
       <c r="U220" t="inlineStr">
         <is>
-          <t>1931</t>
+          <t>2003</t>
         </is>
       </c>
       <c r="V220" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W220" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X220" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>point</t>
         </is>
       </c>
       <c r="Y220" t="inlineStr"/>
       <c r="Z220" t="n">
-        <v>81</v>
+        <v>13</v>
       </c>
       <c r="AA220" t="n">
-        <v>28</v>
+        <v>3</v>
       </c>
       <c r="AB220" t="n">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="AC220" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD220" t="inlineStr">
         <is>
-          <t>Large fragment of a tusk, of which the innermost cone is preserved; it was likely found in AH IV in 1931. An elongated, thick lamellar fragment, found in the spoil heap during subsequent excavations in 2012, fits into it. Presumably, it is a piece from which a larger flake has been detached. On the slightly concave flake negative, there are 40 lines distributed in a broad engraving over the entire preserved surface.</t>
+          <t>Terminal fragment of a very fine point with a circumferential spiral (Wolf S. 2015, Taf. 4.4; Dutkiewicz E. 2021: Taf. 46.4).</t>
         </is>
       </c>
       <c r="AE220" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF220" t="inlineStr">
         <is>
-          <t>Find No.: Vg 11421</t>
+          <t>Find No.: 76-1153.1</t>
         </is>
       </c>
       <c r="AG220" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2013; Wolf S. 2015, Taf. 36.1; Dutkiewicz E. 2021: Taf. 55.6-8; Hahn J. 1977; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Conard N. et al. 2003; Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH220" t="inlineStr">
         <is>
-          <t>!≠!</t>
+          <t>!$</t>
         </is>
       </c>
       <c r="AI220" t="inlineStr">
         <is>
-          <t>uncertain</t>
-[...3 lines deleted...]
-      <c r="AK220" t="inlineStr"/>
+          <t>certain</t>
+        </is>
+      </c>
+      <c r="AJ220" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AK220" t="inlineStr">
+        <is>
+          <t>point (unspecified)</t>
+        </is>
+      </c>
     </row>
     <row r="221">
       <c r="A221" t="n">
-        <v>638</v>
+        <v>391</v>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>vhc0157</t>
+          <t>bst0001</t>
         </is>
       </c>
       <c r="C221" t="inlineStr"/>
       <c r="D221" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>Vogelherd</t>
+          <t>Bockstein-Törle</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
-          <t>vhc</t>
+          <t>bst</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
-          <t>Niederstotzingen-Stetten</t>
+          <t>Rammingen</t>
         </is>
       </c>
       <c r="J221" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K221" t="n">
-        <v>48.559</v>
+        <v>48.553</v>
       </c>
       <c r="L221" t="n">
-        <v>10.194</v>
+        <v>10.155</v>
       </c>
       <c r="M221" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N221" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O221" t="inlineStr">
         <is>
-          <t>V</t>
+          <t>VI</t>
         </is>
       </c>
       <c r="P221" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q221" t="inlineStr">
         <is>
-          <t>30162±1,340</t>
-[...16 lines deleted...]
-      </c>
+          <t>31530±230 - 20400±220</t>
+        </is>
+      </c>
+      <c r="R221" t="inlineStr"/>
+      <c r="S221" t="inlineStr"/>
+      <c r="T221" t="inlineStr"/>
       <c r="U221" t="inlineStr">
         <is>
-          <t>1931</t>
+          <t>1953-1956</t>
         </is>
       </c>
       <c r="V221" t="inlineStr">
         <is>
-          <t>ivory</t>
-[...6 lines deleted...]
-      </c>
+          <t>slate</t>
+        </is>
+      </c>
+      <c r="W221" t="inlineStr"/>
       <c r="X221" t="inlineStr">
         <is>
-          <t>figurine zoomorph</t>
-[...6 lines deleted...]
-      </c>
+          <t>personal ornament</t>
+        </is>
+      </c>
+      <c r="Y221" t="inlineStr"/>
       <c r="Z221" t="n">
-        <v>70</v>
+        <v>21</v>
       </c>
       <c r="AA221" t="n">
-        <v>54</v>
+        <v>20</v>
       </c>
       <c r="AB221" t="n">
-        <v>23</v>
+        <v>5</v>
       </c>
       <c r="AC221" t="inlineStr">
         <is>
-          <t>fragmented</t>
+          <t>almost complete</t>
         </is>
       </c>
       <c r="AD221" t="inlineStr">
         <is>
-          <t>Discovered by Gustav Riek in layer V during 1931, the large mammoth figurine is preserved in two significant fragments that, unfortunately, cannot be connected. One fragment constitutes the hind legs and hip region, previously described by Riek as part of a mammoth figurine. He also found the front part but failed to recognize the correlation between both fragments. This is due to only the transition from head to neck, including the shoulder attachment, and the sole of the foot being preserved. The piece is conically broken along the growth line of the ivory, forming the center of a dentin cone. When assembled according to the growth rings, the presumed length of the figurine is at least 7 cm, with a height of 6 cm, making it one of the largest figures from the Swabian Aurignacian. The hind part is heavily weathered, with the two large growth lamellae running vertically through the figurine completely separated, and their edges broken. The surface is severely deteriorated, and a larger area has chipped off around the buttocks. In contrast, the front fragment is much better preserved. Although the original surface is only retained in the neck area and on the sole of the foot, it is hardly affected. Presumably, this figurine broke before being deposited in the sediment, explaining the differing degrees of weathering in both parts. Despite its fragmented state, the figurine is clearly identifiable as a mammoth. In this depiction, the front part forms the back, with the section that slopes steeper upward. It is also possible that the lower curve becomes the back, although in this projection, it does not meet the rear part of the back line in the expected curvature. The proposed reconstruction seems more plausible in this case. The head is separated from the towering shoulders by a clear depression in the neck area. The back line descends significantly toward the buttocks in the rear part. The columnar legs are positioned vertically beneath the animal, standing closely together, with a slight stepping posture of the hind legs indicated.</t>
+          <t>This ring made of slate is about 3/4 preserved. Along the edge, there are parallel notches, 18 of which are preserved. Presumably, this is a personal ornament (Wolf S. 2015; Dutkiewicz E. 2021: Taf. 37.10).</t>
         </is>
       </c>
       <c r="AE221" t="inlineStr">
         <is>
-          <t>MUT Tübingen</t>
-[...6 lines deleted...]
-      </c>
+          <t>Museum Ulm</t>
+        </is>
+      </c>
+      <c r="AF221" t="inlineStr"/>
       <c r="AG221" t="inlineStr">
         <is>
-          <t>Riek G. 1934: 283-284; Dutkiewicz E. 2021: Taf. 17a-17b; Hahn J. 1977; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Conard N. &amp; Bolus M. 2003; Wolf S. 2015; Dutkiewicz E. 2021</t>
         </is>
       </c>
       <c r="AH221" t="inlineStr">
         <is>
-          <t>!{| |||}vvv! _ !||| _ vvvv _ vvv _ vv _ || _ ||||| _ |||| _ ! ||| _ v _ |! _ ||||| _ X! _ XX</t>
+          <t>!vvvvvvvvvvvvvvvvvv!</t>
         </is>
       </c>
       <c r="AI221" t="inlineStr">
         <is>
-          <t>certain</t>
-[...3 lines deleted...]
-      <c r="AK221" t="inlineStr"/>
+          <t>very certain</t>
+        </is>
+      </c>
+      <c r="AJ221" t="inlineStr">
+        <is>
+          <t>slate</t>
+        </is>
+      </c>
+      <c r="AK221" t="inlineStr">
+        <is>
+          <t>personal ornament</t>
+        </is>
+      </c>
     </row>
     <row r="222">
       <c r="A222" t="n">
-        <v>641</v>
+        <v>452</v>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>vhc0160</t>
+          <t>hfc0031</t>
         </is>
       </c>
       <c r="C222" t="inlineStr"/>
       <c r="D222" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t>Vogelherd</t>
+          <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
-          <t>vhc</t>
+          <t>hfc</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
-          <t>Niederstotzingen-Stetten</t>
+          <t>Schelklingen</t>
         </is>
       </c>
       <c r="J222" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K222" t="n">
-        <v>48.559</v>
+        <v>48.379117</v>
       </c>
       <c r="L222" t="n">
-        <v>10.194</v>
+        <v>9.754103000000001</v>
       </c>
       <c r="M222" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N222" t="inlineStr">
         <is>
-          <t>nespos.org</t>
+          <t>wikipedia</t>
         </is>
       </c>
       <c r="O222" t="inlineStr">
         <is>
           <t>IV</t>
         </is>
       </c>
       <c r="P222" t="inlineStr">
         <is>
-          <t>C14</t>
+          <t>AMS</t>
         </is>
       </c>
       <c r="Q222" t="inlineStr">
         <is>
-          <t>30730±750</t>
+          <t>28750±750</t>
         </is>
       </c>
       <c r="R222" t="inlineStr">
         <is>
-          <t>H 4053-3211</t>
+          <t>OxA-4980</t>
         </is>
       </c>
       <c r="S222" t="inlineStr">
         <is>
-          <t>32030±280</t>
+          <t>33090+260/-250</t>
         </is>
       </c>
       <c r="T222" t="inlineStr">
         <is>
-          <t>OxA-18456</t>
+          <t>KIA 16036</t>
         </is>
       </c>
       <c r="U222" t="inlineStr">
         <is>
-          <t>1931</t>
+          <t>2002</t>
         </is>
       </c>
       <c r="V222" t="inlineStr">
         <is>
-          <t>antler</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W222" t="inlineStr">
         <is>
-          <t>Rangifer tarandus</t>
+          <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X222" t="inlineStr">
         <is>
-          <t>antler object</t>
-[...6 lines deleted...]
-      </c>
+          <t>rod/baton</t>
+        </is>
+      </c>
+      <c r="Y222" t="inlineStr"/>
       <c r="Z222" t="n">
-        <v>69</v>
+        <v>49</v>
       </c>
       <c r="AA222" t="n">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="AB222" t="n">
-        <v>29</v>
+        <v>5</v>
       </c>
       <c r="AC222" t="inlineStr">
         <is>
-          <t>almost complete</t>
+          <t>fragmented</t>
         </is>
       </c>
       <c r="AD222" t="inlineStr">
         <is>
-          <t>This object was discovered during Riek's excavations in 1931 in layer IV. The object has an elongated, oval outline. The cancellous bone structure is prominently visible on the top, while the back forms a curved smooth surface. At the pointed end, there is a perforation, which is now broken. This piece was likely worn as a pendant. The cancellous surface forms an oval field into which the relief depiction of a mammoth is inserted. Clearly visible are the trunk, the mouth, the front leg, and the abdominal line. The hind leg is only visible cranially, and towards the caudal end, the surface is too cancellous, making the outline not discernible. The back line starts approximately at the crown and runs in a strongly curved line to the base of the buttocks. The high-rising skull and the typical saddle in the neck are missing, and tusks are not represented. These features characterize this mammoth as a juvenile. Originally, ochre residues were visible in some grooves, depressions, and the broken loop (Riek 1934: 288), but these are no longer present today.</t>
+          <t>Fragment of a large and wide, slightly tapered round rod, which is heavily weathered (Dutkiewicz E. 2021: Taf. 51.2).</t>
         </is>
       </c>
       <c r="AE222" t="inlineStr">
         <is>
-          <t>MUT Tübingen</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF222" t="inlineStr">
         <is>
-          <t>Find No.: Vg 3.3</t>
+          <t>Find No.: 77-1785</t>
         </is>
       </c>
       <c r="AG222" t="inlineStr">
         <is>
-          <t>Riek G. 1934: 295-296; Dutkiewicz E. 2021: Taf. 40; Hahn J. 1977; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH222" t="inlineStr">
         <is>
-          <t>|||| | _ | _ vv v _ |||| _ | ||</t>
+          <t>|||</t>
         </is>
       </c>
       <c r="AI222" t="inlineStr">
         <is>
           <t>very certain</t>
         </is>
       </c>
-      <c r="AJ222" t="inlineStr"/>
-      <c r="AK222" t="inlineStr"/>
+      <c r="AJ222" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AK222" t="inlineStr">
+        <is>
+          <t>rod</t>
+        </is>
+      </c>
     </row>
     <row r="223">
       <c r="A223" t="n">
-        <v>413</v>
+        <v>394</v>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>gkl0022</t>
+          <t>gkl0003</t>
         </is>
       </c>
       <c r="C223" t="inlineStr"/>
       <c r="D223" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
           <t>Geissenklösterle</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
@@ -36122,2113 +36712,2153 @@
         </is>
       </c>
       <c r="J223" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K223" t="n">
         <v>48.398333</v>
       </c>
       <c r="L223" t="n">
         <v>9.772221999999999</v>
       </c>
       <c r="M223" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N223" t="inlineStr">
         <is>
           <t>wikipedia</t>
         </is>
       </c>
       <c r="O223" t="inlineStr">
         <is>
-          <t>III</t>
+          <t>II</t>
         </is>
       </c>
       <c r="P223" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q223" t="inlineStr">
         <is>
-          <t>30100±550</t>
+          <t>30625±796</t>
         </is>
       </c>
       <c r="R223" t="inlineStr">
         <is>
-          <t>OxA-6256</t>
+          <t>H 4147-3346</t>
         </is>
       </c>
       <c r="S223" t="inlineStr">
         <is>
-          <t>36560+410/-390</t>
+          <t>33700±825</t>
         </is>
       </c>
       <c r="T223" t="inlineStr">
         <is>
-          <t>KIA 16032</t>
+          <t>H 4751-4404</t>
         </is>
       </c>
       <c r="U223" t="inlineStr">
         <is>
-          <t>1987</t>
+          <t>1973 1990</t>
         </is>
       </c>
       <c r="V223" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W223" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>Cygnus cygnus</t>
         </is>
       </c>
       <c r="X223" t="inlineStr">
         <is>
-          <t>rod/baton</t>
+          <t>flute</t>
         </is>
       </c>
       <c r="Y223" t="inlineStr"/>
       <c r="Z223" t="n">
-        <v>11</v>
+        <v>126</v>
       </c>
       <c r="AA223" t="n">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="AB223" t="n">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="AC223" t="inlineStr">
         <is>
-          <t>fragmented</t>
+          <t>almost complete</t>
         </is>
       </c>
       <c r="AD223" t="inlineStr">
         <is>
-          <t>Thin round rod made of ivory with encircling notches (Dutkiewicz 2021: Tab. 51.6).</t>
+          <t>Flute made from the radius of a whooper swan (Cygnus cygnus). About half of the shaft, proximally separated with a ring notch, is preserved. The distal end is no longer present. The three preserved finger holes are located on the dorsal side of the shaft (Dutkiewicz E. 2021: Taf. 34.1).</t>
         </is>
       </c>
       <c r="AE223" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>LMW Stuttgart</t>
         </is>
       </c>
       <c r="AF223" t="inlineStr">
         <is>
-          <t>Find No.: 56-802</t>
+          <t>Find No.: 24-197</t>
         </is>
       </c>
       <c r="AG223" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Hahn J. &amp; Münzel S. 1995; Hahn J. 1999; Münzel S. et al. 2002; Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH223" t="inlineStr">
         <is>
-          <t>!OOOOO!</t>
+          <t>vvvv vvvv</t>
         </is>
       </c>
       <c r="AI223" t="inlineStr">
         <is>
           <t>very certain</t>
         </is>
       </c>
       <c r="AJ223" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="AK223" t="inlineStr">
         <is>
-          <t>rod</t>
+          <t>flute</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="n">
-        <v>437</v>
+        <v>393</v>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>hfc0016</t>
+          <t>gkl0002</t>
         </is>
       </c>
       <c r="C224" t="inlineStr"/>
       <c r="D224" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t>Hohle Fels</t>
+          <t>Geissenklösterle</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
-          <t>hfc</t>
+          <t>gkl</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
-          <t>Schelklingen</t>
+          <t>Blaubeuren-Weiler</t>
         </is>
       </c>
       <c r="J224" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K224" t="n">
-        <v>48.379117</v>
+        <v>48.398333</v>
       </c>
       <c r="L224" t="n">
-        <v>9.754103000000001</v>
+        <v>9.772221999999999</v>
       </c>
       <c r="M224" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N224" t="inlineStr">
         <is>
           <t>wikipedia</t>
         </is>
       </c>
       <c r="O224" t="inlineStr">
         <is>
-          <t>IId</t>
+          <t>II</t>
         </is>
       </c>
       <c r="P224" t="inlineStr">
         <is>
-          <t>AMS</t>
+          <t>C14</t>
         </is>
       </c>
       <c r="Q224" t="inlineStr">
         <is>
-          <t>29560+240/-230</t>
+          <t>30625±796</t>
         </is>
       </c>
       <c r="R224" t="inlineStr">
         <is>
-          <t>KIA 8964</t>
+          <t>H 4147-3346</t>
         </is>
       </c>
       <c r="S224" t="inlineStr">
         <is>
-          <t>30010±220</t>
+          <t>33700±825</t>
         </is>
       </c>
       <c r="T224" t="inlineStr">
         <is>
-          <t>KIA 8965</t>
+          <t>H 4751-4404</t>
         </is>
       </c>
       <c r="U224" t="inlineStr">
         <is>
-          <t>2007</t>
+          <t>1977</t>
         </is>
       </c>
       <c r="V224" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W224" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X224" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>tube/flute</t>
         </is>
       </c>
       <c r="Y224" t="inlineStr"/>
       <c r="Z224" t="n">
-        <v>123</v>
+        <v>21</v>
       </c>
       <c r="AA224" t="n">
-        <v>68</v>
+        <v>6</v>
       </c>
       <c r="AB224" t="n">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="AC224" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD224" t="inlineStr">
         <is>
-          <t>This is a large fragment of a cement splinter of a tusk. Laterally, two pattern units are discernible, but cannot be precisely identified. They consist of grouped, long, slightly overlapping lines. These are arranged in a way that two bundles converge and intersect. It cannot be determined whether this pattern is part of a larger composition (Wolf S. 2015, Tab. 2.2; Dutkiewicz E. 2021: Tab. 53.8-11).</t>
+          <t>Thin tubular bone of a bird (Dutkiewicz E. 2021, Taf. 35.3).</t>
         </is>
       </c>
       <c r="AE224" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF224" t="inlineStr">
         <is>
-          <t>Find No.: 30-745</t>
+          <t>Find No.: 16-96.1</t>
         </is>
       </c>
       <c r="AG224" t="inlineStr">
         <is>
-          <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH224" t="inlineStr">
         <is>
-          <t>[≠ ≠ ||||]</t>
+          <t>!vvvvv!</t>
         </is>
       </c>
       <c r="AI224" t="inlineStr">
         <is>
-          <t>uncertain</t>
+          <t>very certain</t>
         </is>
       </c>
       <c r="AJ224" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="AK224" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>tube</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="n">
-        <v>642</v>
+        <v>396</v>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>vhc0161</t>
+          <t>gkl0005</t>
         </is>
       </c>
       <c r="C225" t="inlineStr"/>
       <c r="D225" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
-          <t>Vogelherd</t>
+          <t>Geissenklösterle</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
-          <t>vhc</t>
+          <t>gkl</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
-          <t>Niederstotzingen-Stetten</t>
+          <t>Blaubeuren-Weiler</t>
         </is>
       </c>
       <c r="J225" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K225" t="n">
-        <v>48.559</v>
+        <v>48.398333</v>
       </c>
       <c r="L225" t="n">
-        <v>10.194</v>
+        <v>9.772221999999999</v>
       </c>
       <c r="M225" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N225" t="inlineStr">
         <is>
-          <t>nespos.org</t>
+          <t>wikipedia</t>
         </is>
       </c>
       <c r="O225" t="inlineStr">
         <is>
-          <t>V</t>
+          <t>II</t>
         </is>
       </c>
       <c r="P225" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q225" t="inlineStr">
         <is>
-          <t>30162±1,340</t>
+          <t>30625±796</t>
         </is>
       </c>
       <c r="R225" t="inlineStr">
         <is>
-          <t>H 4054-3210</t>
+          <t>H 4147-3346</t>
         </is>
       </c>
       <c r="S225" t="inlineStr">
         <is>
-          <t>35810±710</t>
+          <t>33700±825</t>
         </is>
       </c>
       <c r="T225" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
+          <t>H 4751-4404</t>
         </is>
       </c>
       <c r="U225" t="inlineStr">
         <is>
-          <t>1931</t>
+          <t>1991</t>
         </is>
       </c>
       <c r="V225" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W225" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X225" t="inlineStr">
         <is>
-          <t>perforated baton</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="Y225" t="inlineStr"/>
       <c r="Z225" t="n">
-        <v>237</v>
+        <v>11</v>
       </c>
       <c r="AA225" t="n">
-        <v>41</v>
+        <v>3</v>
       </c>
       <c r="AB225" t="n">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="AC225" t="inlineStr">
         <is>
-          <t>almost complete</t>
+          <t>fragmented</t>
         </is>
       </c>
       <c r="AD225" t="inlineStr">
         <is>
-          <t>This large perforated baton was found by Riek in layer V in 1931. The piece was likely not completed, as the photo shows the unprocessed surface of the broken shell clearly. Additionally, only one hole with the characteristic helical marking typical of Aurignacian perforated rods from the Swabian Aurignacian is present. This, along with the unfinished shape of the piece, suggests that it was discarded during production. However, this cannot be conclusively determined based on the photo alone. Unfortunately, the piece is lost, so no further information can be provided.</t>
-[...2 lines deleted...]
-      <c r="AE225" t="inlineStr"/>
+          <t>Small ivory fragment with parallel lines (Dutkiewicz E. 2021: Taf. 55.3).</t>
+        </is>
+      </c>
+      <c r="AE225" t="inlineStr">
+        <is>
+          <t>Universität Tübingen</t>
+        </is>
+      </c>
       <c r="AF225" t="inlineStr">
         <is>
-          <t>Find No.: Vg 30.1</t>
+          <t>Find No.: 33-95</t>
         </is>
       </c>
       <c r="AG225" t="inlineStr">
         <is>
-          <t>Riek G. 1934, Taf. XXX.1, Hahn J. 1977, Taf. 34.1; Dutkiewicz E. 2021: Taf. 49; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH225" t="inlineStr">
         <is>
-          <t>vvv vvv</t>
+          <t>!|||!</t>
         </is>
       </c>
       <c r="AI225" t="inlineStr">
         <is>
           <t>certain</t>
         </is>
       </c>
-      <c r="AJ225" t="inlineStr"/>
-      <c r="AK225" t="inlineStr"/>
+      <c r="AJ225" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AK225" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
+      </c>
     </row>
     <row r="226">
       <c r="A226" t="n">
-        <v>545</v>
+        <v>397</v>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>vhc0068</t>
+          <t>gkl0006</t>
         </is>
       </c>
       <c r="C226" t="inlineStr"/>
       <c r="D226" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t>Vogelherd</t>
+          <t>Geissenklösterle</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
-          <t>vhc</t>
+          <t>gkl</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
-          <t>Niederstotzingen-Stetten</t>
+          <t>Blaubeuren-Weiler</t>
         </is>
       </c>
       <c r="J226" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K226" t="n">
-        <v>48.559</v>
+        <v>48.398333</v>
       </c>
       <c r="L226" t="n">
-        <v>10.194</v>
+        <v>9.772221999999999</v>
       </c>
       <c r="M226" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N226" t="inlineStr">
         <is>
-          <t>nespos.org</t>
+          <t>wikipedia</t>
         </is>
       </c>
       <c r="O226" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>II</t>
         </is>
       </c>
       <c r="P226" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q226" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>30625±796</t>
         </is>
       </c>
       <c r="R226" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>H 4147-3346</t>
         </is>
       </c>
       <c r="S226" t="inlineStr">
         <is>
-          <t>35810±710</t>
+          <t>33700±825</t>
         </is>
       </c>
       <c r="T226" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
-[...6 lines deleted...]
-      </c>
+          <t>H 4751-4404</t>
+        </is>
+      </c>
+      <c r="U226" t="inlineStr"/>
       <c r="V226" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W226" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X226" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>personal ornament</t>
         </is>
       </c>
       <c r="Y226" t="inlineStr"/>
       <c r="Z226" t="n">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="AA226" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="AB226" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="AC226" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD226" t="inlineStr">
         <is>
-          <t>Tiny, heavily weathered ivory fragment.</t>
+          <t>Terminal fragment of a slightly curved ivory strip with a perforation (Wolf S. 2015: Tab. 32.3; Dutkiewicz E. 2021: Tab. 38.4).</t>
         </is>
       </c>
       <c r="AE226" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>URMU Blaubeuren</t>
         </is>
       </c>
       <c r="AF226" t="inlineStr">
         <is>
-          <t>Find No.: 39/71-37.1</t>
+          <t>Find No.: 34-303</t>
         </is>
       </c>
       <c r="AG226" t="inlineStr">
         <is>
-          <t>Wolf S. 2015, Taf. 42.15; Dutkiewicz E. 2021: Taf. 56.13; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Wolf S. 2015; Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH226" t="inlineStr">
         <is>
-          <t>!XX</t>
+          <t>||||</t>
         </is>
       </c>
       <c r="AI226" t="inlineStr">
         <is>
           <t>very certain</t>
         </is>
       </c>
-      <c r="AJ226" t="inlineStr"/>
-      <c r="AK226" t="inlineStr"/>
+      <c r="AJ226" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AK226" t="inlineStr">
+        <is>
+          <t>personal ornament</t>
+        </is>
+      </c>
     </row>
     <row r="227">
       <c r="A227" t="n">
-        <v>623</v>
+        <v>398</v>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>vhc0143</t>
+          <t>gkl0007</t>
         </is>
       </c>
       <c r="C227" t="inlineStr"/>
       <c r="D227" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
-          <t>Vogelherd</t>
+          <t>Geissenklösterle</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
-          <t>vhc</t>
+          <t>gkl</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
-          <t>Niederstotzingen-Stetten</t>
+          <t>Blaubeuren-Weiler</t>
         </is>
       </c>
       <c r="J227" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K227" t="n">
-        <v>48.559</v>
+        <v>48.398333</v>
       </c>
       <c r="L227" t="n">
-        <v>10.194</v>
+        <v>9.772221999999999</v>
       </c>
       <c r="M227" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N227" t="inlineStr">
         <is>
-          <t>nespos.org</t>
+          <t>wikipedia</t>
         </is>
       </c>
       <c r="O227" t="inlineStr">
         <is>
-          <t>V</t>
+          <t>II</t>
         </is>
       </c>
       <c r="P227" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q227" t="inlineStr">
         <is>
-          <t>30162±1,340</t>
+          <t>30625±796</t>
         </is>
       </c>
       <c r="R227" t="inlineStr">
         <is>
-          <t>H 4054-3210</t>
+          <t>H 4147-3346</t>
         </is>
       </c>
       <c r="S227" t="inlineStr">
         <is>
-          <t>35810±710</t>
+          <t>33700±825</t>
         </is>
       </c>
       <c r="T227" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
+          <t>H 4751-4404</t>
         </is>
       </c>
       <c r="U227" t="inlineStr">
         <is>
-          <t>1931</t>
+          <t>1990</t>
         </is>
       </c>
       <c r="V227" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W227" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X227" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>possible flute</t>
         </is>
       </c>
       <c r="Y227" t="inlineStr"/>
       <c r="Z227" t="n">
-        <v>60</v>
+        <v>20</v>
       </c>
       <c r="AA227" t="n">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="AB227" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AC227" t="inlineStr">
         <is>
-          <t>almost complete</t>
+          <t>fragmented</t>
         </is>
       </c>
       <c r="AD227" t="inlineStr">
         <is>
-          <t>Fragment of a thin tubular bone with rounded edges.</t>
+          <t>Hollow-cylindrically worked ivory artifact, probably a semi-finished product for flute production (Dutkiewicz E. 2021: Taf. 32.3).</t>
         </is>
       </c>
       <c r="AE227" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF227" t="inlineStr">
         <is>
-          <t>Find No.: Vg 127.2</t>
+          <t>Find No.: 34-349</t>
         </is>
       </c>
       <c r="AG227" t="inlineStr">
         <is>
-          <t>Riek G. 1934, Taf. XXIX.18; Hahn J. 1977, Taf. 34.3; Dutkiewicz E. 2021: Taf. 58.1; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH227" t="inlineStr">
         <is>
-          <t>vvv vvvv</t>
+          <t>!vvvvvv!</t>
         </is>
       </c>
       <c r="AI227" t="inlineStr">
         <is>
-          <t>very certain</t>
-[...2 lines deleted...]
-      <c r="AJ227" t="inlineStr"/>
+          <t>certain</t>
+        </is>
+      </c>
+      <c r="AJ227" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
       <c r="AK227" t="inlineStr"/>
     </row>
     <row r="228">
       <c r="A228" t="n">
-        <v>441</v>
+        <v>399</v>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>hfc0020</t>
+          <t>gkl0008</t>
         </is>
       </c>
       <c r="C228" t="inlineStr"/>
       <c r="D228" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
-          <t>Hohle Fels</t>
+          <t>Geissenklösterle</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
-          <t>hfc</t>
+          <t>gkl</t>
         </is>
       </c>
       <c r="I228" t="inlineStr">
         <is>
-          <t>Schelklingen</t>
+          <t>Blaubeuren-Weiler</t>
         </is>
       </c>
       <c r="J228" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K228" t="n">
-        <v>48.379117</v>
+        <v>48.398333</v>
       </c>
       <c r="L228" t="n">
-        <v>9.754103000000001</v>
+        <v>9.772221999999999</v>
       </c>
       <c r="M228" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N228" t="inlineStr">
         <is>
           <t>wikipedia</t>
         </is>
       </c>
       <c r="O228" t="inlineStr">
         <is>
-          <t>IIIa</t>
+          <t>II</t>
         </is>
       </c>
       <c r="P228" t="inlineStr">
         <is>
-          <t>AMS</t>
+          <t>C14</t>
         </is>
       </c>
       <c r="Q228" t="inlineStr">
         <is>
-          <t>29710+210/-200</t>
+          <t>30625±796</t>
         </is>
       </c>
       <c r="R228" t="inlineStr">
         <is>
-          <t>KIA 32056</t>
+          <t>H 4147-3346</t>
         </is>
       </c>
       <c r="S228" t="inlineStr">
         <is>
-          <t>31140+250/-240</t>
+          <t>33700±825</t>
         </is>
       </c>
       <c r="T228" t="inlineStr">
         <is>
-          <t>KIA 16039</t>
+          <t>H 4751-4404</t>
         </is>
       </c>
       <c r="U228" t="inlineStr">
         <is>
-          <t>2015</t>
+          <t>1974</t>
         </is>
       </c>
       <c r="V228" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W228" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X228" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>possible flute</t>
         </is>
       </c>
       <c r="Y228" t="inlineStr"/>
       <c r="Z228" t="n">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="AA228" t="n">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="AB228" t="n">
         <v>2</v>
       </c>
       <c r="AC228" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD228" t="inlineStr">
         <is>
-          <t>Small fragment of a thin ivory plate with remnants of a hatching (Dutkiewicz E. 2021: Tab. 53.4).</t>
+          <t>Elongated ivory fragment with notched row, possible fragment of an ivory flute (Dutkiewicz E. 2021: Taf. 32.11).</t>
         </is>
       </c>
       <c r="AE228" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF228" t="inlineStr">
         <is>
-          <t>Find No.: 31-837.1</t>
+          <t>Find No.: 35-without No.</t>
         </is>
       </c>
       <c r="AG228" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH228" t="inlineStr">
         <is>
-          <t>!XX!</t>
+          <t>!vvvvvvvv!</t>
         </is>
       </c>
       <c r="AI228" t="inlineStr">
         <is>
-          <t>uncertain</t>
+          <t>very certain</t>
         </is>
       </c>
       <c r="AJ228" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="AK228" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>flute (possible)</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="n">
-        <v>445</v>
+        <v>401</v>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>hfc0024</t>
+          <t>gkl0010</t>
         </is>
       </c>
       <c r="C229" t="inlineStr"/>
       <c r="D229" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
-          <t>Hohle Fels</t>
+          <t>Geissenklösterle</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
-          <t>hfc</t>
+          <t>gkl</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
-          <t>Schelklingen</t>
+          <t>Blaubeuren-Weiler</t>
         </is>
       </c>
       <c r="J229" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K229" t="n">
-        <v>48.379117</v>
+        <v>48.398333</v>
       </c>
       <c r="L229" t="n">
-        <v>9.754103000000001</v>
+        <v>9.772221999999999</v>
       </c>
       <c r="M229" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N229" t="inlineStr">
         <is>
           <t>wikipedia</t>
         </is>
       </c>
       <c r="O229" t="inlineStr">
         <is>
-          <t>IV</t>
+          <t>II</t>
         </is>
       </c>
       <c r="P229" t="inlineStr">
         <is>
-          <t>AMS</t>
+          <t>C14</t>
         </is>
       </c>
       <c r="Q229" t="inlineStr">
         <is>
-          <t>28750±750</t>
+          <t>30625±796</t>
         </is>
       </c>
       <c r="R229" t="inlineStr">
         <is>
-          <t>OxA-4980</t>
+          <t>H 4147-3346</t>
         </is>
       </c>
       <c r="S229" t="inlineStr">
         <is>
-          <t>33090+260/-250</t>
+          <t>33700±825</t>
         </is>
       </c>
       <c r="T229" t="inlineStr">
         <is>
-          <t>KIA 16036</t>
+          <t>H 4751-4404</t>
         </is>
       </c>
       <c r="U229" t="inlineStr">
         <is>
-          <t>2002</t>
+          <t>1974</t>
         </is>
       </c>
       <c r="V229" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W229" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X229" t="inlineStr">
         <is>
-          <t>figurine anthropomorph</t>
-[...6 lines deleted...]
-      </c>
+          <t>possible flute</t>
+        </is>
+      </c>
+      <c r="Y229" t="inlineStr"/>
       <c r="Z229" t="n">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="AA229" t="n">
         <v>7</v>
       </c>
       <c r="AB229" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="AC229" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD229" t="inlineStr">
         <is>
-          <t>The so-called "Little Lion Man" was discovered in 2002 in AH IV. The representation bears a strong resemblance to the Lion Man from Hohlenstein-Stadel but is only 2.55 cm tall. Only the left side is preserved. The figurine features a relatively large head with a forward-projecting face. A roundish ear is discernible, as seen in other feline figures. The eye, snout, and mouth are present, albeit challenging to discern. Below the short and thick neck, the broad, the left angular shoulder attaches. The arm is short and triangular in shape, separated from the body and hanging vertically from the shoulder. The back seamlessly transitions into the narrow waist. The buttocks are not further defined. The legs, only partially preserved, start below the buttocks and are distinctly separated. The missing right arm may have been found, but it cannot be directly attached, nor is it well-preserved enough to be confidently identified as belonging to this figurine (Dutkiewicz E. 2021: Tab. 4).</t>
+          <t>Cylindrical ivory fragment with parallel notches on the lateral side, possible flute (Dutkiewicz E. 2021: Taf. 32.4).</t>
         </is>
       </c>
       <c r="AE229" t="inlineStr">
         <is>
-          <t>URMU Blaubeuren</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF229" t="inlineStr">
         <is>
-          <t>Find No.: 57-3361.1</t>
+          <t>Find No.: 37-155.2</t>
         </is>
       </c>
       <c r="AG229" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2002; Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH229" t="inlineStr">
         <is>
-          <t>v _ v</t>
+          <t>!vvvvvv!</t>
         </is>
       </c>
       <c r="AI229" t="inlineStr">
         <is>
-          <t>certain</t>
+          <t>very certain</t>
         </is>
       </c>
       <c r="AJ229" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="AK229" t="inlineStr">
         <is>
-          <t>figurine</t>
+          <t>flute (possible)</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="n">
-        <v>447</v>
+        <v>405</v>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>hfc0026</t>
+          <t>gkl0014</t>
         </is>
       </c>
       <c r="C230" t="inlineStr"/>
       <c r="D230" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
-          <t>Hohle Fels</t>
+          <t>Geissenklösterle</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
-          <t>hfc</t>
+          <t>gkl</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
-          <t>Schelklingen</t>
+          <t>Blaubeuren-Weiler</t>
         </is>
       </c>
       <c r="J230" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K230" t="n">
-        <v>48.379117</v>
+        <v>48.398333</v>
       </c>
       <c r="L230" t="n">
-        <v>9.754103000000001</v>
+        <v>9.772221999999999</v>
       </c>
       <c r="M230" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N230" t="inlineStr">
         <is>
           <t>wikipedia</t>
         </is>
       </c>
       <c r="O230" t="inlineStr">
         <is>
-          <t>IId</t>
+          <t>II</t>
         </is>
       </c>
       <c r="P230" t="inlineStr">
         <is>
-          <t>AMS</t>
+          <t>C14</t>
         </is>
       </c>
       <c r="Q230" t="inlineStr">
         <is>
-          <t>29560+240/-230</t>
+          <t>30625±796</t>
         </is>
       </c>
       <c r="R230" t="inlineStr">
         <is>
-          <t>KIA 8964</t>
+          <t>H 4147-3346</t>
         </is>
       </c>
       <c r="S230" t="inlineStr">
         <is>
-          <t>30010±220</t>
+          <t>33700±825</t>
         </is>
       </c>
       <c r="T230" t="inlineStr">
         <is>
-          <t>KIA 8965</t>
-[...6 lines deleted...]
-      </c>
+          <t>H 4751-4404</t>
+        </is>
+      </c>
+      <c r="U230" t="inlineStr"/>
       <c r="V230" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>antler</t>
         </is>
       </c>
       <c r="W230" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>Rangifer tarandus</t>
         </is>
       </c>
       <c r="X230" t="inlineStr">
         <is>
-          <t>figurine zoomorph</t>
-[...6 lines deleted...]
-      </c>
+          <t>personal ornament</t>
+        </is>
+      </c>
+      <c r="Y230" t="inlineStr"/>
       <c r="Z230" t="n">
-        <v>21</v>
+        <v>132</v>
       </c>
       <c r="AA230" t="n">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="AB230" t="n">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="AC230" t="inlineStr">
         <is>
-          <t>fragmented</t>
+          <t>almost complete</t>
         </is>
       </c>
       <c r="AD230" t="inlineStr">
         <is>
-          <t>The heavily fragmented "head of a horse" was discovered in 1999 at the transition between AH II and IIe, representing a transitional or mixed horizon between the Aurignacian and Gravettian periods. The figurine is fragmentary, with the snout and a significant portion of the left side of the head and neck being preserved. On the right side, a smooth ivory fracture surface is largely visible. The nose is distinctly carved and separated from the cheek by a horizontal line. Below, the mouth begins, shaped by a long, deep, and wide line. The chin is set off from the cheeks. The snout is overall narrow, while the cheeks are strongly curved. Fine decorations characterize the preserved original surfaces. The entire piece exhibits a polish, suggesting prolonged handling over an extended period. This head was initially identified as the head of a horse; however, in 2022 the body of the figurine was found and it clearly depicts a bear. This fragment of a figurative animal representation was discovered in 2004 in AH IId, which corresponds to a transitional or mixed layer between the Aurignacian and Gravettian periods. It was recently identified as part of the Hohle Fels Bear figurine. The piece is broken along the natural stratification of the ivory. The preserved surface indicates careful carving, and the polished surface suggests extended use. Parts of the back and abdomen are preserved, as well as the attachment point of a leg. It might represent the left shoulder and the beginning of the left leg (Wolf S. 2015, Taf. 4.5; Dutkiewicz E. 2021: Taf. 6).</t>
+          <t>This is an almost completely preserved curved band made of antler. Both ends are flattened and have perforations. They are slightly twisted in relation to the curvature. A portion of the object is missing in the upper area, preventing the original length from being specified. Hahn suggests interpreting this piece as a mouth bow (Hahn 1988: 220; Hahn 1988, Tab. 45.18; Dutkiewicz 2021: Tab. 38.5-6).</t>
         </is>
       </c>
       <c r="AE230" t="inlineStr">
         <is>
-          <t>URMU Blaubeuren</t>
+          <t>LMW Stuttgart</t>
         </is>
       </c>
       <c r="AF230" t="inlineStr">
         <is>
-          <t>Find No.: 65-1178.1</t>
+          <t>Find No.: 47-59</t>
         </is>
       </c>
       <c r="AG230" t="inlineStr">
         <is>
-          <t>Conard N., Uerpmann, H.-P. &amp; Langguth, K. 2004; Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Hahn J. 1988; Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH230" t="inlineStr">
         <is>
-          <t>!|||! _ !≠! _ | _ |||||||! _ ||||||! _ ||||||||||! _ vv! _ ///!</t>
+          <t>v!vvvvv!vvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvv _ vvvvv!vvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvv</t>
         </is>
       </c>
       <c r="AI230" t="inlineStr">
         <is>
           <t>certain</t>
         </is>
       </c>
       <c r="AJ230" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>antler</t>
         </is>
       </c>
       <c r="AK230" t="inlineStr">
         <is>
-          <t>figurine</t>
+          <t>personal ornament</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="n">
-        <v>448</v>
+        <v>404</v>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>hfc0027</t>
+          <t>gkl0013</t>
         </is>
       </c>
       <c r="C231" t="inlineStr"/>
       <c r="D231" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
-          <t>Hohle Fels</t>
+          <t>Geissenklösterle</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
-          <t>hfc</t>
+          <t>gkl</t>
         </is>
       </c>
       <c r="I231" t="inlineStr">
         <is>
-          <t>Schelklingen</t>
+          <t>Blaubeuren-Weiler</t>
         </is>
       </c>
       <c r="J231" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K231" t="n">
-        <v>48.379117</v>
+        <v>48.398333</v>
       </c>
       <c r="L231" t="n">
-        <v>9.754103000000001</v>
+        <v>9.772221999999999</v>
       </c>
       <c r="M231" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N231" t="inlineStr">
         <is>
           <t>wikipedia</t>
         </is>
       </c>
       <c r="O231" t="inlineStr">
         <is>
-          <t>IId</t>
+          <t>II</t>
         </is>
       </c>
       <c r="P231" t="inlineStr">
         <is>
-          <t>AMS</t>
+          <t>C14</t>
         </is>
       </c>
       <c r="Q231" t="inlineStr">
         <is>
-          <t>29560+240/-230</t>
+          <t>30625±796</t>
         </is>
       </c>
       <c r="R231" t="inlineStr">
         <is>
-          <t>KIA 8964</t>
+          <t>H 4147-3346</t>
         </is>
       </c>
       <c r="S231" t="inlineStr">
         <is>
-          <t>30010±220</t>
+          <t>33700±825</t>
         </is>
       </c>
       <c r="T231" t="inlineStr">
         <is>
-          <t>KIA 8965</t>
+          <t>H 4751-4404</t>
         </is>
       </c>
       <c r="U231" t="inlineStr">
         <is>
-          <t>1999</t>
+          <t>1974</t>
         </is>
       </c>
       <c r="V231" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W231" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X231" t="inlineStr">
         <is>
-          <t>figurine zoomorph</t>
-[...6 lines deleted...]
-      </c>
+          <t>possible flute</t>
+        </is>
+      </c>
+      <c r="Y231" t="inlineStr"/>
       <c r="Z231" t="n">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="AA231" t="n">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="AB231" t="n">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="AC231" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD231" t="inlineStr">
         <is>
-          <t>The heavily fragmented "head of a horse" was discovered in 1999 at the transition between AH II and IIe, representing a transitional or mixed horizon between the Aurignacian and Gravettian periods. The figurine is fragmentary, with the snout and a significant portion of the left side of the head and neck being preserved. On the right side, a smooth ivory fracture surface is largely visible. The nose is distinctly carved and separated from the cheek by a horizontal line. Below, the mouth begins, shaped by a long, deep, and wide line. The chin is set off from the cheeks. The snout is overall narrow, while the cheeks are strongly curved. Fine decorations characterize the preserved original surfaces. The entire piece exhibits a polish, suggesting prolonged handling over an extended period. This head was initially identified as the head of a horse; however, in 2022 the body of the figurine was found and it clearly depicts a bear (Dutkiewicz E. 2021: Taf. 5).</t>
+          <t>Fragment of a cylindrical artifact made of ivory with lateral notches - possibly a flute fragment, basal, with notched segmentation (Dutkiewicz 2021: Taf. 32.5).</t>
         </is>
       </c>
       <c r="AE231" t="inlineStr">
         <is>
-          <t>MUT Tübingen</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF231" t="inlineStr">
         <is>
-          <t>Find No.: 68-2286</t>
+          <t>Find No.: 46-555</t>
         </is>
       </c>
       <c r="AG231" t="inlineStr">
         <is>
-          <t>Conard N. &amp; Floss H. 2000; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
-[...3 lines deleted...]
-      <c r="AI231" t="inlineStr"/>
+          <t>Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+        </is>
+      </c>
+      <c r="AH231" t="inlineStr">
+        <is>
+          <t>!vvvvvvvv</t>
+        </is>
+      </c>
+      <c r="AI231" t="inlineStr">
+        <is>
+          <t>very certain</t>
+        </is>
+      </c>
       <c r="AJ231" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="AK231" t="inlineStr">
         <is>
-          <t>figurine</t>
+          <t>flute (possible)</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="n">
-        <v>450</v>
+        <v>406</v>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>hfc0029</t>
+          <t>gkl0015</t>
         </is>
       </c>
       <c r="C232" t="inlineStr"/>
       <c r="D232" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
-          <t>Hohle Fels</t>
+          <t>Geissenklösterle</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
-          <t>hfc</t>
+          <t>gkl</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
-          <t>Schelklingen</t>
+          <t>Blaubeuren-Weiler</t>
         </is>
       </c>
       <c r="J232" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K232" t="n">
-        <v>48.379117</v>
+        <v>48.398333</v>
       </c>
       <c r="L232" t="n">
-        <v>9.754103000000001</v>
+        <v>9.772221999999999</v>
       </c>
       <c r="M232" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N232" t="inlineStr">
         <is>
           <t>wikipedia</t>
         </is>
       </c>
       <c r="O232" t="inlineStr">
         <is>
-          <t>IIIb</t>
+          <t>II</t>
         </is>
       </c>
       <c r="P232" t="inlineStr">
         <is>
-          <t>AMS</t>
+          <t>C14</t>
         </is>
       </c>
       <c r="Q232" t="inlineStr">
         <is>
-          <t>29780+330/-310</t>
+          <t>30625±796</t>
         </is>
       </c>
       <c r="R232" t="inlineStr">
         <is>
-          <t>KIA 18878</t>
+          <t>H 4147-3346</t>
         </is>
       </c>
       <c r="S232" t="inlineStr">
         <is>
-          <t>29990+340/-330</t>
+          <t>33700±825</t>
         </is>
       </c>
       <c r="T232" t="inlineStr">
         <is>
-          <t>KIA 3505</t>
+          <t>H 4751-4404</t>
         </is>
       </c>
       <c r="U232" t="inlineStr">
         <is>
-          <t>2007</t>
+          <t>1973</t>
         </is>
       </c>
       <c r="V232" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W232" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X232" t="inlineStr">
         <is>
-          <t>rod/baton</t>
+          <t>tube/flute</t>
         </is>
       </c>
       <c r="Y232" t="inlineStr"/>
       <c r="Z232" t="n">
-        <v>71</v>
+        <v>50</v>
       </c>
       <c r="AA232" t="n">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="AB232" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="AC232" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD232" t="inlineStr">
         <is>
-          <t>This long-preserved, meticulously crafted round rod is half-preserved along the longitudinal axis (Wolf S. 2015, Tab. 10.3; Dutkiewicz E. 2021: Tab. 51.5).</t>
+          <t>Fragment of a thin tubular bone (Dutkiewicz E. 2021: Taf. 35.4).</t>
         </is>
       </c>
       <c r="AE232" t="inlineStr">
         <is>
           <t>URMU Blaubeuren</t>
         </is>
       </c>
       <c r="AF232" t="inlineStr">
         <is>
-          <t>Find No.: 69-2027.1</t>
+          <t>Find No.: 47-9000.1.1.</t>
         </is>
       </c>
       <c r="AG232" t="inlineStr">
         <is>
-          <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Hahn J. &amp; Münzel S. 1995; Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH232" t="inlineStr">
         <is>
-          <t>W W</t>
+          <t>!vvvvvvvv! _ !vvvvvvvvv!</t>
         </is>
       </c>
       <c r="AI232" t="inlineStr">
         <is>
-          <t>uncertain</t>
+          <t>very certain</t>
         </is>
       </c>
       <c r="AJ232" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="AK232" t="inlineStr">
         <is>
-          <t>rod</t>
+          <t>tube</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="n">
-        <v>451</v>
+        <v>410</v>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>hfc0030</t>
+          <t>gkl0019</t>
         </is>
       </c>
       <c r="C233" t="inlineStr"/>
       <c r="D233" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t>Hohle Fels</t>
+          <t>Geissenklösterle</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
-          <t>hfc</t>
+          <t>gkl</t>
         </is>
       </c>
       <c r="I233" t="inlineStr">
         <is>
-          <t>Schelklingen</t>
+          <t>Blaubeuren-Weiler</t>
         </is>
       </c>
       <c r="J233" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K233" t="n">
-        <v>48.379117</v>
+        <v>48.398333</v>
       </c>
       <c r="L233" t="n">
-        <v>9.754103000000001</v>
+        <v>9.772221999999999</v>
       </c>
       <c r="M233" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N233" t="inlineStr">
         <is>
           <t>wikipedia</t>
         </is>
       </c>
       <c r="O233" t="inlineStr">
         <is>
-          <t>IIe</t>
+          <t>II</t>
         </is>
       </c>
       <c r="P233" t="inlineStr">
         <is>
-          <t>AMS</t>
+          <t>C14</t>
         </is>
       </c>
       <c r="Q233" t="inlineStr">
         <is>
-          <t>30640±190</t>
+          <t>30625±796</t>
         </is>
       </c>
       <c r="R233" t="inlineStr">
         <is>
-          <t>KIA 16040</t>
-[...3 lines deleted...]
-      <c r="T233" t="inlineStr"/>
+          <t>H 4147-3346</t>
+        </is>
+      </c>
+      <c r="S233" t="inlineStr">
+        <is>
+          <t>33700±825</t>
+        </is>
+      </c>
+      <c r="T233" t="inlineStr">
+        <is>
+          <t>H 4751-4404</t>
+        </is>
+      </c>
       <c r="U233" t="inlineStr">
         <is>
-          <t>2003</t>
+          <t>1974</t>
         </is>
       </c>
       <c r="V233" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W233" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X233" t="inlineStr">
         <is>
-          <t>point</t>
+          <t>possible flute</t>
         </is>
       </c>
       <c r="Y233" t="inlineStr"/>
       <c r="Z233" t="n">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="AA233" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="AB233" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AC233" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD233" t="inlineStr">
         <is>
-          <t>Terminal fragment of a very fine point with a circumferential spiral (Wolf S. 2015, Taf. 4.4; Dutkiewicz E. 2021: Taf. 46.4).</t>
+          <t>Narrow fragment of a hollow cylindrical ivory piece with the typical lateral notches found in ivory flutes (Dutkiewicz E. 2021: Taf. 32.6).</t>
         </is>
       </c>
       <c r="AE233" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF233" t="inlineStr">
         <is>
-          <t>Find No.: 76-1153.1</t>
+          <t>Find No.: 47- without No.</t>
         </is>
       </c>
       <c r="AG233" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2003; Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH233" t="inlineStr">
         <is>
-          <t>!$</t>
+          <t>!vvvvvvvv</t>
         </is>
       </c>
       <c r="AI233" t="inlineStr">
         <is>
-          <t>certain</t>
+          <t>very certain</t>
         </is>
       </c>
       <c r="AJ233" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="AK233" t="inlineStr">
         <is>
-          <t>point (unspecified)</t>
+          <t>flute (possible)</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="n">
-        <v>391</v>
+        <v>412</v>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>bst0001</t>
+          <t>gkl0021</t>
         </is>
       </c>
       <c r="C234" t="inlineStr"/>
       <c r="D234" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
-          <t>Bockstein-Törle</t>
+          <t>Geissenklösterle</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
-          <t>bst</t>
+          <t>gkl</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
-          <t>Rammingen</t>
+          <t>Blaubeuren-Weiler</t>
         </is>
       </c>
       <c r="J234" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K234" t="n">
-        <v>48.553</v>
+        <v>48.398333</v>
       </c>
       <c r="L234" t="n">
-        <v>10.155</v>
+        <v>9.772221999999999</v>
       </c>
       <c r="M234" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N234" t="inlineStr">
         <is>
-          <t>nespos.org</t>
+          <t>wikipedia</t>
         </is>
       </c>
       <c r="O234" t="inlineStr">
         <is>
-          <t>VI</t>
+          <t>II</t>
         </is>
       </c>
       <c r="P234" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q234" t="inlineStr">
         <is>
-          <t>31530±230 - 20400±220</t>
-[...4 lines deleted...]
-      <c r="T234" t="inlineStr"/>
+          <t>30625±796</t>
+        </is>
+      </c>
+      <c r="R234" t="inlineStr">
+        <is>
+          <t>H 4147-3346</t>
+        </is>
+      </c>
+      <c r="S234" t="inlineStr">
+        <is>
+          <t>33700±825</t>
+        </is>
+      </c>
+      <c r="T234" t="inlineStr">
+        <is>
+          <t>H 4751-4404</t>
+        </is>
+      </c>
       <c r="U234" t="inlineStr">
         <is>
-          <t>1953-1956</t>
+          <t>1974 2004</t>
         </is>
       </c>
       <c r="V234" t="inlineStr">
         <is>
-          <t>slate</t>
-[...2 lines deleted...]
-      <c r="W234" t="inlineStr"/>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="W234" t="inlineStr">
+        <is>
+          <t>Mammuthus primigenius</t>
+        </is>
+      </c>
       <c r="X234" t="inlineStr">
         <is>
-          <t>personal ornament</t>
+          <t>flute</t>
         </is>
       </c>
       <c r="Y234" t="inlineStr"/>
       <c r="Z234" t="n">
-        <v>21</v>
+        <v>187</v>
       </c>
       <c r="AA234" t="n">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="AB234" t="n">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="AC234" t="inlineStr">
         <is>
           <t>almost complete</t>
         </is>
       </c>
       <c r="AD234" t="inlineStr">
         <is>
-          <t>This ring made of slate is about 3/4 preserved. Along the edge, there are parallel notches, 18 of which are preserved. Presumably, this is a personal ornament (Wolf S. 2015; Dutkiewicz E. 2021: Taf. 37.10).</t>
+          <t>This is the first ivory flute that has been discovered. This flute, discovered in 1974 and later recognized in 2004, provided key insights into ivory flute characteristics. Its assembly led to the identification of additional fragments. The manufacturing process, described by Conard, Malina, et al. (2004) and experimentally replicated by Malina and Ehmann (2009), involved creating a long, cylindrical ivory rod with a central transition layer. The rod was split, hollowed, and hermetically sealed with the aid of pre-made notches. The flute, following the ivory's natural curvature, has four preserved finger holes. One end is neatly separated with a ring notch, and interestingly, there's the beginning of a hole, though its purpose remains unclear (Hahn J. 1988: Tab. 45.12; Dutkiewicz E. 2021: Tab. 31).</t>
         </is>
       </c>
       <c r="AE234" t="inlineStr">
         <is>
-          <t>Museum Ulm</t>
-[...2 lines deleted...]
-      <c r="AF234" t="inlineStr"/>
+          <t>URMU Blaubeuren</t>
+        </is>
+      </c>
+      <c r="AF234" t="inlineStr">
+        <is>
+          <t>Find No.: 48-without No.</t>
+        </is>
+      </c>
       <c r="AG234" t="inlineStr">
         <is>
-          <t>Conard N. &amp; Bolus M. 2003; Wolf S. 2015; Dutkiewicz E. 2021</t>
+          <t>Hahn J. 1988; Conard N. et al. 2004; Conard N. &amp; Malina M. 2008; Malina M. &amp; Ehmann R. 2009; Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH234" t="inlineStr">
         <is>
-          <t>!vvvvvvvvvvvvvvvvvv!</t>
+          <t>vvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvv! _ vvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvv!</t>
         </is>
       </c>
       <c r="AI234" t="inlineStr">
         <is>
           <t>very certain</t>
         </is>
       </c>
       <c r="AJ234" t="inlineStr">
         <is>
-          <t>slate</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="AK234" t="inlineStr">
         <is>
-          <t>personal ornament</t>
+          <t>flute</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="n">
-        <v>452</v>
+        <v>414</v>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>hfc0031</t>
+          <t>gkl0023</t>
         </is>
       </c>
       <c r="C235" t="inlineStr"/>
       <c r="D235" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
-          <t>Hohle Fels</t>
+          <t>Geissenklösterle</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
-          <t>hfc</t>
+          <t>gkl</t>
         </is>
       </c>
       <c r="I235" t="inlineStr">
         <is>
-          <t>Schelklingen</t>
+          <t>Blaubeuren-Weiler</t>
         </is>
       </c>
       <c r="J235" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K235" t="n">
-        <v>48.379117</v>
+        <v>48.398333</v>
       </c>
       <c r="L235" t="n">
-        <v>9.754103000000001</v>
+        <v>9.772221999999999</v>
       </c>
       <c r="M235" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N235" t="inlineStr">
         <is>
           <t>wikipedia</t>
         </is>
       </c>
       <c r="O235" t="inlineStr">
         <is>
-          <t>IV</t>
+          <t>III</t>
         </is>
       </c>
       <c r="P235" t="inlineStr">
         <is>
-          <t>AMS</t>
+          <t>C14</t>
         </is>
       </c>
       <c r="Q235" t="inlineStr">
         <is>
-          <t>28750±750</t>
+          <t>30100±550</t>
         </is>
       </c>
       <c r="R235" t="inlineStr">
         <is>
-          <t>OxA-4980</t>
+          <t>OxA-6256</t>
         </is>
       </c>
       <c r="S235" t="inlineStr">
         <is>
-          <t>33090+260/-250</t>
+          <t>36560+410/-390</t>
         </is>
       </c>
       <c r="T235" t="inlineStr">
         <is>
-          <t>KIA 16036</t>
+          <t>KIA 16032</t>
         </is>
       </c>
       <c r="U235" t="inlineStr">
         <is>
-          <t>2002</t>
+          <t>1989</t>
         </is>
       </c>
       <c r="V235" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W235" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X235" t="inlineStr">
         <is>
-          <t>rod/baton</t>
+          <t>possible flute</t>
         </is>
       </c>
       <c r="Y235" t="inlineStr"/>
       <c r="Z235" t="n">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="AA235" t="n">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="AB235" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="AC235" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD235" t="inlineStr">
         <is>
-          <t>Fragment of a large and wide, slightly tapered round rod, which is heavily weathered (Dutkiewicz E. 2021: Taf. 51.2).</t>
+          <t>Long ivory fragment with a row of notches, typical of ivory flutes (Dutkiewicz E. 2021: Taf. 32.9).</t>
         </is>
       </c>
       <c r="AE235" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF235" t="inlineStr">
         <is>
-          <t>Find No.: 77-1785</t>
+          <t>Find No.: 56-975</t>
         </is>
       </c>
       <c r="AG235" t="inlineStr">
         <is>
           <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH235" t="inlineStr">
         <is>
-          <t>|||</t>
+          <t>!vvvvvvvvvvvvvvvvvvv!</t>
         </is>
       </c>
       <c r="AI235" t="inlineStr">
         <is>
           <t>very certain</t>
         </is>
       </c>
       <c r="AJ235" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="AK235" t="inlineStr">
         <is>
-          <t>rod</t>
+          <t>flute (possible)</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="n">
-        <v>394</v>
+        <v>415</v>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>gkl0003</t>
+          <t>gkl0024</t>
         </is>
       </c>
       <c r="C236" t="inlineStr"/>
       <c r="D236" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
           <t>Geissenklösterle</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
@@ -38271,131 +38901,131 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q236" t="inlineStr">
         <is>
           <t>30625±796</t>
         </is>
       </c>
       <c r="R236" t="inlineStr">
         <is>
           <t>H 4147-3346</t>
         </is>
       </c>
       <c r="S236" t="inlineStr">
         <is>
           <t>33700±825</t>
         </is>
       </c>
       <c r="T236" t="inlineStr">
         <is>
           <t>H 4751-4404</t>
         </is>
       </c>
       <c r="U236" t="inlineStr">
         <is>
-          <t>1973 1990</t>
+          <t>1974</t>
         </is>
       </c>
       <c r="V236" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W236" t="inlineStr">
         <is>
-          <t>Cygnus cygnus</t>
+          <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X236" t="inlineStr">
         <is>
-          <t>flute</t>
+          <t>possible flute</t>
         </is>
       </c>
       <c r="Y236" t="inlineStr"/>
       <c r="Z236" t="n">
-        <v>126</v>
+        <v>5</v>
       </c>
       <c r="AA236" t="n">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="AB236" t="n">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="AC236" t="inlineStr">
         <is>
-          <t>almost complete</t>
+          <t>fragmented</t>
         </is>
       </c>
       <c r="AD236" t="inlineStr">
         <is>
-          <t>Flute made from the radius of a whooper swan (Cygnus cygnus). About half of the shaft, proximally separated with a ring notch, is preserved. The distal end is no longer present. The three preserved finger holes are located on the dorsal side of the shaft (Dutkiewicz E. 2021: Taf. 34.1).</t>
+          <t>Tiny ivory fragment, possibly from an ivory flute (Dutkiewicz 2021: Taf. 32.10).</t>
         </is>
       </c>
       <c r="AE236" t="inlineStr">
         <is>
-          <t>LMW Stuttgart</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF236" t="inlineStr">
         <is>
-          <t>Find No.: 24-197</t>
+          <t>Find No.: 58-227</t>
         </is>
       </c>
       <c r="AG236" t="inlineStr">
         <is>
-          <t>Hahn J. &amp; Münzel S. 1995; Hahn J. 1999; Münzel S. et al. 2002; Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH236" t="inlineStr">
         <is>
-          <t>vvvv vvvv</t>
+          <t>!vvvv!</t>
         </is>
       </c>
       <c r="AI236" t="inlineStr">
         <is>
           <t>very certain</t>
         </is>
       </c>
       <c r="AJ236" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="AK236" t="inlineStr">
         <is>
-          <t>flute</t>
+          <t>flute (possible)</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="n">
-        <v>393</v>
+        <v>416</v>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>gkl0002</t>
+          <t>gkl0025</t>
         </is>
       </c>
       <c r="C237" t="inlineStr"/>
       <c r="D237" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
           <t>Geissenklösterle</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
@@ -38438,131 +39068,135 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q237" t="inlineStr">
         <is>
           <t>30625±796</t>
         </is>
       </c>
       <c r="R237" t="inlineStr">
         <is>
           <t>H 4147-3346</t>
         </is>
       </c>
       <c r="S237" t="inlineStr">
         <is>
           <t>33700±825</t>
         </is>
       </c>
       <c r="T237" t="inlineStr">
         <is>
           <t>H 4751-4404</t>
         </is>
       </c>
       <c r="U237" t="inlineStr">
         <is>
-          <t>1977</t>
+          <t>1979</t>
         </is>
       </c>
       <c r="V237" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W237" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X237" t="inlineStr">
         <is>
-          <t>tube/flute</t>
-[...2 lines deleted...]
-      <c r="Y237" t="inlineStr"/>
+          <t>plaque</t>
+        </is>
+      </c>
+      <c r="Y237" t="inlineStr">
+        <is>
+          <t>Homo sapiens</t>
+        </is>
+      </c>
       <c r="Z237" t="n">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="AA237" t="n">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="AB237" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="AC237" t="inlineStr">
         <is>
-          <t>fragmented</t>
+          <t>almost complete</t>
         </is>
       </c>
       <c r="AD237" t="inlineStr">
         <is>
-          <t>Thin tubular bone of a bird (Dutkiewicz E. 2021, Taf. 35.3).</t>
+          <t>Figurative depiction of a thin ivory plaque, the so-called Adorant. The object consists of a slightly asymmetrical rectangular plate with short notches along its edges. The plate has a slight curvature in the short axis, corresponding to the growth form of ivory, suggesting that the raw material likely came from a dentin cone in the peripheral area of the tusk. The back is smoothed with four rows of cup-like depressions. On the front side, a human figure is depicted in bas-relief. Despite significant surface loss, the outlines of the figure are discernible. The figure fills the rectangular shape symmetrically, with slightly bent arms stretched upwards, slightly bent legs, and outward-pointing feet. An elongated extension between the feet hangs down from the body. The feet do not reach the lower edge of the plate, but the head slightly protrudes, giving it a more three-dimensional effect. The crown and even the back of the head are sculpted. The proportions of the upper body are accurate, but the torso appears elongated, with the legs depicted shorter in comparison. Due to the mostly lost surface, little can be said about the details of the body. The hands are not clearly defined, and the feet appear thick and chunky, not anatomically accurate (Hahn J. 1988: 117-120; Dutkiewicz E. 2021: Tab. 8a-8b).</t>
         </is>
       </c>
       <c r="AE237" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>LMW Stuttgart</t>
         </is>
       </c>
       <c r="AF237" t="inlineStr">
         <is>
-          <t>Find No.: 16-96.1</t>
+          <t>Find No.: 58-264</t>
         </is>
       </c>
       <c r="AG237" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Hahn J. 1988; Hahn J. 1977; Hahn J. 1986; Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH237" t="inlineStr">
         <is>
-          <t>!vvvvv!</t>
+          <t>vvvvvvvvvvvvv _ vvvvvvvvvvvvv _ vvvvvvv _ vvvvvv _ &gt;&gt;&gt;&gt;\\\  _ &gt;&gt;&gt;! _  ^^^^ _ °°°°°°°°°°°°° _ °°°°°°°°°° _ °°°°°°°°°°°° _ °°°°°°°°°°°°°</t>
         </is>
       </c>
       <c r="AI237" t="inlineStr">
         <is>
           <t>very certain</t>
         </is>
       </c>
       <c r="AJ237" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="AK237" t="inlineStr">
         <is>
-          <t>tube</t>
+          <t>plaque</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="n">
-        <v>396</v>
+        <v>418</v>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>gkl0005</t>
+          <t>gkl0027</t>
         </is>
       </c>
       <c r="C238" t="inlineStr"/>
       <c r="D238" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
           <t>Geissenklösterle</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
@@ -38605,131 +39239,131 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q238" t="inlineStr">
         <is>
           <t>30625±796</t>
         </is>
       </c>
       <c r="R238" t="inlineStr">
         <is>
           <t>H 4147-3346</t>
         </is>
       </c>
       <c r="S238" t="inlineStr">
         <is>
           <t>33700±825</t>
         </is>
       </c>
       <c r="T238" t="inlineStr">
         <is>
           <t>H 4751-4404</t>
         </is>
       </c>
       <c r="U238" t="inlineStr">
         <is>
-          <t>1991</t>
+          <t>1983</t>
         </is>
       </c>
       <c r="V238" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W238" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X238" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>perforated baton</t>
         </is>
       </c>
       <c r="Y238" t="inlineStr"/>
       <c r="Z238" t="n">
-        <v>11</v>
+        <v>147</v>
       </c>
       <c r="AA238" t="n">
-        <v>3</v>
+        <v>27</v>
       </c>
       <c r="AB238" t="n">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="AC238" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD238" t="inlineStr">
         <is>
-          <t>Small ivory fragment with parallel lines (Dutkiewicz E. 2021: Taf. 55.3).</t>
+          <t>Strongly fragmented perforated rod made from ivory. It is an elongated, slightly asymmetrical, thin object with gently convex edges and narrow proximal ends. The surface is mostly not preserved. Medially, there are four double-conical holes exhibiting a thread-like modification of the edges typical for Aurignacian perforated rods. These markings are classified as utilitarian in this context, as they are believed to be associated with the use of this tool in rope making (Hahn J. 1988: 216-17, Tab. 45.19; Dutkiewicz E. 2021: Tab. 47).</t>
         </is>
       </c>
       <c r="AE238" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>LMW Stuttgart</t>
         </is>
       </c>
       <c r="AF238" t="inlineStr">
         <is>
-          <t>Find No.: 33-95</t>
+          <t>Find No.: 67-1016</t>
         </is>
       </c>
       <c r="AG238" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Hahn J. 1988; Dutkiewicz E. 2021; Hahn J. 1986; Conard N. &amp; Malina M. 2016; Conard N. &amp; Rots V. 2016; Conard N. &amp; Rots V. 2024; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH238" t="inlineStr">
         <is>
-          <t>!|||!</t>
+          <t>!vvvvvvvvvvvv!</t>
         </is>
       </c>
       <c r="AI238" t="inlineStr">
         <is>
-          <t>certain</t>
+          <t>uncertain</t>
         </is>
       </c>
       <c r="AJ238" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="AK238" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>perforated baton</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="n">
-        <v>397</v>
+        <v>419</v>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>gkl0006</t>
+          <t>gkl0028</t>
         </is>
       </c>
       <c r="C239" t="inlineStr"/>
       <c r="D239" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
           <t>Geissenklösterle</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
@@ -38770,129 +39404,133 @@
       <c r="P239" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q239" t="inlineStr">
         <is>
           <t>30625±796</t>
         </is>
       </c>
       <c r="R239" t="inlineStr">
         <is>
           <t>H 4147-3346</t>
         </is>
       </c>
       <c r="S239" t="inlineStr">
         <is>
           <t>33700±825</t>
         </is>
       </c>
       <c r="T239" t="inlineStr">
         <is>
           <t>H 4751-4404</t>
         </is>
       </c>
-      <c r="U239" t="inlineStr"/>
+      <c r="U239" t="inlineStr">
+        <is>
+          <t>1979</t>
+        </is>
+      </c>
       <c r="V239" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>antler</t>
         </is>
       </c>
       <c r="W239" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>Rangifer tarandus</t>
         </is>
       </c>
       <c r="X239" t="inlineStr">
         <is>
-          <t>personal ornament</t>
+          <t>antler object</t>
         </is>
       </c>
       <c r="Y239" t="inlineStr"/>
       <c r="Z239" t="n">
         <v>42</v>
       </c>
       <c r="AA239" t="n">
-        <v>5</v>
+        <v>25</v>
       </c>
       <c r="AB239" t="n">
-        <v>3</v>
+        <v>18</v>
       </c>
       <c r="AC239" t="inlineStr">
         <is>
-          <t>fragmented</t>
+          <t>complete</t>
         </is>
       </c>
       <c r="AD239" t="inlineStr">
         <is>
-          <t>Terminal fragment of a slightly curved ivory strip with a perforation (Wolf S. 2015: Tab. 32.3; Dutkiewicz E. 2021: Tab. 38.4).</t>
+          <t>A so-called antler object. These objects are reworked antler burrs (Leroy-Prost 2002). This artifact group, in addition to the well-known piece from the Vogelherd, featuring a relief of a mammoth, is also documented with two other objects. However, these do not bear figurative representations but are adorned with abstract motifs. The function of these objects is not clear. They are often referred to as retouchers (Hahn 1986, 1988a), smoothers (Didon 1911), or pendants (Hahn 1986; Knecht and White 1992; see summary in Leroy-Prost 2002). See also Hahn J. 1988, Tab. 45.11 and Dutkiewicz 2021: Tab. 39.</t>
         </is>
       </c>
       <c r="AE239" t="inlineStr">
         <is>
           <t>URMU Blaubeuren</t>
         </is>
       </c>
       <c r="AF239" t="inlineStr">
         <is>
-          <t>Find No.: 34-303</t>
+          <t>Find No.: 68-378</t>
         </is>
       </c>
       <c r="AG239" t="inlineStr">
         <is>
-          <t>Wolf S. 2015; Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Hahn J. 1988; Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH239" t="inlineStr">
         <is>
-          <t>||||</t>
+          <t>|||| _ –XXXX _ ¤¤¤¤¤¤¤¤¤ _ vvvvv vv vvvvvv _ ////////////</t>
         </is>
       </c>
       <c r="AI239" t="inlineStr">
         <is>
           <t>very certain</t>
         </is>
       </c>
       <c r="AJ239" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>antler</t>
         </is>
       </c>
       <c r="AK239" t="inlineStr">
         <is>
-          <t>personal ornament</t>
+          <t>antler object</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="n">
-        <v>398</v>
+        <v>420</v>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>gkl0007</t>
+          <t>gkl0029</t>
         </is>
       </c>
       <c r="C240" t="inlineStr"/>
       <c r="D240" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
           <t>Geissenklösterle</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
@@ -38935,127 +39573,131 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q240" t="inlineStr">
         <is>
           <t>30625±796</t>
         </is>
       </c>
       <c r="R240" t="inlineStr">
         <is>
           <t>H 4147-3346</t>
         </is>
       </c>
       <c r="S240" t="inlineStr">
         <is>
           <t>33700±825</t>
         </is>
       </c>
       <c r="T240" t="inlineStr">
         <is>
           <t>H 4751-4404</t>
         </is>
       </c>
       <c r="U240" t="inlineStr">
         <is>
-          <t>1990</t>
+          <t>1983</t>
         </is>
       </c>
       <c r="V240" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W240" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X240" t="inlineStr">
         <is>
           <t>possible flute</t>
         </is>
       </c>
       <c r="Y240" t="inlineStr"/>
       <c r="Z240" t="n">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="AA240" t="n">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="AB240" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="AC240" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD240" t="inlineStr">
         <is>
-          <t>Hollow-cylindrically worked ivory artifact, probably a semi-finished product for flute production (Dutkiewicz E. 2021: Taf. 32.3).</t>
+          <t>Ivory tube with parallel notches on the lateral side. Basally with notched remnants of segmentation (Dutkiewicz E. 2021: Taf. 32.7).</t>
         </is>
       </c>
       <c r="AE240" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF240" t="inlineStr">
         <is>
-          <t>Find No.: 34-349</t>
+          <t>Find No.: 75-374</t>
         </is>
       </c>
       <c r="AG240" t="inlineStr">
         <is>
           <t>Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH240" t="inlineStr">
         <is>
-          <t>!vvvvvv!</t>
+          <t>!vvvvvvvvvvv</t>
         </is>
       </c>
       <c r="AI240" t="inlineStr">
         <is>
           <t>certain</t>
         </is>
       </c>
       <c r="AJ240" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK240" t="inlineStr"/>
+      <c r="AK240" t="inlineStr">
+        <is>
+          <t>flute (possible)</t>
+        </is>
+      </c>
     </row>
     <row r="241">
       <c r="A241" t="n">
-        <v>399</v>
+        <v>392</v>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>gkl0008</t>
+          <t>gkl0001</t>
         </is>
       </c>
       <c r="C241" t="inlineStr"/>
       <c r="D241" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
           <t>Geissenklösterle</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
@@ -39098,2147 +39740,2151 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q241" t="inlineStr">
         <is>
           <t>30625±796</t>
         </is>
       </c>
       <c r="R241" t="inlineStr">
         <is>
           <t>H 4147-3346</t>
         </is>
       </c>
       <c r="S241" t="inlineStr">
         <is>
           <t>33700±825</t>
         </is>
       </c>
       <c r="T241" t="inlineStr">
         <is>
           <t>H 4751-4404</t>
         </is>
       </c>
       <c r="U241" t="inlineStr">
         <is>
-          <t>1974</t>
+          <t>1976</t>
         </is>
       </c>
       <c r="V241" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W241" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X241" t="inlineStr">
         <is>
-          <t>possible flute</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="Y241" t="inlineStr"/>
       <c r="Z241" t="n">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="AA241" t="n">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="AB241" t="n">
         <v>2</v>
       </c>
       <c r="AC241" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD241" t="inlineStr">
         <is>
-          <t>Elongated ivory fragment with notched row, possible fragment of an ivory flute (Dutkiewicz E. 2021: Taf. 32.11).</t>
+          <t>Thin, elongated ivory plate (Hahn J. 1982, 1988, Tab. 45.13; Dutkiewicz E. 2021: Tab. 55.2).</t>
         </is>
       </c>
       <c r="AE241" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF241" t="inlineStr">
         <is>
-          <t>Find No.: 35-without No.</t>
+          <t>Find No.: 15-239</t>
         </is>
       </c>
       <c r="AG241" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Hahn J. 1982; Hahn J. 1988, Taf; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH241" t="inlineStr">
         <is>
-          <t>!vvvvvvvv!</t>
+          <t>||| //////! _ V</t>
         </is>
       </c>
       <c r="AI241" t="inlineStr">
         <is>
           <t>very certain</t>
         </is>
       </c>
       <c r="AJ241" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="AK241" t="inlineStr">
         <is>
-          <t>flute (possible)</t>
+          <t>undetermined</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="n">
-        <v>401</v>
+        <v>423</v>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>gkl0010</t>
+          <t>hfc0002</t>
         </is>
       </c>
       <c r="C242" t="inlineStr"/>
       <c r="D242" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
-          <t>Geissenklösterle</t>
+          <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
-          <t>gkl</t>
+          <t>hfc</t>
         </is>
       </c>
       <c r="I242" t="inlineStr">
         <is>
-          <t>Blaubeuren-Weiler</t>
+          <t>Schelklingen</t>
         </is>
       </c>
       <c r="J242" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K242" t="n">
-        <v>48.398333</v>
+        <v>48.379117</v>
       </c>
       <c r="L242" t="n">
-        <v>9.772221999999999</v>
+        <v>9.754103000000001</v>
       </c>
       <c r="M242" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N242" t="inlineStr">
         <is>
           <t>wikipedia</t>
         </is>
       </c>
       <c r="O242" t="inlineStr">
         <is>
-          <t>II</t>
+          <t>IV</t>
         </is>
       </c>
       <c r="P242" t="inlineStr">
         <is>
-          <t>C14</t>
+          <t>AMS</t>
         </is>
       </c>
       <c r="Q242" t="inlineStr">
         <is>
-          <t>30625±796</t>
+          <t>28750±750</t>
         </is>
       </c>
       <c r="R242" t="inlineStr">
         <is>
-          <t>H 4147-3346</t>
+          <t>OxA-4980</t>
         </is>
       </c>
       <c r="S242" t="inlineStr">
         <is>
-          <t>33700±825</t>
+          <t>33090+260/-250</t>
         </is>
       </c>
       <c r="T242" t="inlineStr">
         <is>
-          <t>H 4751-4404</t>
+          <t>KIA 16036</t>
         </is>
       </c>
       <c r="U242" t="inlineStr">
         <is>
-          <t>1974</t>
+          <t>2007</t>
         </is>
       </c>
       <c r="V242" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W242" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X242" t="inlineStr">
         <is>
-          <t>possible flute</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="Y242" t="inlineStr"/>
       <c r="Z242" t="n">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="AA242" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="AB242" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="AC242" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD242" t="inlineStr">
         <is>
-          <t>Cylindrical ivory fragment with parallel notches on the lateral side, possible flute (Dutkiewicz E. 2021: Taf. 32.4).</t>
+          <t>Decorated ivory fragment (Wolf S. 2015; Tab. 20.6; Dutkiewicz E. 2021: Tab. 52.2; Conard N. 2003: 832).</t>
         </is>
       </c>
       <c r="AE242" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF242" t="inlineStr">
         <is>
-          <t>Find No.: 37-155.2</t>
+          <t>Find No.: 24-1392.1</t>
         </is>
       </c>
       <c r="AG242" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. 2003; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH242" t="inlineStr">
         <is>
-          <t>!vvvvvv!</t>
+          <t>!≠!</t>
         </is>
       </c>
       <c r="AI242" t="inlineStr">
         <is>
-          <t>very certain</t>
+          <t>certain</t>
         </is>
       </c>
       <c r="AJ242" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="AK242" t="inlineStr">
         <is>
-          <t>flute (possible)</t>
+          <t>undetermined</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="n">
-        <v>402</v>
+        <v>422</v>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>gkl0011</t>
+          <t>hfc0001</t>
         </is>
       </c>
       <c r="C243" t="inlineStr"/>
       <c r="D243" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
-          <t>Geissenklösterle</t>
+          <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
-          <t>gkl</t>
+          <t>hfc</t>
         </is>
       </c>
       <c r="I243" t="inlineStr">
         <is>
-          <t>Blaubeuren-Weiler</t>
+          <t>Schelklingen</t>
         </is>
       </c>
       <c r="J243" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K243" t="n">
-        <v>48.398333</v>
+        <v>48.379117</v>
       </c>
       <c r="L243" t="n">
-        <v>9.772221999999999</v>
+        <v>9.754103000000001</v>
       </c>
       <c r="M243" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N243" t="inlineStr">
         <is>
           <t>wikipedia</t>
         </is>
       </c>
       <c r="O243" t="inlineStr">
         <is>
-          <t>II</t>
+          <t>IIIb</t>
         </is>
       </c>
       <c r="P243" t="inlineStr">
         <is>
-          <t>C14</t>
+          <t>AMS</t>
         </is>
       </c>
       <c r="Q243" t="inlineStr">
         <is>
-          <t>30625±796</t>
+          <t>29780+330/-310</t>
         </is>
       </c>
       <c r="R243" t="inlineStr">
         <is>
-          <t>H 4147-3346</t>
+          <t>KIA 18878</t>
         </is>
       </c>
       <c r="S243" t="inlineStr">
         <is>
-          <t>33700±825</t>
+          <t>29990+340/-330</t>
         </is>
       </c>
       <c r="T243" t="inlineStr">
         <is>
-          <t>H 4751-4404</t>
+          <t>KIA 3505</t>
         </is>
       </c>
       <c r="U243" t="inlineStr">
         <is>
-          <t>1977</t>
+          <t>2002</t>
         </is>
       </c>
       <c r="V243" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W243" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X243" t="inlineStr">
         <is>
-          <t>figurine zoomorph</t>
-[...6 lines deleted...]
-      </c>
+          <t>personal ornament</t>
+        </is>
+      </c>
+      <c r="Y243" t="inlineStr"/>
       <c r="Z243" t="n">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="AA243" t="n">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="AB243" t="n">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="AC243" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD243" t="inlineStr">
         <is>
-          <t>Fragmented figurine of an erect bear. The figurine has been assembled from eleven fragments. Preserved parts include a portion of the head, the left flank, and abdominal side with the beginnings of arms and legs, as well as parts of the chest and buttocks. Despite the fragmentation, the shapes reveal a bear in an upright posture. The head is relatively small and narrow, with finely detailed facial features. The mouth and nose are defined with delicate lines, and the eyes are depicted through depressions within a slight elevation. The animal's head is directed upward. The body is upright, exposing the entire abdomen when viewed from the front. Arms and legs extend away from the body, but their original positions cannot be determined due to the preservation condition. Determining whether the depicted animal is a cave bear or a brown bear is not possible due to the partially missing lateral and upper head portions (Hahn J. 1986:123-125; Dutkiewicz E. 2021: Tab. 10).</t>
+          <t>This terminal fragment of a curved ivory band is preserved in two pieces. They cannot be refitted. Nevertheless, the dimensions, surface texture, and decorative elements strongly suggest that these two fragments are originally part of the same piece (Wolf S. 2015, Tab. 7.1; Dutkiewicz E. 2021: Tab. 38.3; Conard N. 2003: 832).</t>
         </is>
       </c>
       <c r="AE243" t="inlineStr">
         <is>
-          <t>LMW Stuttgart</t>
+          <t>URMU Blaubeuren</t>
         </is>
       </c>
       <c r="AF243" t="inlineStr">
         <is>
-          <t>Find No.: 37-94</t>
+          <t>Find No.: 24-1231.2</t>
         </is>
       </c>
       <c r="AG243" t="inlineStr">
         <is>
-          <t>Hahn J. 1977b; Hahn J. 1986; Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. 2003; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH243" t="inlineStr">
         <is>
-          <t>||||||| _ ¤¤¤¤¤¤¤¤¤! _ !// _ ¤¤¤¤¤¤¤¤¤! _ |||! _ V</t>
+          <t>v vvv vv _ vvv! v</t>
         </is>
       </c>
       <c r="AI243" t="inlineStr">
         <is>
           <t>certain</t>
         </is>
       </c>
       <c r="AJ243" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="AK243" t="inlineStr">
         <is>
-          <t>figurine</t>
+          <t>personal ornament</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="n">
-        <v>403</v>
+        <v>460</v>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>gkl0012</t>
+          <t>hfc0039</t>
         </is>
       </c>
       <c r="C244" t="inlineStr"/>
       <c r="D244" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
-          <t>Geissenklösterle</t>
+          <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
-          <t>gkl</t>
+          <t>hfc</t>
         </is>
       </c>
       <c r="I244" t="inlineStr">
         <is>
-          <t>Blaubeuren-Weiler</t>
+          <t>Schelklingen</t>
         </is>
       </c>
       <c r="J244" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K244" t="n">
-        <v>48.398333</v>
+        <v>48.379117</v>
       </c>
       <c r="L244" t="n">
-        <v>9.772221999999999</v>
+        <v>9.754103000000001</v>
       </c>
       <c r="M244" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N244" t="inlineStr">
         <is>
           <t>wikipedia</t>
         </is>
       </c>
       <c r="O244" t="inlineStr">
         <is>
-          <t>II</t>
+          <t>IIIb</t>
         </is>
       </c>
       <c r="P244" t="inlineStr">
         <is>
-          <t>C14</t>
+          <t>AMS</t>
         </is>
       </c>
       <c r="Q244" t="inlineStr">
         <is>
-          <t>30625±796</t>
+          <t>29780+330/-310</t>
         </is>
       </c>
       <c r="R244" t="inlineStr">
         <is>
-          <t>H 4147-3346</t>
+          <t>KIA 18878</t>
         </is>
       </c>
       <c r="S244" t="inlineStr">
         <is>
-          <t>33700±825</t>
+          <t>29990+340/-330</t>
         </is>
       </c>
       <c r="T244" t="inlineStr">
         <is>
-          <t>H 4751-4404</t>
+          <t>KIA 3505</t>
         </is>
       </c>
       <c r="U244" t="inlineStr">
         <is>
-          <t>1975</t>
+          <t>2004</t>
         </is>
       </c>
       <c r="V244" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W244" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X244" t="inlineStr">
         <is>
-          <t>figurine zoomorph</t>
-[...6 lines deleted...]
-      </c>
+          <t>undetermined</t>
+        </is>
+      </c>
+      <c r="Y244" t="inlineStr"/>
       <c r="Z244" t="n">
-        <v>67</v>
+        <v>28</v>
       </c>
       <c r="AA244" t="n">
-        <v>38</v>
+        <v>5</v>
       </c>
       <c r="AB244" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AC244" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD244" t="inlineStr">
         <is>
-          <t>Fragmented figurine of a mammoth (Mammuthus primigenius). it is lacking the head below the skullcap, large portions of the abdomen and right side, the left front leg, and most of the tail except for the base. Weathered extensively, the figurine exhibits surface damage, and the ivory has decayed along natural growth lines. The depiction features a massive mammoth with a towering head, a depression in the neck, and a backline that rises in the shoulder area and slopes steadily towards the hindquarters. Notably, the legs are individually detailed, slightly splayed outward, and the longitudinal axis is subtly twisted. The characteristic mammoth cloaca is preserved at the base, and, in line with other mammoth figurines, the tusks are not represented. Naturalistic depiction of fur on the left body side and lowe back, not included in the coding (Dutkiewicz E. 2021: Tab. 9a-9b).</t>
+          <t>The narrow ivory fragment displays two rows of parallel lines that interlock in a zipper-like fashion (Wolf S. 2015, Tab. 8.2; Dutkiewicz E. 2021: Tab. 53.3).</t>
         </is>
       </c>
       <c r="AE244" t="inlineStr">
         <is>
-          <t>LMW Stuttgart</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF244" t="inlineStr">
         <is>
-          <t>Find No.: 38-7</t>
+          <t>Find No.: 87-1324.1</t>
         </is>
       </c>
       <c r="AG244" t="inlineStr">
         <is>
-          <t>Hahn J. 1986: 120-122; Hahn J. 1988; Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH244" t="inlineStr">
         <is>
-          <t>||||| _ ¤¤¤¤¤¤¤¤¤¤¤¤¤¤¤ _ ///// _ ||||| _ ¤¤¤¤¤¤¤ _ ||| |||| _ || _ | | || | | | _ lllll | | _ ////! _ ///! ¤¤¤¤!</t>
+          <t>!||||| _ |||||!</t>
         </is>
       </c>
       <c r="AI244" t="inlineStr">
         <is>
-          <t>certain</t>
+          <t>very certain</t>
         </is>
       </c>
       <c r="AJ244" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="AK244" t="inlineStr">
         <is>
-          <t>figurine</t>
+          <t>undetermined</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="n">
-        <v>405</v>
+        <v>456</v>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>gkl0014</t>
+          <t>hfc0035</t>
         </is>
       </c>
       <c r="C245" t="inlineStr"/>
       <c r="D245" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
-          <t>Geissenklösterle</t>
+          <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
-          <t>gkl</t>
+          <t>hfc</t>
         </is>
       </c>
       <c r="I245" t="inlineStr">
         <is>
-          <t>Blaubeuren-Weiler</t>
+          <t>Schelklingen</t>
         </is>
       </c>
       <c r="J245" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K245" t="n">
-        <v>48.398333</v>
+        <v>48.379117</v>
       </c>
       <c r="L245" t="n">
-        <v>9.772221999999999</v>
+        <v>9.754103000000001</v>
       </c>
       <c r="M245" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N245" t="inlineStr">
         <is>
           <t>wikipedia</t>
         </is>
       </c>
       <c r="O245" t="inlineStr">
         <is>
-          <t>II</t>
+          <t>IV</t>
         </is>
       </c>
       <c r="P245" t="inlineStr">
         <is>
-          <t>C14</t>
+          <t>AMS</t>
         </is>
       </c>
       <c r="Q245" t="inlineStr">
         <is>
-          <t>30625±796</t>
+          <t>28750±750</t>
         </is>
       </c>
       <c r="R245" t="inlineStr">
         <is>
-          <t>H 4147-3346</t>
+          <t>OxA-4980</t>
         </is>
       </c>
       <c r="S245" t="inlineStr">
         <is>
-          <t>33700±825</t>
+          <t>33090+260/-250</t>
         </is>
       </c>
       <c r="T245" t="inlineStr">
         <is>
-          <t>H 4751-4404</t>
-[...2 lines deleted...]
-      <c r="U245" t="inlineStr"/>
+          <t>KIA 16036</t>
+        </is>
+      </c>
+      <c r="U245" t="inlineStr">
+        <is>
+          <t>2001/2002</t>
+        </is>
+      </c>
       <c r="V245" t="inlineStr">
         <is>
-          <t>antler</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W245" t="inlineStr">
         <is>
-          <t>Rangifer tarandus</t>
+          <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X245" t="inlineStr">
         <is>
-          <t>personal ornament</t>
-[...2 lines deleted...]
-      <c r="Y245" t="inlineStr"/>
+          <t>figurine zoomorph</t>
+        </is>
+      </c>
+      <c r="Y245" t="inlineStr">
+        <is>
+          <t>Anatidae</t>
+        </is>
+      </c>
       <c r="Z245" t="n">
-        <v>132</v>
+        <v>48</v>
       </c>
       <c r="AA245" t="n">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="AB245" t="n">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="AC245" t="inlineStr">
         <is>
           <t>almost complete</t>
         </is>
       </c>
       <c r="AD245" t="inlineStr">
         <is>
-          <t>This is an almost completely preserved curved band made of antler. Both ends are flattened and have perforations. They are slightly twisted in relation to the curvature. A portion of the object is missing in the upper area, preventing the original length from being specified. Hahn suggests interpreting this piece as a mouth bow (Hahn 1988: 220; Hahn 1988, Tab. 45.18; Dutkiewicz 2021: Tab. 38.5-6).</t>
+          <t>The figurine of a waterfowl was discovered in 2001 at AH IV; however, at that time, the head was missing. It was found in 2002. The body is streamlined, with the wings close to the body. The bird's legs are also close to the body and short, with undeveloped feet. The tail starts above the legs, is broad, and flattens at the end. The neck is long, and the head is stretched forward. Two distinct depressions on both sides represent the eyes of the animal. The beak is short and ends in a conical tip. Notably, unlike the finely crafted head, the body is not completely reworked. It is most likely a waterfowl, but an exact species determination has not been achieved yet. It could be a wild goose or duck. A swan is also a possibility since these birds retract their necks deeply into their back feathers during a dive (Dutkiewicz E. 2021: Tab. 3).</t>
         </is>
       </c>
       <c r="AE245" t="inlineStr">
         <is>
-          <t>LMW Stuttgart</t>
+          <t>URMU Blaubeuren</t>
         </is>
       </c>
       <c r="AF245" t="inlineStr">
         <is>
-          <t>Find No.: 47-59</t>
+          <t>Find No.: 78-2385</t>
         </is>
       </c>
       <c r="AG245" t="inlineStr">
         <is>
-          <t>Hahn J. 1988; Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Conard N. et al. 2001; Conard N. et al. 2002; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH245" t="inlineStr">
         <is>
-          <t>v!vvvvv!vvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvv _ vvvvv!vvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvv</t>
+          <t>≠ _ ≠</t>
         </is>
       </c>
       <c r="AI245" t="inlineStr">
         <is>
           <t>certain</t>
         </is>
       </c>
       <c r="AJ245" t="inlineStr">
         <is>
-          <t>antler</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="AK245" t="inlineStr">
         <is>
-          <t>personal ornament</t>
+          <t>figurine zoomorph</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="n">
-        <v>404</v>
+        <v>448</v>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>gkl0013</t>
+          <t>hfc0027</t>
         </is>
       </c>
       <c r="C246" t="inlineStr"/>
       <c r="D246" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
-          <t>Geissenklösterle</t>
+          <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
-          <t>gkl</t>
+          <t>hfc</t>
         </is>
       </c>
       <c r="I246" t="inlineStr">
         <is>
-          <t>Blaubeuren-Weiler</t>
+          <t>Schelklingen</t>
         </is>
       </c>
       <c r="J246" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K246" t="n">
-        <v>48.398333</v>
+        <v>48.379117</v>
       </c>
       <c r="L246" t="n">
-        <v>9.772221999999999</v>
+        <v>9.754103000000001</v>
       </c>
       <c r="M246" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N246" t="inlineStr">
         <is>
           <t>wikipedia</t>
         </is>
       </c>
       <c r="O246" t="inlineStr">
         <is>
-          <t>II</t>
+          <t>IId</t>
         </is>
       </c>
       <c r="P246" t="inlineStr">
         <is>
-          <t>C14</t>
+          <t>AMS</t>
         </is>
       </c>
       <c r="Q246" t="inlineStr">
         <is>
-          <t>30625±796</t>
+          <t>29560+240/-230</t>
         </is>
       </c>
       <c r="R246" t="inlineStr">
         <is>
-          <t>H 4147-3346</t>
+          <t>KIA 8964</t>
         </is>
       </c>
       <c r="S246" t="inlineStr">
         <is>
-          <t>33700±825</t>
+          <t>30010±220</t>
         </is>
       </c>
       <c r="T246" t="inlineStr">
         <is>
-          <t>H 4751-4404</t>
+          <t>KIA 8965</t>
         </is>
       </c>
       <c r="U246" t="inlineStr">
         <is>
-          <t>1974</t>
+          <t>1999</t>
         </is>
       </c>
       <c r="V246" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W246" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X246" t="inlineStr">
         <is>
-          <t>possible flute</t>
-[...2 lines deleted...]
-      <c r="Y246" t="inlineStr"/>
+          <t>figurine zoomorph</t>
+        </is>
+      </c>
+      <c r="Y246" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
+      </c>
       <c r="Z246" t="n">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="AA246" t="n">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="AB246" t="n">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="AC246" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD246" t="inlineStr">
         <is>
-          <t>Fragment of a cylindrical artifact made of ivory with lateral notches - possibly a flute fragment, basal, with notched segmentation (Dutkiewicz 2021: Taf. 32.5).</t>
+          <t>The heavily fragmented "head of a horse" was discovered in 1999 at the transition between AH II and IIe, representing a transitional or mixed horizon between the Aurignacian and Gravettian periods. The figurine is fragmentary, with the snout and a significant portion of the left side of the head and neck being preserved. On the right side, a smooth ivory fracture surface is largely visible. The nose is distinctly carved and separated from the cheek by a horizontal line. Below, the mouth begins, shaped by a long, deep, and wide line. The chin is set off from the cheeks. The snout is overall narrow, while the cheeks are strongly curved. Fine decorations characterize the preserved original surfaces. The entire piece exhibits a polish, suggesting prolonged handling over an extended period. This head was initially identified as the head of a horse; however, in 2022 the body of the figurine was found and it clearly depicts a bear (Dutkiewicz E. 2021: Taf. 5).</t>
         </is>
       </c>
       <c r="AE246" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>MUT Tübingen</t>
         </is>
       </c>
       <c r="AF246" t="inlineStr">
         <is>
-          <t>Find No.: 46-555</t>
+          <t>Find No.: 68-2286</t>
         </is>
       </c>
       <c r="AG246" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
-[...11 lines deleted...]
-      </c>
+          <t>Conard N. &amp; Floss H. 2000; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+        </is>
+      </c>
+      <c r="AH246" t="inlineStr"/>
+      <c r="AI246" t="inlineStr"/>
       <c r="AJ246" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="AK246" t="inlineStr">
         <is>
-          <t>flute (possible)</t>
+          <t>figurine zoomorph</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="n">
-        <v>406</v>
+        <v>426</v>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>gkl0015</t>
+          <t>hfc0005</t>
         </is>
       </c>
       <c r="C247" t="inlineStr"/>
       <c r="D247" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
-          <t>Geissenklösterle</t>
+          <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
-          <t>gkl</t>
+          <t>hfc</t>
         </is>
       </c>
       <c r="I247" t="inlineStr">
         <is>
-          <t>Blaubeuren-Weiler</t>
+          <t>Schelklingen</t>
         </is>
       </c>
       <c r="J247" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K247" t="n">
-        <v>48.398333</v>
+        <v>48.379117</v>
       </c>
       <c r="L247" t="n">
-        <v>9.772221999999999</v>
+        <v>9.754103000000001</v>
       </c>
       <c r="M247" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N247" t="inlineStr">
         <is>
           <t>wikipedia</t>
         </is>
       </c>
       <c r="O247" t="inlineStr">
         <is>
-          <t>II</t>
+          <t>Vab</t>
         </is>
       </c>
       <c r="P247" t="inlineStr">
         <is>
-          <t>C14</t>
+          <t>AMS</t>
         </is>
       </c>
       <c r="Q247" t="inlineStr">
         <is>
-          <t>30625±796</t>
+          <t>31750±260</t>
         </is>
       </c>
       <c r="R247" t="inlineStr">
         <is>
-          <t>H 4147-3346</t>
+          <t>KIA 35464</t>
         </is>
       </c>
       <c r="S247" t="inlineStr">
         <is>
-          <t>33700±825</t>
+          <t>35710+360/-340</t>
         </is>
       </c>
       <c r="T247" t="inlineStr">
         <is>
-          <t>H 4751-4404</t>
+          <t>KIA 16034</t>
         </is>
       </c>
       <c r="U247" t="inlineStr">
         <is>
-          <t>1973</t>
+          <t>2014</t>
         </is>
       </c>
       <c r="V247" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W247" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X247" t="inlineStr">
         <is>
-          <t>tube/flute</t>
+          <t>figurine anthropomorph</t>
         </is>
       </c>
       <c r="Y247" t="inlineStr"/>
       <c r="Z247" t="n">
-        <v>50</v>
+        <v>25</v>
       </c>
       <c r="AA247" t="n">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="AB247" t="n">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="AC247" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD247" t="inlineStr">
         <is>
-          <t>Fragment of a thin tubular bone (Dutkiewicz E. 2021: Taf. 35.4).</t>
+          <t>This object consists of two parts. One of the pieces comes from AH Va, while the second originates from a profile collapse from AH Vab to VII. Since no symbolic artifacts come from Middle Paleolithic layers, and the matching piece clearly belongs to the Aurignacian, an association with AH Vab is presumed. The piece is only partially preserved and heavily weathered. It exhibits a spherical bulge reminiscent of the chest form of the female figurine 1 from AH Vb. The entire object bears numerous markings on the preserved surfaces (Dutkiewicz E. 2021: Tab. 2.1-5).</t>
         </is>
       </c>
       <c r="AE247" t="inlineStr">
         <is>
-          <t>URMU Blaubeuren</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF247" t="inlineStr">
         <is>
-          <t>Find No.: 47-9000.1.1.</t>
+          <t>Find No.: 25-1354.1</t>
         </is>
       </c>
       <c r="AG247" t="inlineStr">
         <is>
-          <t>Hahn J. &amp; Münzel S. 1995; Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Conard N. et al. 2014; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH247" t="inlineStr">
         <is>
-          <t>!vvvvvvvv! _ !vvvvvvvvv!</t>
+          <t>vvvvv _ &gt;&gt; _ ||||CC _ !¤¤¤¤¤¤¤¤¤¤¤¤ _ !||||</t>
         </is>
       </c>
       <c r="AI247" t="inlineStr">
         <is>
-          <t>very certain</t>
+          <t>uncertain</t>
         </is>
       </c>
       <c r="AJ247" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="AK247" t="inlineStr">
         <is>
-          <t>tube</t>
+          <t>figurine anthropomorph</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="n">
-        <v>410</v>
+        <v>447</v>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>gkl0019</t>
+          <t>hfc0026</t>
         </is>
       </c>
       <c r="C248" t="inlineStr"/>
       <c r="D248" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
-          <t>Geissenklösterle</t>
+          <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
-          <t>gkl</t>
+          <t>hfc</t>
         </is>
       </c>
       <c r="I248" t="inlineStr">
         <is>
-          <t>Blaubeuren-Weiler</t>
+          <t>Schelklingen</t>
         </is>
       </c>
       <c r="J248" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K248" t="n">
-        <v>48.398333</v>
+        <v>48.379117</v>
       </c>
       <c r="L248" t="n">
-        <v>9.772221999999999</v>
+        <v>9.754103000000001</v>
       </c>
       <c r="M248" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N248" t="inlineStr">
         <is>
           <t>wikipedia</t>
         </is>
       </c>
       <c r="O248" t="inlineStr">
         <is>
-          <t>II</t>
+          <t>IId</t>
         </is>
       </c>
       <c r="P248" t="inlineStr">
         <is>
-          <t>C14</t>
+          <t>AMS</t>
         </is>
       </c>
       <c r="Q248" t="inlineStr">
         <is>
-          <t>30625±796</t>
+          <t>29560+240/-230</t>
         </is>
       </c>
       <c r="R248" t="inlineStr">
         <is>
-          <t>H 4147-3346</t>
+          <t>KIA 8964</t>
         </is>
       </c>
       <c r="S248" t="inlineStr">
         <is>
-          <t>33700±825</t>
+          <t>30010±220</t>
         </is>
       </c>
       <c r="T248" t="inlineStr">
         <is>
-          <t>H 4751-4404</t>
+          <t>KIA 8965</t>
         </is>
       </c>
       <c r="U248" t="inlineStr">
         <is>
-          <t>1974</t>
+          <t>20047</t>
         </is>
       </c>
       <c r="V248" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W248" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X248" t="inlineStr">
         <is>
-          <t>possible flute</t>
-[...2 lines deleted...]
-      <c r="Y248" t="inlineStr"/>
+          <t>figurine zoomorph</t>
+        </is>
+      </c>
+      <c r="Y248" t="inlineStr">
+        <is>
+          <t>Ursus</t>
+        </is>
+      </c>
       <c r="Z248" t="n">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="AA248" t="n">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="AB248" t="n">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="AC248" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD248" t="inlineStr">
         <is>
-          <t>Narrow fragment of a hollow cylindrical ivory piece with the typical lateral notches found in ivory flutes (Dutkiewicz E. 2021: Taf. 32.6).</t>
+          <t>The heavily fragmented "head of a horse" was discovered in 1999 at the transition between AH II and IIe, representing a transitional or mixed horizon between the Aurignacian and Gravettian periods. The figurine is fragmentary, with the snout and a significant portion of the left side of the head and neck being preserved. On the right side, a smooth ivory fracture surface is largely visible. The nose is distinctly carved and separated from the cheek by a horizontal line. Below, the mouth begins, shaped by a long, deep, and wide line. The chin is set off from the cheeks. The snout is overall narrow, while the cheeks are strongly curved. Fine decorations characterize the preserved original surfaces. The entire piece exhibits a polish, suggesting prolonged handling over an extended period. This head was initially identified as the head of a horse; however, in 2022 the body of the figurine was found and it clearly depicts a bear. This fragment of a figurative animal representation was discovered in 2004 in AH IId, which corresponds to a transitional or mixed layer between the Aurignacian and Gravettian periods. It was recently identified as part of the Hohle Fels Bear figurine. The piece is broken along the natural stratification of the ivory. The preserved surface indicates careful carving, and the polished surface suggests extended use. Parts of the back and abdomen are preserved, as well as the attachment point of a leg. It might represent the left shoulder and the beginning of the left leg (Wolf S. 2015, Taf. 4.5; Dutkiewicz E. 2021: Taf. 6).</t>
         </is>
       </c>
       <c r="AE248" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>URMU Blaubeuren</t>
         </is>
       </c>
       <c r="AF248" t="inlineStr">
         <is>
-          <t>Find No.: 47- without No.</t>
+          <t>Find No.: 65-1178.1</t>
         </is>
       </c>
       <c r="AG248" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Conard N., Uerpmann, H.-P. &amp; Langguth, K. 2004; Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH248" t="inlineStr">
         <is>
-          <t>!vvvvvvvv</t>
+          <t>!|||! _ !≠! _ | _ |||||||! _ ||||||! _ ||||||||||! _ vv! _ ///!</t>
         </is>
       </c>
       <c r="AI248" t="inlineStr">
         <is>
-          <t>very certain</t>
+          <t>certain</t>
         </is>
       </c>
       <c r="AJ248" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="AK248" t="inlineStr">
         <is>
-          <t>flute (possible)</t>
+          <t>figurine zoomorph</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="n">
-        <v>412</v>
+        <v>445</v>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>gkl0021</t>
+          <t>hfc0024</t>
         </is>
       </c>
       <c r="C249" t="inlineStr"/>
       <c r="D249" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
-          <t>Geissenklösterle</t>
+          <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
-          <t>gkl</t>
+          <t>hfc</t>
         </is>
       </c>
       <c r="I249" t="inlineStr">
         <is>
-          <t>Blaubeuren-Weiler</t>
+          <t>Schelklingen</t>
         </is>
       </c>
       <c r="J249" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K249" t="n">
-        <v>48.398333</v>
+        <v>48.379117</v>
       </c>
       <c r="L249" t="n">
-        <v>9.772221999999999</v>
+        <v>9.754103000000001</v>
       </c>
       <c r="M249" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N249" t="inlineStr">
         <is>
           <t>wikipedia</t>
         </is>
       </c>
       <c r="O249" t="inlineStr">
         <is>
-          <t>II</t>
+          <t>IV</t>
         </is>
       </c>
       <c r="P249" t="inlineStr">
         <is>
-          <t>C14</t>
+          <t>AMS</t>
         </is>
       </c>
       <c r="Q249" t="inlineStr">
         <is>
-          <t>30625±796</t>
+          <t>28750±750</t>
         </is>
       </c>
       <c r="R249" t="inlineStr">
         <is>
-          <t>H 4147-3346</t>
+          <t>OxA-4980</t>
         </is>
       </c>
       <c r="S249" t="inlineStr">
         <is>
-          <t>33700±825</t>
+          <t>33090+260/-250</t>
         </is>
       </c>
       <c r="T249" t="inlineStr">
         <is>
-          <t>H 4751-4404</t>
+          <t>KIA 16036</t>
         </is>
       </c>
       <c r="U249" t="inlineStr">
         <is>
-          <t>1974 2004</t>
+          <t>2002</t>
         </is>
       </c>
       <c r="V249" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W249" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X249" t="inlineStr">
         <is>
-          <t>flute</t>
-[...2 lines deleted...]
-      <c r="Y249" t="inlineStr"/>
+          <t>figurine anthropomorph</t>
+        </is>
+      </c>
+      <c r="Y249" t="inlineStr">
+        <is>
+          <t>Homo sapiens</t>
+        </is>
+      </c>
       <c r="Z249" t="n">
-        <v>187</v>
+        <v>26</v>
       </c>
       <c r="AA249" t="n">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="AB249" t="n">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="AC249" t="inlineStr">
         <is>
-          <t>almost complete</t>
+          <t>fragmented</t>
         </is>
       </c>
       <c r="AD249" t="inlineStr">
         <is>
-          <t>This is the first ivory flute that has been discovered. This flute, discovered in 1974 and later recognized in 2004, provided key insights into ivory flute characteristics. Its assembly led to the identification of additional fragments. The manufacturing process, described by Conard, Malina, et al. (2004) and experimentally replicated by Malina and Ehmann (2009), involved creating a long, cylindrical ivory rod with a central transition layer. The rod was split, hollowed, and hermetically sealed with the aid of pre-made notches. The flute, following the ivory's natural curvature, has four preserved finger holes. One end is neatly separated with a ring notch, and interestingly, there's the beginning of a hole, though its purpose remains unclear (Hahn J. 1988: Tab. 45.12; Dutkiewicz E. 2021: Tab. 31).</t>
+          <t>The so-called "Little Lion Man" was discovered in 2002 in AH IV. The representation bears a strong resemblance to the Lion Man from Hohlenstein-Stadel but is only 2.55 cm tall. Only the left side is preserved. The figurine features a relatively large head with a forward-projecting face. A roundish ear is discernible, as seen in other feline figures. The eye, snout, and mouth are present, albeit challenging to discern. Below the short and thick neck, the broad, the left angular shoulder attaches. The arm is short and triangular in shape, separated from the body and hanging vertically from the shoulder. The back seamlessly transitions into the narrow waist. The buttocks are not further defined. The legs, only partially preserved, start below the buttocks and are distinctly separated. The missing right arm may have been found, but it cannot be directly attached, nor is it well-preserved enough to be confidently identified as belonging to this figurine (Dutkiewicz E. 2021: Tab. 4).</t>
         </is>
       </c>
       <c r="AE249" t="inlineStr">
         <is>
           <t>URMU Blaubeuren</t>
         </is>
       </c>
       <c r="AF249" t="inlineStr">
         <is>
-          <t>Find No.: 48-without No.</t>
+          <t>Find No.: 57-3361.1</t>
         </is>
       </c>
       <c r="AG249" t="inlineStr">
         <is>
-          <t>Hahn J. 1988; Conard N. et al. 2004; Conard N. &amp; Malina M. 2008; Malina M. &amp; Ehmann R. 2009; Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Conard N. et al. 2002; Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH249" t="inlineStr">
         <is>
-          <t>vvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvv! _ vvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvv!</t>
+          <t>v _ v</t>
         </is>
       </c>
       <c r="AI249" t="inlineStr">
         <is>
-          <t>very certain</t>
+          <t>certain</t>
         </is>
       </c>
       <c r="AJ249" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="AK249" t="inlineStr">
         <is>
-          <t>flute</t>
+          <t>figurine anthropomorph</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="n">
-        <v>414</v>
+        <v>439</v>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>gkl0023</t>
+          <t>hfc0018</t>
         </is>
       </c>
       <c r="C250" t="inlineStr"/>
       <c r="D250" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
-          <t>Geissenklösterle</t>
+          <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
-          <t>gkl</t>
+          <t>hfc</t>
         </is>
       </c>
       <c r="I250" t="inlineStr">
         <is>
-          <t>Blaubeuren-Weiler</t>
+          <t>Schelklingen</t>
         </is>
       </c>
       <c r="J250" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K250" t="n">
-        <v>48.398333</v>
+        <v>48.379117</v>
       </c>
       <c r="L250" t="n">
-        <v>9.772221999999999</v>
+        <v>9.754103000000001</v>
       </c>
       <c r="M250" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N250" t="inlineStr">
         <is>
           <t>wikipedia</t>
         </is>
       </c>
       <c r="O250" t="inlineStr">
         <is>
-          <t>III</t>
+          <t>Vaa</t>
         </is>
       </c>
       <c r="P250" t="inlineStr">
         <is>
-          <t>C14</t>
+          <t>AMS</t>
         </is>
       </c>
       <c r="Q250" t="inlineStr">
         <is>
-          <t>30100±550</t>
+          <t>31750±260</t>
         </is>
       </c>
       <c r="R250" t="inlineStr">
         <is>
-          <t>OxA-6256</t>
+          <t>KIA 35464</t>
         </is>
       </c>
       <c r="S250" t="inlineStr">
         <is>
-          <t>36560+410/-390</t>
+          <t>35710+360/-340</t>
         </is>
       </c>
       <c r="T250" t="inlineStr">
         <is>
-          <t>KIA 16032</t>
+          <t>KIA 16034</t>
         </is>
       </c>
       <c r="U250" t="inlineStr">
         <is>
-          <t>1989</t>
+          <t>2016</t>
         </is>
       </c>
       <c r="V250" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W250" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X250" t="inlineStr">
         <is>
-          <t>possible flute</t>
-[...2 lines deleted...]
-      <c r="Y250" t="inlineStr"/>
+          <t>figurine anthropomorph</t>
+        </is>
+      </c>
+      <c r="Y250" t="inlineStr">
+        <is>
+          <t>Home sapiens</t>
+        </is>
+      </c>
       <c r="Z250" t="n">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="AA250" t="n">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="AB250" t="n">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="AC250" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD250" t="inlineStr">
         <is>
-          <t>Long ivory fragment with a row of notches, typical of ivory flutes (Dutkiewicz E. 2021: Taf. 32.9).</t>
+          <t>This heavily weathered ivory fragment was discovered in 2016 in AH Vaa. The original surface has been consistently reworked. Across the entire preserved length of the piece, there is a ridge-like elevation reminiscent of the depiction of an arm, similar to the "Venus 1." Therefore, this object is identified as the fragment of a potential female figurine (Dutkiewicz E. 2021: Taf. 2.6-9).</t>
         </is>
       </c>
       <c r="AE250" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF250" t="inlineStr">
         <is>
-          <t>Find No.: 56-975</t>
+          <t>Find No.: 31-2110</t>
         </is>
       </c>
       <c r="AG250" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Conard N. &amp; Malina M. 2016; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH250" t="inlineStr">
         <is>
-          <t>!vvvvvvvvvvvvvvvvvvv!</t>
+          <t>|||||||||||| _ ||||| _ !|||||||</t>
         </is>
       </c>
       <c r="AI250" t="inlineStr">
         <is>
-          <t>very certain</t>
+          <t>certain</t>
         </is>
       </c>
       <c r="AJ250" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="AK250" t="inlineStr">
         <is>
-          <t>flute (possible)</t>
+          <t>figurine anthropomorph</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="n">
-        <v>415</v>
+        <v>436</v>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>gkl0024</t>
+          <t>hfc0015</t>
         </is>
       </c>
       <c r="C251" t="inlineStr"/>
       <c r="D251" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
-          <t>Geissenklösterle</t>
+          <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
-          <t>gkl</t>
+          <t>hfc</t>
         </is>
       </c>
       <c r="I251" t="inlineStr">
         <is>
-          <t>Blaubeuren-Weiler</t>
+          <t>Schelklingen</t>
         </is>
       </c>
       <c r="J251" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K251" t="n">
-        <v>48.398333</v>
+        <v>48.379117</v>
       </c>
       <c r="L251" t="n">
-        <v>9.772221999999999</v>
+        <v>9.754103000000001</v>
       </c>
       <c r="M251" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N251" t="inlineStr">
         <is>
           <t>wikipedia</t>
         </is>
       </c>
       <c r="O251" t="inlineStr">
         <is>
-          <t>II</t>
+          <t>Vb</t>
         </is>
       </c>
       <c r="P251" t="inlineStr">
         <is>
-          <t>C14</t>
+          <t>AMS</t>
         </is>
       </c>
       <c r="Q251" t="inlineStr">
         <is>
-          <t>30625±796</t>
+          <t>31290±180</t>
         </is>
       </c>
       <c r="R251" t="inlineStr">
         <is>
-          <t>H 4147-3346</t>
+          <t>OxA-19860</t>
         </is>
       </c>
       <c r="S251" t="inlineStr">
         <is>
-          <t>33700±825</t>
+          <t>40000±500</t>
         </is>
       </c>
       <c r="T251" t="inlineStr">
         <is>
-          <t>H 4751-4404</t>
+          <t>OxA-19781</t>
         </is>
       </c>
       <c r="U251" t="inlineStr">
         <is>
-          <t>1974</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V251" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W251" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X251" t="inlineStr">
         <is>
-          <t>possible flute</t>
-[...2 lines deleted...]
-      <c r="Y251" t="inlineStr"/>
+          <t>figurine anthropomorph</t>
+        </is>
+      </c>
+      <c r="Y251" t="inlineStr">
+        <is>
+          <t>Homo sapiens</t>
+        </is>
+      </c>
       <c r="Z251" t="n">
-        <v>5</v>
+        <v>60</v>
       </c>
       <c r="AA251" t="n">
-        <v>3</v>
+        <v>34</v>
       </c>
       <c r="AB251" t="n">
-        <v>2</v>
+        <v>31</v>
       </c>
       <c r="AC251" t="inlineStr">
         <is>
-          <t>fragmented</t>
+          <t>almost complete</t>
         </is>
       </c>
       <c r="AD251" t="inlineStr">
         <is>
-          <t>Tiny ivory fragment, possibly from an ivory flute (Dutkiewicz 2021: Taf. 32.10).</t>
+          <t>The female representation from Hohle Fels ("Venus 1") was discovered in 2008 at the base of the lowest Aurignacian layer (AH Vb). The figurine is depicted asymmetrically, with the right shoulder pulled upward. There is no head; instead, the upper chest and shoulder area are horizontally flat. Positioned off-center, above the left shoulder, is a meticulously crafted loop. This loop exhibits a clearly recognizable polish, indicating intentional use. Below the broad shoulders, the large breasts prominently project forward. The relatively short arms lie close to the body, and the carefully crafted hands rest below the breasts on the upper abdomen. The hands have distinct fingers, five on the left and four on the right hand. The abdomen is slightly curved with a noticeable navel. The back is kept rather flat, with the right shoulder pulled upward. Below the abdomen, an oversized vulva is depicted. It is sculpted as a large, flat triangle, with clearly defined open labia. The buttocks are separated from the back by horizontal lines. The cleft that separates the labia runs backward over the perineum, forming the buttock crease. The hip is short and stout, wider than the shoulders, and the waist is slightly narrower than the shoulders and hips. The legs are reduced. The thighs are narrow and widely spaced. Below the knees, the legs taper, and the majority of the lower legs and feet are missing. Instead, the front and back converge, forming rounded, flat ends, also exhibiting noticeable polish (Dutkiewicz E. 2021: Tab. 1a-1b).</t>
         </is>
       </c>
       <c r="AE251" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>URMU Blaubeuren</t>
         </is>
       </c>
       <c r="AF251" t="inlineStr">
         <is>
-          <t>Find No.: 58-227</t>
+          <t>Find No.: 30-1197</t>
         </is>
       </c>
       <c r="AG251" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Conard N. &amp; Malina M. 2008a; Conard N. 2009; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH251" t="inlineStr">
         <is>
-          <t>!vvvv!</t>
+          <t>|||||||||| _ ¤¤¤¤¤¤¤¤¤¤¤¤¤ _ Y/\\\\VV\\[°°°° °°] _ [|||| _ ||||||] _ vvvvvvvv! _ C _ |||| _ /// _ [CCCC] _ ||| _ ||| _ v</t>
         </is>
       </c>
       <c r="AI251" t="inlineStr">
         <is>
           <t>very certain</t>
         </is>
       </c>
       <c r="AJ251" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="AK251" t="inlineStr">
         <is>
-          <t>flute (possible)</t>
+          <t>figurine anthropomorph</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="n">
-        <v>416</v>
+        <v>530</v>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>gkl0025</t>
+          <t>vhc0053</t>
         </is>
       </c>
       <c r="C252" t="inlineStr"/>
       <c r="D252" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
-          <t>Geissenklösterle</t>
+          <t>Vogelherd</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
-          <t>gkl</t>
+          <t>vhc</t>
         </is>
       </c>
       <c r="I252" t="inlineStr">
         <is>
-          <t>Blaubeuren-Weiler</t>
+          <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J252" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K252" t="n">
-        <v>48.398333</v>
+        <v>48.559</v>
       </c>
       <c r="L252" t="n">
-        <v>9.772221999999999</v>
+        <v>10.194</v>
       </c>
       <c r="M252" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N252" t="inlineStr">
         <is>
-          <t>wikipedia</t>
+          <t>nespos.org</t>
         </is>
       </c>
       <c r="O252" t="inlineStr">
         <is>
-          <t>II</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P252" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q252" t="inlineStr">
         <is>
-          <t>30625±796</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R252" t="inlineStr">
         <is>
-          <t>H 4147-3346</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S252" t="inlineStr">
         <is>
-          <t>33700±825</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T252" t="inlineStr">
         <is>
-          <t>H 4751-4404</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U252" t="inlineStr">
         <is>
-          <t>1979</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V252" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W252" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X252" t="inlineStr">
         <is>
-          <t>plaque</t>
-[...6 lines deleted...]
-      </c>
+          <t>undetermined</t>
+        </is>
+      </c>
+      <c r="Y252" t="inlineStr"/>
       <c r="Z252" t="n">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="AA252" t="n">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="AB252" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="AC252" t="inlineStr">
         <is>
-          <t>almost complete</t>
+          <t>fragmented</t>
         </is>
       </c>
       <c r="AD252" t="inlineStr">
         <is>
-          <t>Figurative depiction of a thin ivory plaque, the so-called Adorant. The object consists of a slightly asymmetrical rectangular plate with short notches along its edges. The plate has a slight curvature in the short axis, corresponding to the growth form of ivory, suggesting that the raw material likely came from a dentin cone in the peripheral area of the tusk. The back is smoothed with four rows of cup-like depressions. On the front side, a human figure is depicted in bas-relief. Despite significant surface loss, the outlines of the figure are discernible. The figure fills the rectangular shape symmetrically, with slightly bent arms stretched upwards, slightly bent legs, and outward-pointing feet. An elongated extension between the feet hangs down from the body. The feet do not reach the lower edge of the plate, but the head slightly protrudes, giving it a more three-dimensional effect. The crown and even the back of the head are sculpted. The proportions of the upper body are accurate, but the torso appears elongated, with the legs depicted shorter in comparison. Due to the mostly lost surface, little can be said about the details of the body. The hands are not clearly defined, and the feet appear thick and chunky, not anatomically accurate (Hahn J. 1988: 117-120; Dutkiewicz E. 2021: Tab. 8a-8b).</t>
+          <t>Semi-tubular bone fragment with markings (Dutkiewicz E. 2021: Taf. 59.7).</t>
         </is>
       </c>
       <c r="AE252" t="inlineStr">
         <is>
-          <t>LMW Stuttgart</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF252" t="inlineStr">
         <is>
-          <t>Find No.: 58-264</t>
+          <t>Find No.: 38/73-28</t>
         </is>
       </c>
       <c r="AG252" t="inlineStr">
         <is>
-          <t>Hahn J. 1988; Hahn J. 1977; Hahn J. 1986; Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH252" t="inlineStr">
         <is>
-          <t>vvvvvvvvvvvvv _ vvvvvvvvvvvvv _ vvvvvvv _ vvvvvv _ &gt;&gt;&gt;&gt;\\\  _ &gt;&gt;&gt;! _  ^^^^ _ °°°°°°°°°°°°° _ °°°°°°°°°° _ °°°°°°°°°°°° _ °°°°°°°°°°°°°</t>
+          <t>!X/XXX/!</t>
         </is>
       </c>
       <c r="AI252" t="inlineStr">
         <is>
-          <t>very certain</t>
+          <t>uncertain</t>
         </is>
       </c>
       <c r="AJ252" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="AK252" t="inlineStr">
         <is>
-          <t>plaque</t>
+          <t>undetermined</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="n">
-        <v>417</v>
+        <v>481</v>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>gkl0026</t>
+          <t>vhc0007</t>
         </is>
       </c>
       <c r="C253" t="inlineStr"/>
       <c r="D253" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
-          <t>Geissenklösterle</t>
+          <t>Vogelherd</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
-          <t>gkl</t>
+          <t>vhc</t>
         </is>
       </c>
       <c r="I253" t="inlineStr">
         <is>
-          <t>Blaubeuren-Weiler</t>
+          <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J253" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K253" t="n">
-        <v>48.398333</v>
+        <v>48.559</v>
       </c>
       <c r="L253" t="n">
-        <v>9.772221999999999</v>
+        <v>10.194</v>
       </c>
       <c r="M253" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N253" t="inlineStr">
         <is>
-          <t>wikipedia</t>
+          <t>nespos.org</t>
         </is>
       </c>
       <c r="O253" t="inlineStr">
         <is>
-          <t>II</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P253" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q253" t="inlineStr">
         <is>
-          <t>30625±796</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R253" t="inlineStr">
         <is>
-          <t>H 4147-3346</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S253" t="inlineStr">
         <is>
-          <t>33700±825</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T253" t="inlineStr">
         <is>
-          <t>H 4751-4404</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U253" t="inlineStr">
         <is>
-          <t>1983</t>
+          <t>2012</t>
         </is>
       </c>
       <c r="V253" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W253" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>bird</t>
         </is>
       </c>
       <c r="X253" t="inlineStr">
         <is>
-          <t>figurine zoomorph</t>
-[...6 lines deleted...]
-      </c>
+          <t>tube/flute</t>
+        </is>
+      </c>
+      <c r="Y253" t="inlineStr"/>
       <c r="Z253" t="n">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="AA253" t="n">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="AB253" t="n">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="AC253" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD253" t="inlineStr">
         <is>
-          <t>Small figurine of a musk ox (Ovibos moschatus). The figurine is broken approximately along the natural growth line of the ivory, only the right side of the body is preserved. With a length of around 2.5 cm, it is one of the smallest figures from the Swabian Aurignacian. Due to its size, anatomical details are only weakly elaborated. While initially identified as a bison, it is more likely to represent a musk ox. The lowered head position closely to the body and the massive, box-like appearance of the body support this interpretation. The high withers are above the head, and the back line slopes slightly towards the torso. Only the leg beginnings are preserved. Despite its small size, the head is carefully crafted. The horns, eye area, and nostrils are finely detailed. The typical chin beard starts below the mouth. The shoulders are massive, while the rest of the body appears comparatively small and fragile. Although few details are visible, the representation of anatomical details is surprisingly lifelike (Hahn J. 1986: 115-116; Dutkiewicz E. 2021: Taf. 7).</t>
+          <t>Fragment of a bird bone with markings (Dutkiewicz E. 2021: Taf. 35.6).</t>
         </is>
       </c>
       <c r="AE253" t="inlineStr">
         <is>
-          <t>LMW Stuttgart</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF253" t="inlineStr">
         <is>
-          <t>Find No.: 65-431</t>
+          <t>Find No.: 33/70-48.1</t>
         </is>
       </c>
       <c r="AG253" t="inlineStr">
         <is>
-          <t>Hahn J. 1986; Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH253" t="inlineStr">
         <is>
-          <t>| ||||| | _ | | | || || | | | | |</t>
+          <t>!v v vv v v!</t>
         </is>
       </c>
       <c r="AI253" t="inlineStr">
         <is>
-          <t>very certain</t>
+          <t>certain</t>
         </is>
       </c>
       <c r="AJ253" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="AK253" t="inlineStr">
         <is>
-          <t>figurine</t>
+          <t>flute/tube</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="n">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>gkl0027</t>
+          <t>gkl0026</t>
         </is>
       </c>
       <c r="C254" t="inlineStr"/>
       <c r="D254" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
           <t>Geissenklösterle</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
@@ -41296,287 +41942,291 @@
           <t>33700±825</t>
         </is>
       </c>
       <c r="T254" t="inlineStr">
         <is>
           <t>H 4751-4404</t>
         </is>
       </c>
       <c r="U254" t="inlineStr">
         <is>
           <t>1983</t>
         </is>
       </c>
       <c r="V254" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W254" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X254" t="inlineStr">
         <is>
-          <t>perforated baton</t>
-[...2 lines deleted...]
-      <c r="Y254" t="inlineStr"/>
+          <t>figurine zoomorph</t>
+        </is>
+      </c>
+      <c r="Y254" t="inlineStr">
+        <is>
+          <t>Ovibos moschatus</t>
+        </is>
+      </c>
       <c r="Z254" t="n">
-        <v>147</v>
+        <v>25</v>
       </c>
       <c r="AA254" t="n">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="AB254" t="n">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="AC254" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD254" t="inlineStr">
         <is>
-          <t>Strongly fragmented perforated rod made from ivory. It is an elongated, slightly asymmetrical, thin object with gently convex edges and narrow proximal ends. The surface is mostly not preserved. Medially, there are four double-conical holes exhibiting a thread-like modification of the edges typical for Aurignacian perforated rods. These markings are classified as utilitarian in this context, as they are believed to be associated with the use of this tool in rope making (Hahn J. 1988: 216-17, Tab. 45.19; Dutkiewicz E. 2021: Tab. 47).</t>
+          <t>Small figurine of a musk ox (Ovibos moschatus). The figurine is broken approximately along the natural growth line of the ivory, only the right side of the body is preserved. With a length of around 2.5 cm, it is one of the smallest figures from the Swabian Aurignacian. Due to its size, anatomical details are only weakly elaborated. While initially identified as a bison, it is more likely to represent a musk ox. The lowered head position closely to the body and the massive, box-like appearance of the body support this interpretation. The high withers are above the head, and the back line slopes slightly towards the torso. Only the leg beginnings are preserved. Despite its small size, the head is carefully crafted. The horns, eye area, and nostrils are finely detailed. The typical chin beard starts below the mouth. The shoulders are massive, while the rest of the body appears comparatively small and fragile. Although few details are visible, the representation of anatomical details is surprisingly lifelike (Hahn J. 1986: 115-116; Dutkiewicz E. 2021: Taf. 7).</t>
         </is>
       </c>
       <c r="AE254" t="inlineStr">
         <is>
           <t>LMW Stuttgart</t>
         </is>
       </c>
       <c r="AF254" t="inlineStr">
         <is>
-          <t>Find No.: 67-1016</t>
+          <t>Find No.: 65-431</t>
         </is>
       </c>
       <c r="AG254" t="inlineStr">
         <is>
-          <t>Hahn J. 1988; Dutkiewicz E. 2021; Hahn J. 1986; Conard N. &amp; Malina M. 2016; Conard N. &amp; Rots V. 2016; Conard N. &amp; Rots V. 2024; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Hahn J. 1986; Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH254" t="inlineStr">
         <is>
-          <t>!vvvvvvvvvvvv!</t>
+          <t>| ||||| | _ | | | || || | | | | |</t>
         </is>
       </c>
       <c r="AI254" t="inlineStr">
         <is>
-          <t>uncertain</t>
+          <t>very certain</t>
         </is>
       </c>
       <c r="AJ254" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="AK254" t="inlineStr">
         <is>
-          <t>perforated baton</t>
+          <t>figurine zoomorph</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="n">
-        <v>456</v>
+        <v>403</v>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>hfc0035</t>
+          <t>gkl0012</t>
         </is>
       </c>
       <c r="C255" t="inlineStr"/>
       <c r="D255" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
-          <t>Hohle Fels</t>
+          <t>Geissenklösterle</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
-          <t>hfc</t>
+          <t>gkl</t>
         </is>
       </c>
       <c r="I255" t="inlineStr">
         <is>
-          <t>Schelklingen</t>
+          <t>Blaubeuren-Weiler</t>
         </is>
       </c>
       <c r="J255" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K255" t="n">
-        <v>48.379117</v>
+        <v>48.398333</v>
       </c>
       <c r="L255" t="n">
-        <v>9.754103000000001</v>
+        <v>9.772221999999999</v>
       </c>
       <c r="M255" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N255" t="inlineStr">
         <is>
           <t>wikipedia</t>
         </is>
       </c>
       <c r="O255" t="inlineStr">
         <is>
-          <t>IV</t>
+          <t>II</t>
         </is>
       </c>
       <c r="P255" t="inlineStr">
         <is>
-          <t>AMS</t>
+          <t>C14</t>
         </is>
       </c>
       <c r="Q255" t="inlineStr">
         <is>
-          <t>28750±750</t>
+          <t>30625±796</t>
         </is>
       </c>
       <c r="R255" t="inlineStr">
         <is>
-          <t>OxA-4980</t>
+          <t>H 4147-3346</t>
         </is>
       </c>
       <c r="S255" t="inlineStr">
         <is>
-          <t>33090+260/-250</t>
+          <t>33700±825</t>
         </is>
       </c>
       <c r="T255" t="inlineStr">
         <is>
-          <t>KIA 16036</t>
+          <t>H 4751-4404</t>
         </is>
       </c>
       <c r="U255" t="inlineStr">
         <is>
-          <t>2001/2002</t>
+          <t>1975</t>
         </is>
       </c>
       <c r="V255" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W255" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X255" t="inlineStr">
         <is>
           <t>figurine zoomorph</t>
         </is>
       </c>
       <c r="Y255" t="inlineStr">
         <is>
-          <t>Anatidae</t>
+          <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="Z255" t="n">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="AA255" t="n">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="AB255" t="n">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="AC255" t="inlineStr">
         <is>
-          <t>almost complete</t>
+          <t>fragmented</t>
         </is>
       </c>
       <c r="AD255" t="inlineStr">
         <is>
-          <t>The figurine of a waterfowl was discovered in 2001 at AH IV; however, at that time, the head was missing. It was found in 2002. The body is streamlined, with the wings close to the body. The bird's legs are also close to the body and short, with undeveloped feet. The tail starts above the legs, is broad, and flattens at the end. The neck is long, and the head is stretched forward. Two distinct depressions on both sides represent the eyes of the animal. The beak is short and ends in a conical tip. Notably, unlike the finely crafted head, the body is not completely reworked. It is most likely a waterfowl, but an exact species determination has not been achieved yet. It could be a wild goose or duck. A swan is also a possibility since these birds retract their necks deeply into their back feathers during a dive (Dutkiewicz E. 2021: Tab. 3).</t>
+          <t>Fragmented figurine of a mammoth (Mammuthus primigenius). it is lacking the head below the skullcap, large portions of the abdomen and right side, the left front leg, and most of the tail except for the base. Weathered extensively, the figurine exhibits surface damage, and the ivory has decayed along natural growth lines. The depiction features a massive mammoth with a towering head, a depression in the neck, and a backline that rises in the shoulder area and slopes steadily towards the hindquarters. Notably, the legs are individually detailed, slightly splayed outward, and the longitudinal axis is subtly twisted. The characteristic mammoth cloaca is preserved at the base, and, in line with other mammoth figurines, the tusks are not represented. Naturalistic depiction of fur on the left body side and lowe back, not included in the coding (Dutkiewicz E. 2021: Tab. 9a-9b).</t>
         </is>
       </c>
       <c r="AE255" t="inlineStr">
         <is>
-          <t>URMU Blaubeuren</t>
+          <t>LMW Stuttgart</t>
         </is>
       </c>
       <c r="AF255" t="inlineStr">
         <is>
-          <t>Find No.: 78-2385</t>
+          <t>Find No.: 38-7</t>
         </is>
       </c>
       <c r="AG255" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2001; Conard N. et al. 2002; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Hahn J. 1986: 120-122; Hahn J. 1988; Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AH255" t="inlineStr">
         <is>
-          <t>≠ _ ≠</t>
+          <t>||||| _ ¤¤¤¤¤¤¤¤¤¤¤¤¤¤¤ _ ///// _ ||||| _ ¤¤¤¤¤¤¤ _ ||| |||| _ || _ | | || | | | _ lllll | | _ ////! _ ///! ¤¤¤¤!</t>
         </is>
       </c>
       <c r="AI255" t="inlineStr">
         <is>
           <t>certain</t>
         </is>
       </c>
       <c r="AJ255" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="AK255" t="inlineStr">
         <is>
-          <t>figurine</t>
+          <t>figurine zoomorph</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="n">
-        <v>419</v>
+        <v>402</v>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>gkl0028</t>
+          <t>gkl0011</t>
         </is>
       </c>
       <c r="C256" t="inlineStr"/>
       <c r="D256" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
           <t>Geissenklösterle</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
@@ -41619,953 +42269,1114 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q256" t="inlineStr">
         <is>
           <t>30625±796</t>
         </is>
       </c>
       <c r="R256" t="inlineStr">
         <is>
           <t>H 4147-3346</t>
         </is>
       </c>
       <c r="S256" t="inlineStr">
         <is>
           <t>33700±825</t>
         </is>
       </c>
       <c r="T256" t="inlineStr">
         <is>
           <t>H 4751-4404</t>
         </is>
       </c>
       <c r="U256" t="inlineStr">
         <is>
-          <t>1979</t>
+          <t>1977</t>
         </is>
       </c>
       <c r="V256" t="inlineStr">
         <is>
-          <t>antler</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W256" t="inlineStr">
         <is>
-          <t>Rangifer tarandus</t>
+          <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X256" t="inlineStr">
         <is>
-          <t>antler object</t>
-[...2 lines deleted...]
-      <c r="Y256" t="inlineStr"/>
+          <t>figurine zoomorph</t>
+        </is>
+      </c>
+      <c r="Y256" t="inlineStr">
+        <is>
+          <t>Ursus</t>
+        </is>
+      </c>
       <c r="Z256" t="n">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="AA256" t="n">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="AB256" t="n">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="AC256" t="inlineStr">
         <is>
-          <t>complete</t>
+          <t>fragmented</t>
         </is>
       </c>
       <c r="AD256" t="inlineStr">
         <is>
-          <t>A so-called antler object. These objects are reworked antler burrs (Leroy-Prost 2002). This artifact group, in addition to the well-known piece from the Vogelherd, featuring a relief of a mammoth, is also documented with two other objects. However, these do not bear figurative representations but are adorned with abstract motifs. The function of these objects is not clear. They are often referred to as retouchers (Hahn 1986, 1988a), smoothers (Didon 1911), or pendants (Hahn 1986; Knecht and White 1992; see summary in Leroy-Prost 2002). See also Hahn J. 1988, Tab. 45.11 and Dutkiewicz 2021: Tab. 39.</t>
+          <t>Fragmented figurine of an erect bear. The figurine has been assembled from eleven fragments. Preserved parts include a portion of the head, the left flank, and abdominal side with the beginnings of arms and legs, as well as parts of the chest and buttocks. Despite the fragmentation, the shapes reveal a bear in an upright posture. The head is relatively small and narrow, with finely detailed facial features. The mouth and nose are defined with delicate lines, and the eyes are depicted through depressions within a slight elevation. The animal's head is directed upward. The body is upright, exposing the entire abdomen when viewed from the front. Arms and legs extend away from the body, but their original positions cannot be determined due to the preservation condition. Determining whether the depicted animal is a cave bear or a brown bear is not possible due to the partially missing lateral and upper head portions (Hahn J. 1986:123-125; Dutkiewicz E. 2021: Tab. 10).</t>
         </is>
       </c>
       <c r="AE256" t="inlineStr">
         <is>
-          <t>URMU Blaubeuren</t>
+          <t>LMW Stuttgart</t>
         </is>
       </c>
       <c r="AF256" t="inlineStr">
         <is>
-          <t>Find No.: 68-378</t>
+          <t>Find No.: 37-94</t>
         </is>
       </c>
       <c r="AG256" t="inlineStr">
         <is>
-          <t>Hahn J. 1988; Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Hahn J. 1977b; Hahn J. 1986; Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH256" t="inlineStr">
         <is>
-          <t>|||| _ –XXXX _ ¤¤¤¤¤¤¤¤¤ _ vvvvv vv vvvvvv _ ////////////</t>
+          <t>||||||| _ ¤¤¤¤¤¤¤¤¤! _ !// _ ¤¤¤¤¤¤¤¤¤! _ |||! _ V</t>
         </is>
       </c>
       <c r="AI256" t="inlineStr">
         <is>
-          <t>very certain</t>
+          <t>certain</t>
         </is>
       </c>
       <c r="AJ256" t="inlineStr">
         <is>
-          <t>antler</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="AK256" t="inlineStr">
         <is>
-          <t>antler object</t>
+          <t>figurine zoomorph</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="n">
-        <v>420</v>
+        <v>472</v>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>gkl0029</t>
+          <t>hss0001</t>
         </is>
       </c>
       <c r="C257" t="inlineStr"/>
       <c r="D257" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
-          <t>Geissenklösterle</t>
+          <t>Hohlenstein-Stadel</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
-          <t>gkl</t>
+          <t>hss</t>
         </is>
       </c>
       <c r="I257" t="inlineStr">
         <is>
-          <t>Blaubeuren-Weiler</t>
+          <t>Asselfingen</t>
         </is>
       </c>
       <c r="J257" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K257" t="n">
-        <v>48.398333</v>
+        <v>48.549555</v>
       </c>
       <c r="L257" t="n">
-        <v>9.772221999999999</v>
+        <v>10.172655</v>
       </c>
       <c r="M257" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N257" t="inlineStr">
         <is>
-          <t>wikipedia</t>
+          <t>nespos.org</t>
         </is>
       </c>
       <c r="O257" t="inlineStr">
         <is>
-          <t>II</t>
+          <t>Au</t>
         </is>
       </c>
       <c r="P257" t="inlineStr">
         <is>
-          <t>C14</t>
+          <t>AMS</t>
         </is>
       </c>
       <c r="Q257" t="inlineStr">
         <is>
-          <t>30625±796</t>
+          <t>35185±270</t>
         </is>
       </c>
       <c r="R257" t="inlineStr">
         <is>
-          <t>H 4147-3346</t>
-[...11 lines deleted...]
-      </c>
+          <t>ETH-38797</t>
+        </is>
+      </c>
+      <c r="S257" t="inlineStr"/>
+      <c r="T257" t="inlineStr"/>
       <c r="U257" t="inlineStr">
         <is>
-          <t>1983</t>
+          <t>1939/1969</t>
         </is>
       </c>
       <c r="V257" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W257" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X257" t="inlineStr">
         <is>
-          <t>possible flute</t>
-[...2 lines deleted...]
-      <c r="Y257" t="inlineStr"/>
+          <t>figurine anthropomorph</t>
+        </is>
+      </c>
+      <c r="Y257" t="inlineStr">
+        <is>
+          <t>Homo sapiens</t>
+        </is>
+      </c>
       <c r="Z257" t="n">
-        <v>26</v>
-[...6 lines deleted...]
-      </c>
+        <v>311</v>
+      </c>
+      <c r="AA257" t="inlineStr"/>
+      <c r="AB257" t="inlineStr"/>
       <c r="AC257" t="inlineStr">
         <is>
-          <t>fragmented</t>
+          <t>almost complete</t>
         </is>
       </c>
       <c r="AD257" t="inlineStr">
         <is>
-          <t>Ivory tube with parallel notches on the lateral side. Basally with notched remnants of segmentation (Dutkiewicz E. 2021: Taf. 32.7).</t>
+          <t>The so-called Lion Man figurine was found in 1939, but recognized in refitted in 1969, and for a second time in 2013. The figurine was crafted from the right tusk of a mammoth. The head is oriented towards the tip of the tusk, and the pulp cavity forms the crotch of the figurine. The outer sides of the arms are made of cement, as well as the upper part of the back. Many parts of the figurine are missing or could not be matched. Additionally, the surfaces are partially heavily weathered. The figure stands upright, with the legs slightly apart. The head is clearly that of a lion, but the position of the head is comparable to that of a human due to the upright posture. The neck starts below the skull, and the face is oriented forward. The snout is broad, with two deep lines marking the nose and mouth. There is no lip cleft, which would be typical for a lion. The eyes are located laterally but facing forward. The ears, in their round shape, are typical lion ears. The neck and the back of the head are noticeably wide and almost seamlessly transition into the back and shoulders. The shoulder blades are distinctly carved. The arms, which have lion-like paws instead of hands, are slightly bent at the body but do not touch the torso. The torso is columnar and elongated, giving the proportions an overstretched appearance. Although the original surface is largely missing in the front torso area, some areas are preserved along the collarbones and in the lower abdominal region. This is evident in the large, deep-set navel and a apron-like extension carved in the front pelvic area. The legs are spread approximately shoulder-width apart. They exhibit distinctly human features such as knees, curved calves, ankles, and heels. It is notable that the feet are not horizontal, suggesting that the figure seems to be standing on tiptoes. The dots are uncertain. They appear on the head area, however, it is not possible to distinguish them from the weathering effects in this part of the figurine. here, a fictional number of 20 is applied, however no certain counting is possible. See Dutkiewicz E. 2021: Tab. 11a-11b.</t>
         </is>
       </c>
       <c r="AE257" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
-[...6 lines deleted...]
-      </c>
+          <t>Museum Ulm</t>
+        </is>
+      </c>
+      <c r="AF257" t="inlineStr"/>
       <c r="AG257" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Hahn J. 1970; Wehrberger K. 2013; Kind C.-J. et al. 2014; Ebinger-Rist N. et al. 2018; Dutkiewicz E. 2021</t>
         </is>
       </c>
       <c r="AH257" t="inlineStr">
         <is>
-          <t>!vvvvvvvvvvv</t>
+          <t>||||||| _ ≠ _ vvv _ v _ vvvvvvvv _ [!°°°°°°°°°°°°°°°°°°°°!]</t>
         </is>
       </c>
       <c r="AI257" t="inlineStr">
         <is>
           <t>certain</t>
         </is>
       </c>
       <c r="AJ257" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="AK257" t="inlineStr">
         <is>
-          <t>flute (possible)</t>
+          <t>figurine anthropomorph</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="n">
-        <v>392</v>
+        <v>496</v>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>gkl0001</t>
+          <t>vhc0022</t>
         </is>
       </c>
       <c r="C258" t="inlineStr"/>
       <c r="D258" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
-          <t>Geissenklösterle</t>
+          <t>Vogelherd</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
-          <t>gkl</t>
+          <t>vhc</t>
         </is>
       </c>
       <c r="I258" t="inlineStr">
         <is>
-          <t>Blaubeuren-Weiler</t>
+          <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J258" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K258" t="n">
-        <v>48.398333</v>
+        <v>48.559</v>
       </c>
       <c r="L258" t="n">
-        <v>9.772221999999999</v>
+        <v>10.194</v>
       </c>
       <c r="M258" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N258" t="inlineStr">
         <is>
-          <t>wikipedia</t>
+          <t>nespos.org</t>
         </is>
       </c>
       <c r="O258" t="inlineStr">
         <is>
-          <t>II</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P258" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q258" t="inlineStr">
         <is>
-          <t>30625±796</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R258" t="inlineStr">
         <is>
-          <t>H 4147-3346</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S258" t="inlineStr">
         <is>
-          <t>33700±825</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T258" t="inlineStr">
         <is>
-          <t>H 4751-4404</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U258" t="inlineStr">
         <is>
-          <t>1976</t>
+          <t>2009</t>
         </is>
       </c>
       <c r="V258" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W258" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X258" t="inlineStr">
         <is>
+          <t>figurine zoomorph</t>
+        </is>
+      </c>
+      <c r="Y258" t="inlineStr">
+        <is>
           <t>undetermined</t>
         </is>
       </c>
-      <c r="Y258" t="inlineStr"/>
       <c r="Z258" t="n">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AA258" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="AB258" t="n">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="AC258" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD258" t="inlineStr">
         <is>
-          <t>Thin, elongated ivory plate (Hahn J. 1982, 1988, Tab. 45.13; Dutkiewicz E. 2021: Tab. 55.2).</t>
+          <t>This fragment of an animal figurine is oriented along the longitudinal axis of the tusk. The lower half of the torso is clearly visible, and the leg attachments and abdominal line unmistakably identify it as an animal representation. The figure is notably slender, and its longitudinal axis suggests a dynamic, in-motion appearance. The leg attachments are well-defined, and the robust legs would most likely indicate a mammoth (Mammuthus primigenius) depiction. Although the slim form is unusual, it finds a good comparison in the complete mammoth figurine found in 2006. It is noteworthy that the surface is not smoothed, and traces of workmanship are clearly visible in many areas. It's possible that this figurine was not completed (Dutkiewicz E. 2021: Taf. 26.1.-2).</t>
         </is>
       </c>
       <c r="AE258" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>MUT Tübingen</t>
         </is>
       </c>
       <c r="AF258" t="inlineStr">
         <is>
-          <t>Find No.: 15-239</t>
+          <t>Find No.: 35/75-120</t>
         </is>
       </c>
       <c r="AG258" t="inlineStr">
         <is>
-          <t>Hahn J. 1982; Hahn J. 1988, Taf; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Conard N. et al. 2010; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH258" t="inlineStr">
         <is>
-          <t>||| //////! _ V</t>
+          <t>[°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°] _ v</t>
         </is>
       </c>
       <c r="AI258" t="inlineStr">
         <is>
-          <t>very certain</t>
+          <t>uncertain</t>
         </is>
       </c>
       <c r="AJ258" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="AK258" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>figurine zoomorph</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="n">
-        <v>423</v>
+        <v>544</v>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>hfc0002</t>
+          <t>vhc0067</t>
         </is>
       </c>
       <c r="C259" t="inlineStr"/>
       <c r="D259" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
-          <t>Hohle Fels</t>
+          <t>Vogelherd</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
-          <t>hfc</t>
+          <t>vhc</t>
         </is>
       </c>
       <c r="I259" t="inlineStr">
         <is>
-          <t>Schelklingen</t>
+          <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J259" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K259" t="n">
-        <v>48.379117</v>
+        <v>48.559</v>
       </c>
       <c r="L259" t="n">
-        <v>9.754103000000001</v>
+        <v>10.194</v>
       </c>
       <c r="M259" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N259" t="inlineStr">
         <is>
-          <t>wikipedia</t>
+          <t>nespos.org</t>
         </is>
       </c>
       <c r="O259" t="inlineStr">
         <is>
-          <t>IV</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P259" t="inlineStr">
         <is>
-          <t>AMS</t>
+          <t>C14</t>
         </is>
       </c>
       <c r="Q259" t="inlineStr">
         <is>
-          <t>28750±750</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R259" t="inlineStr">
         <is>
-          <t>OxA-4980</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S259" t="inlineStr">
         <is>
-          <t>33090+260/-250</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T259" t="inlineStr">
         <is>
-          <t>KIA 16036</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U259" t="inlineStr">
         <is>
           <t>2007</t>
         </is>
       </c>
       <c r="V259" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W259" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X259" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>awl</t>
         </is>
       </c>
       <c r="Y259" t="inlineStr"/>
       <c r="Z259" t="n">
-        <v>30</v>
+        <v>79</v>
       </c>
       <c r="AA259" t="n">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="AB259" t="n">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="AC259" t="inlineStr">
         <is>
-          <t>fragmented</t>
+          <t>almost complete</t>
         </is>
       </c>
       <c r="AD259" t="inlineStr">
         <is>
-          <t>Decorated ivory fragment (Wolf S. 2015; Tab. 20.6; Dutkiewicz E. 2021: Tab. 52.2; Conard N. 2003: 832).</t>
+          <t>It is an elongated, approximately complete tool made of ivory. Only the top part is broken off. The terminally tapered shape suggests that it was a point. This area is also heavily polished through use, and the two uppermost lines of the decoration are worn away, making it very likely to be identified as an awl (Wolf S. 2015, Taf. 41.1; Dutkiewicz E. 2021: Taf. 46.2).</t>
         </is>
       </c>
       <c r="AE259" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>MUT Tübingen</t>
         </is>
       </c>
       <c r="AF259" t="inlineStr">
         <is>
-          <t>Find No.: 24-1392.1</t>
+          <t>Find No.: 39/70-76.1</t>
         </is>
       </c>
       <c r="AG259" t="inlineStr">
         <is>
-          <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. 2003; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Conard N. &amp; Malina M. 2008a; Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH259" t="inlineStr">
         <is>
-          <t>!≠!</t>
+          <t>||||| (/||)||| _ ||</t>
         </is>
       </c>
       <c r="AI259" t="inlineStr">
         <is>
           <t>certain</t>
         </is>
       </c>
       <c r="AJ259" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="AK259" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>awl</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="n">
-        <v>422</v>
+        <v>526</v>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>hfc0001</t>
+          <t>vhc0049</t>
         </is>
       </c>
       <c r="C260" t="inlineStr"/>
       <c r="D260" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
-          <t>Hohle Fels</t>
+          <t>Vogelherd</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
-          <t>hfc</t>
+          <t>vhc</t>
         </is>
       </c>
       <c r="I260" t="inlineStr">
         <is>
-          <t>Schelklingen</t>
+          <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J260" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K260" t="n">
-        <v>48.379117</v>
+        <v>48.559</v>
       </c>
       <c r="L260" t="n">
-        <v>9.754103000000001</v>
+        <v>10.194</v>
       </c>
       <c r="M260" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N260" t="inlineStr">
         <is>
-          <t>wikipedia</t>
+          <t>nespos.org</t>
         </is>
       </c>
       <c r="O260" t="inlineStr">
         <is>
-          <t>IIIb</t>
+          <t>V and HL/KS</t>
         </is>
       </c>
       <c r="P260" t="inlineStr">
         <is>
-          <t>AMS</t>
+          <t>C14</t>
         </is>
       </c>
       <c r="Q260" t="inlineStr">
         <is>
-          <t>29780+330/-310</t>
+          <t>30162±1340</t>
         </is>
       </c>
       <c r="R260" t="inlineStr">
         <is>
-          <t>KIA 18878</t>
+          <t>H 4054-3210</t>
         </is>
       </c>
       <c r="S260" t="inlineStr">
         <is>
-          <t>29990+340/-330</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T260" t="inlineStr">
         <is>
-          <t>KIA 3505</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U260" t="inlineStr">
         <is>
-          <t>2002</t>
+          <t>2007</t>
         </is>
       </c>
       <c r="V260" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W260" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X260" t="inlineStr">
         <is>
-          <t>personal ornament</t>
+          <t>spatula/lissoir</t>
         </is>
       </c>
       <c r="Y260" t="inlineStr"/>
       <c r="Z260" t="n">
-        <v>61</v>
+        <v>90</v>
       </c>
       <c r="AA260" t="n">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="AB260" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="AC260" t="inlineStr">
         <is>
-          <t>fragmented</t>
+          <t>almost complete</t>
         </is>
       </c>
       <c r="AD260" t="inlineStr">
         <is>
-          <t>This terminal fragment of a curved ivory band is preserved in two pieces. They cannot be refitted. Nevertheless, the dimensions, surface texture, and decorative elements strongly suggest that these two fragments are originally part of the same piece (Wolf S. 2015, Tab. 7.1; Dutkiewicz E. 2021: Tab. 38.3; Conard N. 2003: 832).</t>
+          <t>Narrow smoother made from a rib, found in the debris of the Riek excavation in 2007. Based on its shape, dimensions, and decorations, one can reasonably assume that it is a missing object from the 1931 excavation, specifically Object Vg 29.12 found in layer V. Therefore, the context for this fragment from the 2007 excavation is also given as AH V. The object is a long, slightly bent smoother made from a rib. It is broken in the middle, and it does not have the typical wide, curved cap of a classic smoother but rather a narrower end. At the terminal fragment's base, there is a pronounced bend, characteristic of the basal piece found in the 1931 excavation (Riek G. 1934, Taf. XXIX.12; Hahn J. 1977, Taf. 34.4; Dutkiewicz E. 2021: Taf. 42).</t>
         </is>
       </c>
       <c r="AE260" t="inlineStr">
         <is>
-          <t>URMU Blaubeuren</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF260" t="inlineStr">
         <is>
-          <t>Find No.: 24-1231.2</t>
+          <t>Find No.: 38/68-90.1</t>
         </is>
       </c>
       <c r="AG260" t="inlineStr">
         <is>
-          <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. 2003; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Riek G. 1934; Hahn J. 1977; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH260" t="inlineStr">
         <is>
-          <t>v vvv vv _ vvv! v</t>
+          <t>X X X X X X _ vvvvvvvvv!vvvvvvvvvvvv _ vvv vvv v!v vvv vvv</t>
         </is>
       </c>
       <c r="AI260" t="inlineStr">
         <is>
           <t>certain</t>
         </is>
       </c>
       <c r="AJ260" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="AK260" t="inlineStr">
         <is>
-          <t>personal ornament</t>
+          <t>smoother</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="n">
-        <v>460</v>
+        <v>522</v>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>hfc0039</t>
+          <t>vhc0046</t>
         </is>
       </c>
       <c r="C261" t="inlineStr"/>
       <c r="D261" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
-          <t>Hohle Fels</t>
+          <t>Vogelherd</t>
         </is>
       </c>
       <c r="H261" t="inlineStr">
         <is>
-          <t>hfc</t>
+          <t>vhc</t>
         </is>
       </c>
       <c r="I261" t="inlineStr">
         <is>
-          <t>Schelklingen</t>
+          <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J261" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K261" t="n">
-        <v>48.379117</v>
+        <v>48.559</v>
       </c>
       <c r="L261" t="n">
-        <v>9.754103000000001</v>
+        <v>10.194</v>
       </c>
       <c r="M261" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N261" t="inlineStr">
         <is>
-          <t>wikipedia</t>
+          <t>nespos.org</t>
         </is>
       </c>
       <c r="O261" t="inlineStr">
         <is>
-          <t>IIIb</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P261" t="inlineStr">
         <is>
-          <t>AMS</t>
+          <t>C14</t>
         </is>
       </c>
       <c r="Q261" t="inlineStr">
         <is>
-          <t>29780+330/-310</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R261" t="inlineStr">
         <is>
-          <t>KIA 18878</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S261" t="inlineStr">
         <is>
-          <t>29990+340/-330</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T261" t="inlineStr">
         <is>
-          <t>KIA 3505</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U261" t="inlineStr">
         <is>
-          <t>2004</t>
+          <t>2009</t>
         </is>
       </c>
       <c r="V261" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>antler</t>
         </is>
       </c>
       <c r="W261" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>Rangifer tarandus</t>
         </is>
       </c>
       <c r="X261" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>awl</t>
         </is>
       </c>
       <c r="Y261" t="inlineStr"/>
       <c r="Z261" t="n">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="AA261" t="n">
+        <v>9</v>
+      </c>
+      <c r="AB261" t="n">
         <v>5</v>
       </c>
-      <c r="AB261" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AC261" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
       <c r="AD261" t="inlineStr">
         <is>
-          <t>The narrow ivory fragment displays two rows of parallel lines that interlock in a zipper-like fashion (Wolf S. 2015, Tab. 8.2; Dutkiewicz E. 2021: Tab. 53.3).</t>
+          <t>Basal fragment of an antler point. Presumably, it is a projectile point with a split base, and one wing of the base is broken off (Dutkiewicz E. 2021: Taf. 46.7).</t>
         </is>
       </c>
       <c r="AE261" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AF261" t="inlineStr">
         <is>
-          <t>Find No.: 87-1324.1</t>
+          <t>Find No.: 37/77-80.1</t>
         </is>
       </c>
       <c r="AG261" t="inlineStr">
         <is>
-          <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Conard N. et al. 2010; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AH261" t="inlineStr">
         <is>
-          <t>!||||| _ |||||!</t>
+          <t>| | |||| |||! _ vv!</t>
         </is>
       </c>
       <c r="AI261" t="inlineStr">
         <is>
+          <t>certain</t>
+        </is>
+      </c>
+      <c r="AJ261" t="inlineStr">
+        <is>
+          <t>antler</t>
+        </is>
+      </c>
+      <c r="AK261" t="inlineStr">
+        <is>
+          <t>awl</t>
+        </is>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" t="n">
+        <v>521</v>
+      </c>
+      <c r="B262" t="inlineStr">
+        <is>
+          <t>vhc0045</t>
+        </is>
+      </c>
+      <c r="C262" t="inlineStr"/>
+      <c r="D262" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="E262" t="inlineStr">
+        <is>
+          <t>Upper Paleolithic</t>
+        </is>
+      </c>
+      <c r="F262" t="inlineStr">
+        <is>
+          <t>Aurignacian</t>
+        </is>
+      </c>
+      <c r="G262" t="inlineStr">
+        <is>
+          <t>Vogelherd</t>
+        </is>
+      </c>
+      <c r="H262" t="inlineStr">
+        <is>
+          <t>vhc</t>
+        </is>
+      </c>
+      <c r="I262" t="inlineStr">
+        <is>
+          <t>Niederstotzingen-Stetten</t>
+        </is>
+      </c>
+      <c r="J262" t="inlineStr">
+        <is>
+          <t>Germany</t>
+        </is>
+      </c>
+      <c r="K262" t="n">
+        <v>48.559</v>
+      </c>
+      <c r="L262" t="n">
+        <v>10.194</v>
+      </c>
+      <c r="M262" t="inlineStr">
+        <is>
+          <t>precise</t>
+        </is>
+      </c>
+      <c r="N262" t="inlineStr">
+        <is>
+          <t>nespos.org</t>
+        </is>
+      </c>
+      <c r="O262" t="inlineStr">
+        <is>
+          <t>HL/KS</t>
+        </is>
+      </c>
+      <c r="P262" t="inlineStr">
+        <is>
+          <t>C14</t>
+        </is>
+      </c>
+      <c r="Q262" t="inlineStr">
+        <is>
+          <t>26160±150</t>
+        </is>
+      </c>
+      <c r="R262" t="inlineStr">
+        <is>
+          <t>KIA 8957</t>
+        </is>
+      </c>
+      <c r="S262" t="inlineStr">
+        <is>
+          <t>35810±710</t>
+        </is>
+      </c>
+      <c r="T262" t="inlineStr">
+        <is>
+          <t>PL0001337A</t>
+        </is>
+      </c>
+      <c r="U262" t="inlineStr">
+        <is>
+          <t>2008</t>
+        </is>
+      </c>
+      <c r="V262" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="W262" t="inlineStr">
+        <is>
+          <t>Mammuthus primigenius</t>
+        </is>
+      </c>
+      <c r="X262" t="inlineStr">
+        <is>
+          <t>flute</t>
+        </is>
+      </c>
+      <c r="Y262" t="inlineStr"/>
+      <c r="Z262" t="n">
+        <v>21</v>
+      </c>
+      <c r="AA262" t="n">
+        <v>7</v>
+      </c>
+      <c r="AB262" t="inlineStr"/>
+      <c r="AC262" t="inlineStr">
+        <is>
+          <t>fragmented</t>
+        </is>
+      </c>
+      <c r="AD262" t="inlineStr">
+        <is>
+          <t>Highly weathered ivory flute fragment. Despite its small size, it exhibits all the typical features of ivory flutes, such as the hollow-cylindrical shape, lateral broken notches, and the beginning of a finger hole (Dutkiewicz E. 2021: Taf. 32.8).</t>
+        </is>
+      </c>
+      <c r="AE262" t="inlineStr">
+        <is>
+          <t>MUT Tübingen</t>
+        </is>
+      </c>
+      <c r="AF262" t="inlineStr">
+        <is>
+          <t>Find No.: 37/75-71.3</t>
+        </is>
+      </c>
+      <c r="AG262" t="inlineStr">
+        <is>
+          <t>Conard N., Malina M. &amp; Verrept T. 2009; Conard N. et al. 2009; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+        </is>
+      </c>
+      <c r="AH262" t="inlineStr">
+        <is>
+          <t>!vvvvvvv! _ !v!</t>
+        </is>
+      </c>
+      <c r="AI262" t="inlineStr">
+        <is>
           <t>very certain</t>
         </is>
       </c>
-      <c r="AJ261" t="inlineStr">
+      <c r="AJ262" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK261" t="inlineStr">
-[...1 lines deleted...]
-          <t>undetermined</t>
+      <c r="AK262" t="inlineStr">
+        <is>
+          <t>flute</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>