--- v1 (2026-07-24)
+++ v2 (2026-09-08)
@@ -414,51 +414,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AK262"/>
+  <dimension ref="A1:AL261"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>id</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>object_id</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>ensemble_id</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
@@ -546,109 +546,114 @@
           <t>max_lab_number</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>excavation_year</t>
         </is>
       </c>
       <c r="V1" s="1" t="inlineStr">
         <is>
           <t>material</t>
         </is>
       </c>
       <c r="W1" s="1" t="inlineStr">
         <is>
           <t>material_species</t>
         </is>
       </c>
       <c r="X1" s="1" t="inlineStr">
         <is>
           <t>object_type</t>
         </is>
       </c>
       <c r="Y1" s="1" t="inlineStr">
         <is>
+          <t>object_group</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
           <t>associated_species</t>
         </is>
       </c>
-      <c r="Z1" s="1" t="inlineStr">
+      <c r="AA1" s="1" t="inlineStr">
         <is>
           <t>length_mm</t>
         </is>
       </c>
-      <c r="AA1" s="1" t="inlineStr">
+      <c r="AB1" s="1" t="inlineStr">
         <is>
           <t>width_mm</t>
         </is>
       </c>
-      <c r="AB1" s="1" t="inlineStr">
+      <c r="AC1" s="1" t="inlineStr">
         <is>
           <t>depth_mm</t>
         </is>
       </c>
-      <c r="AC1" s="1" t="inlineStr">
+      <c r="AD1" s="1" t="inlineStr">
         <is>
           <t>preservation</t>
         </is>
       </c>
-      <c r="AD1" s="1" t="inlineStr">
+      <c r="AE1" s="1" t="inlineStr">
         <is>
           <t>short_description</t>
         </is>
       </c>
-      <c r="AE1" s="1" t="inlineStr">
+      <c r="AF1" s="1" t="inlineStr">
         <is>
           <t>collection</t>
         </is>
       </c>
-      <c r="AF1" s="1" t="inlineStr">
+      <c r="AG1" s="1" t="inlineStr">
         <is>
           <t>collection_id</t>
         </is>
       </c>
-      <c r="AG1" s="1" t="inlineStr">
+      <c r="AH1" s="1" t="inlineStr">
         <is>
           <t>references</t>
         </is>
       </c>
-      <c r="AH1" s="1" t="inlineStr">
+      <c r="AI1" s="1" t="inlineStr">
         <is>
           <t>sign_coding</t>
         </is>
       </c>
-      <c r="AI1" s="1" t="inlineStr">
+      <c r="AJ1" s="1" t="inlineStr">
         <is>
           <t>coding_certainty</t>
         </is>
       </c>
-      <c r="AJ1" s="1" t="inlineStr">
+      <c r="AK1" s="1" t="inlineStr">
         <is>
           <t>material_dropdown</t>
         </is>
       </c>
-      <c r="AK1" s="1" t="inlineStr">
+      <c r="AL1" s="1" t="inlineStr">
         <is>
           <t>object_type_dropdown</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>532</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>vhc0055</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
@@ -722,102 +727,103 @@
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U2" t="inlineStr">
         <is>
           <t>2008</t>
         </is>
       </c>
       <c r="V2" t="inlineStr">
         <is>
           <t>bone</t>
         </is>
       </c>
       <c r="W2" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="X2" t="inlineStr">
         <is>
           <t>tube/flute</t>
         </is>
       </c>
       <c r="Y2" t="inlineStr"/>
-      <c r="Z2" t="n">
+      <c r="Z2" t="inlineStr"/>
+      <c r="AA2" t="n">
         <v>9</v>
       </c>
-      <c r="AA2" t="n">
+      <c r="AB2" t="n">
         <v>5</v>
       </c>
-      <c r="AB2" t="n">
+      <c r="AC2" t="n">
         <v>2</v>
       </c>
-      <c r="AC2" t="inlineStr">
+      <c r="AD2" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD2" t="inlineStr">
+      <c r="AE2" t="inlineStr">
         <is>
           <t>Small tubular bone fragment with markings (Dutkiewicz E. 2021: Taf. 36.5).</t>
         </is>
       </c>
-      <c r="AE2" t="inlineStr">
+      <c r="AF2" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF2" t="inlineStr">
+      <c r="AG2" t="inlineStr">
         <is>
           <t>Find No.: 38/75-193.1</t>
         </is>
       </c>
-      <c r="AG2" t="inlineStr">
+      <c r="AH2" t="inlineStr">
         <is>
           <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
-      <c r="AH2" t="inlineStr">
+      <c r="AI2" t="inlineStr">
         <is>
           <t>!vv! _ !vvv!</t>
         </is>
       </c>
-      <c r="AI2" t="inlineStr">
+      <c r="AJ2" t="inlineStr">
         <is>
           <t>uncertain</t>
         </is>
       </c>
-      <c r="AJ2" t="inlineStr">
+      <c r="AK2" t="inlineStr">
         <is>
           <t>bone</t>
         </is>
       </c>
-      <c r="AK2" t="inlineStr">
-[...1 lines deleted...]
-          <t>flute/tube</t>
+      <c r="AL2" t="inlineStr">
+        <is>
+          <t>tube/flute</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>493</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>vhc0019</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
@@ -889,100 +895,101 @@
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U3" t="inlineStr">
         <is>
           <t>2008</t>
         </is>
       </c>
       <c r="V3" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W3" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X3" t="inlineStr">
         <is>
           <t>possible figurine</t>
         </is>
       </c>
       <c r="Y3" t="inlineStr"/>
-      <c r="Z3" t="n">
+      <c r="Z3" t="inlineStr"/>
+      <c r="AA3" t="n">
         <v>24</v>
       </c>
-      <c r="AA3" t="n">
+      <c r="AB3" t="n">
         <v>12</v>
       </c>
-      <c r="AB3" t="n">
+      <c r="AC3" t="n">
         <v>6</v>
       </c>
-      <c r="AC3" t="inlineStr">
+      <c r="AD3" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD3" t="inlineStr">
+      <c r="AE3" t="inlineStr">
         <is>
           <t>Heavily rounded, reworked ivory fragment (Dutkiewicz E. 2021: Taf. 28.5).</t>
         </is>
       </c>
-      <c r="AE3" t="inlineStr">
+      <c r="AF3" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF3" t="inlineStr">
+      <c r="AG3" t="inlineStr">
         <is>
           <t>Find No.: 35/71-15.1</t>
         </is>
       </c>
-      <c r="AG3" t="inlineStr">
+      <c r="AH3" t="inlineStr">
         <is>
           <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
-      <c r="AH3" t="inlineStr">
+      <c r="AI3" t="inlineStr">
         <is>
           <t>!//! _!vvvv!</t>
         </is>
       </c>
-      <c r="AI3" t="inlineStr">
+      <c r="AJ3" t="inlineStr">
         <is>
           <t>uncertain</t>
         </is>
       </c>
-      <c r="AJ3" t="inlineStr">
+      <c r="AK3" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK3" t="inlineStr">
+      <c r="AL3" t="inlineStr">
         <is>
           <t>figurine (possible)</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>440</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>hfc0019</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
@@ -1056,100 +1063,101 @@
         <is>
           <t>KIA 16034</t>
         </is>
       </c>
       <c r="U4" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
       <c r="V4" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W4" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X4" t="inlineStr">
         <is>
           <t>personal ornament</t>
         </is>
       </c>
       <c r="Y4" t="inlineStr"/>
-      <c r="Z4" t="n">
+      <c r="Z4" t="inlineStr"/>
+      <c r="AA4" t="n">
         <v>9</v>
       </c>
-      <c r="AA4" t="n">
+      <c r="AB4" t="n">
         <v>4</v>
       </c>
-      <c r="AB4" t="n">
+      <c r="AC4" t="n">
         <v>3</v>
       </c>
-      <c r="AC4" t="inlineStr">
+      <c r="AD4" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD4" t="inlineStr">
+      <c r="AE4" t="inlineStr">
         <is>
           <t>Fragment of a triple-perforated bead (Dutkiewicz E. 2021: Tab. 37.4).</t>
         </is>
       </c>
-      <c r="AE4" t="inlineStr">
+      <c r="AF4" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF4" t="inlineStr">
+      <c r="AG4" t="inlineStr">
         <is>
           <t>Find No.: 31-2419.2</t>
         </is>
       </c>
-      <c r="AG4" t="inlineStr">
+      <c r="AH4" t="inlineStr">
         <is>
           <t>Conard N. &amp; Malina M. 2016; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
-      <c r="AH4" t="inlineStr">
+      <c r="AI4" t="inlineStr">
         <is>
           <t>!O</t>
         </is>
       </c>
-      <c r="AI4" t="inlineStr">
+      <c r="AJ4" t="inlineStr">
         <is>
           <t>very certain</t>
         </is>
       </c>
-      <c r="AJ4" t="inlineStr">
+      <c r="AK4" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK4" t="inlineStr">
+      <c r="AL4" t="inlineStr">
         <is>
           <t>personal ornament</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>461</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>hfc0040</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
@@ -1223,100 +1231,101 @@
         <is>
           <t>OxA-19781</t>
         </is>
       </c>
       <c r="U5" t="inlineStr">
         <is>
           <t>2004</t>
         </is>
       </c>
       <c r="V5" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W5" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X5" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="Y5" t="inlineStr"/>
-      <c r="Z5" t="n">
+      <c r="Z5" t="inlineStr"/>
+      <c r="AA5" t="n">
         <v>23</v>
       </c>
-      <c r="AA5" t="n">
+      <c r="AB5" t="n">
         <v>7</v>
       </c>
-      <c r="AB5" t="n">
+      <c r="AC5" t="n">
         <v>3</v>
       </c>
-      <c r="AC5" t="inlineStr">
+      <c r="AD5" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD5" t="inlineStr">
+      <c r="AE5" t="inlineStr">
         <is>
           <t>Decorated small ivory fragment (Dutkiewicz E. 2021: Tab. 53.7).</t>
         </is>
       </c>
-      <c r="AE5" t="inlineStr">
+      <c r="AF5" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF5" t="inlineStr">
+      <c r="AG5" t="inlineStr">
         <is>
           <t>Find No.: 87-1340.1</t>
         </is>
       </c>
-      <c r="AG5" t="inlineStr">
+      <c r="AH5" t="inlineStr">
         <is>
           <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008; Conard N. 2009</t>
         </is>
       </c>
-      <c r="AH5" t="inlineStr">
+      <c r="AI5" t="inlineStr">
         <is>
           <t>!|l||</t>
         </is>
       </c>
-      <c r="AI5" t="inlineStr">
+      <c r="AJ5" t="inlineStr">
         <is>
           <t>certain</t>
         </is>
       </c>
-      <c r="AJ5" t="inlineStr">
+      <c r="AK5" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK5" t="inlineStr">
+      <c r="AL5" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>443</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>hfc0022</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
@@ -1390,100 +1399,101 @@
         <is>
           <t>KIA 3505</t>
         </is>
       </c>
       <c r="U6" t="inlineStr">
         <is>
           <t>2013</t>
         </is>
       </c>
       <c r="V6" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W6" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X6" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="Y6" t="inlineStr"/>
-      <c r="Z6" t="n">
+      <c r="Z6" t="inlineStr"/>
+      <c r="AA6" t="n">
         <v>22</v>
       </c>
-      <c r="AA6" t="n">
+      <c r="AB6" t="n">
         <v>10</v>
       </c>
-      <c r="AB6" t="n">
+      <c r="AC6" t="n">
         <v>4</v>
       </c>
-      <c r="AC6" t="inlineStr">
+      <c r="AD6" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD6" t="inlineStr">
+      <c r="AE6" t="inlineStr">
         <is>
           <t>Several fragments of ivory, decorated with hatchings (Dutkiewicz E. 2021: Taf. 53.1).</t>
         </is>
       </c>
-      <c r="AE6" t="inlineStr">
+      <c r="AF6" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF6" t="inlineStr">
+      <c r="AG6" t="inlineStr">
         <is>
           <t>Find No.: 54-492.1</t>
         </is>
       </c>
-      <c r="AG6" t="inlineStr">
+      <c r="AH6" t="inlineStr">
         <is>
           <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
-      <c r="AH6" t="inlineStr">
+      <c r="AI6" t="inlineStr">
         <is>
           <t>!≠!</t>
         </is>
       </c>
-      <c r="AI6" t="inlineStr">
+      <c r="AJ6" t="inlineStr">
         <is>
           <t>uncertain</t>
         </is>
       </c>
-      <c r="AJ6" t="inlineStr">
+      <c r="AK6" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK6" t="inlineStr">
+      <c r="AL6" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>465</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>hfc0044</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
@@ -1557,100 +1567,101 @@
         <is>
           <t>KIA 16034</t>
         </is>
       </c>
       <c r="U7" t="inlineStr">
         <is>
           <t>2008</t>
         </is>
       </c>
       <c r="V7" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W7" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X7" t="inlineStr">
         <is>
           <t>personal ornament</t>
         </is>
       </c>
       <c r="Y7" t="inlineStr"/>
-      <c r="Z7" t="n">
+      <c r="Z7" t="inlineStr"/>
+      <c r="AA7" t="n">
         <v>40</v>
       </c>
-      <c r="AA7" t="n">
+      <c r="AB7" t="n">
         <v>6</v>
       </c>
-      <c r="AB7" t="n">
+      <c r="AC7" t="n">
         <v>3</v>
       </c>
-      <c r="AC7" t="inlineStr">
+      <c r="AD7" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD7" t="inlineStr">
+      <c r="AE7" t="inlineStr">
         <is>
           <t>Terminal fragment of a long, slightly curved ivory band (Wolf S. 2015, Tab. 30.10; Dutkiewicz E. 2021: Tab. 38.1).</t>
         </is>
       </c>
-      <c r="AE7" t="inlineStr">
+      <c r="AF7" t="inlineStr">
         <is>
           <t>URMU Blaubeuren</t>
         </is>
       </c>
-      <c r="AF7" t="inlineStr">
+      <c r="AG7" t="inlineStr">
         <is>
           <t>Find No.: 89-1637</t>
         </is>
       </c>
-      <c r="AG7" t="inlineStr">
+      <c r="AH7" t="inlineStr">
         <is>
           <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
-      <c r="AH7" t="inlineStr">
+      <c r="AI7" t="inlineStr">
         <is>
           <t>!||||||||||||||||||| _ !vvvvvvvvvvvvvv _ !vvvvvvvvvvvvvvvvvvv</t>
         </is>
       </c>
-      <c r="AI7" t="inlineStr">
+      <c r="AJ7" t="inlineStr">
         <is>
           <t>very certain</t>
         </is>
       </c>
-      <c r="AJ7" t="inlineStr">
+      <c r="AK7" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK7" t="inlineStr">
+      <c r="AL7" t="inlineStr">
         <is>
           <t>personal ornament</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>469</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>hfc0048</t>
         </is>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
@@ -1724,100 +1735,101 @@
         <is>
           <t>KIA 16036</t>
         </is>
       </c>
       <c r="U8" t="inlineStr">
         <is>
           <t>2006</t>
         </is>
       </c>
       <c r="V8" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W8" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X8" t="inlineStr">
         <is>
           <t>rod/baton</t>
         </is>
       </c>
       <c r="Y8" t="inlineStr"/>
-      <c r="Z8" t="n">
+      <c r="Z8" t="inlineStr"/>
+      <c r="AA8" t="n">
         <v>42</v>
       </c>
-      <c r="AA8" t="n">
+      <c r="AB8" t="n">
         <v>10</v>
       </c>
-      <c r="AB8" t="n">
+      <c r="AC8" t="n">
         <v>6</v>
       </c>
-      <c r="AC8" t="inlineStr">
+      <c r="AD8" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD8" t="inlineStr">
+      <c r="AE8" t="inlineStr">
         <is>
           <t>Half of a round rod with decorations (Dutkiewicz E. 2021: Tab. 51.4).</t>
         </is>
       </c>
-      <c r="AE8" t="inlineStr">
+      <c r="AF8" t="inlineStr">
         <is>
           <t>URMU Blaubeuren</t>
         </is>
       </c>
-      <c r="AF8" t="inlineStr">
+      <c r="AG8" t="inlineStr">
         <is>
           <t>Find No.: 99-1707</t>
         </is>
       </c>
-      <c r="AG8" t="inlineStr">
+      <c r="AH8" t="inlineStr">
         <is>
           <t>Conard N. &amp; Malina M. 2006a; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
-      <c r="AH8" t="inlineStr">
+      <c r="AI8" t="inlineStr">
         <is>
           <t>[X//] _ X!</t>
         </is>
       </c>
-      <c r="AI8" t="inlineStr">
+      <c r="AJ8" t="inlineStr">
         <is>
           <t>uncertain</t>
         </is>
       </c>
-      <c r="AJ8" t="inlineStr">
+      <c r="AK8" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK8" t="inlineStr">
+      <c r="AL8" t="inlineStr">
         <is>
           <t>rod</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>424</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>hfc0003</t>
         </is>
       </c>
       <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
@@ -1891,100 +1903,101 @@
         <is>
           <t>KIA 16034</t>
         </is>
       </c>
       <c r="U9" t="inlineStr">
         <is>
           <t>2014</t>
         </is>
       </c>
       <c r="V9" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W9" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X9" t="inlineStr">
         <is>
           <t>possible figurine</t>
         </is>
       </c>
       <c r="Y9" t="inlineStr"/>
-      <c r="Z9" t="n">
+      <c r="Z9" t="inlineStr"/>
+      <c r="AA9" t="n">
         <v>9</v>
       </c>
-      <c r="AA9" t="n">
+      <c r="AB9" t="n">
         <v>6</v>
       </c>
-      <c r="AB9" t="n">
+      <c r="AC9" t="n">
         <v>3</v>
       </c>
-      <c r="AC9" t="inlineStr">
+      <c r="AD9" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD9" t="inlineStr">
+      <c r="AE9" t="inlineStr">
         <is>
           <t>A small, spherical-shaped ivory fragment. The rounded part is slightly constricted on one side. The object appears to have broken off, making it difficult to interpret the specific nature of the fragment. However, given the refinement and distinct shaping of the rounded surface, it is possible that this fragment represents a part of a figurative depiction (Dutkiewicz E. 2021: Tab. 28.2; Conard N. et al. 2009: 249-250; Conard N. 2003: 832).</t>
         </is>
       </c>
-      <c r="AE9" t="inlineStr">
+      <c r="AF9" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF9" t="inlineStr">
+      <c r="AG9" t="inlineStr">
         <is>
           <t>Find No.: 24-1610.4</t>
         </is>
       </c>
-      <c r="AG9" t="inlineStr">
+      <c r="AH9" t="inlineStr">
         <is>
           <t>Conard N. et al. 2014; Dutkiewicz E. 2021; Conard N. et al. 2009; Conard N. 2003; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
-      <c r="AH9" t="inlineStr">
+      <c r="AI9" t="inlineStr">
         <is>
           <t>[°°°°°°°°°°] _ | _ |</t>
         </is>
       </c>
-      <c r="AI9" t="inlineStr">
+      <c r="AJ9" t="inlineStr">
         <is>
           <t>uncertain</t>
         </is>
       </c>
-      <c r="AJ9" t="inlineStr">
+      <c r="AK9" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK9" t="inlineStr">
+      <c r="AL9" t="inlineStr">
         <is>
           <t>figurine (possible)</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>466</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>hfc0045</t>
         </is>
       </c>
       <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
@@ -2058,100 +2071,101 @@
         <is>
           <t>KIA 16034</t>
         </is>
       </c>
       <c r="U10" t="inlineStr">
         <is>
           <t>2008</t>
         </is>
       </c>
       <c r="V10" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W10" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X10" t="inlineStr">
         <is>
           <t>flute</t>
         </is>
       </c>
       <c r="Y10" t="inlineStr"/>
-      <c r="Z10" t="n">
+      <c r="Z10" t="inlineStr"/>
+      <c r="AA10" t="n">
         <v>12</v>
       </c>
-      <c r="AA10" t="n">
+      <c r="AB10" t="n">
         <v>4</v>
       </c>
-      <c r="AB10" t="n">
+      <c r="AC10" t="n">
         <v>2</v>
       </c>
-      <c r="AC10" t="inlineStr">
+      <c r="AD10" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD10" t="inlineStr">
+      <c r="AE10" t="inlineStr">
         <is>
           <t>Tiny fragment of an ivory flute with the finger hole partially preserved (Dutkiewicz E. 2021: Tab. 32.2).</t>
         </is>
       </c>
-      <c r="AE10" t="inlineStr">
+      <c r="AF10" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF10" t="inlineStr">
+      <c r="AG10" t="inlineStr">
         <is>
           <t>Find No.: 89-1648.1</t>
         </is>
       </c>
-      <c r="AG10" t="inlineStr">
+      <c r="AH10" t="inlineStr">
         <is>
           <t>Conard N. &amp; Malina M. 2008b; Conard N. et al. 2009; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
-      <c r="AH10" t="inlineStr">
+      <c r="AI10" t="inlineStr">
         <is>
           <t>!vv</t>
         </is>
       </c>
-      <c r="AI10" t="inlineStr">
+      <c r="AJ10" t="inlineStr">
         <is>
           <t>very certain</t>
         </is>
       </c>
-      <c r="AJ10" t="inlineStr">
+      <c r="AK10" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK10" t="inlineStr">
+      <c r="AL10" t="inlineStr">
         <is>
           <t>flute</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>421</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>gkl0030</t>
         </is>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
@@ -2225,100 +2239,101 @@
         <is>
           <t>KIA 16032</t>
         </is>
       </c>
       <c r="U11" t="inlineStr">
         <is>
           <t>1983</t>
         </is>
       </c>
       <c r="V11" t="inlineStr">
         <is>
           <t>bone</t>
         </is>
       </c>
       <c r="W11" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="X11" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="Y11" t="inlineStr"/>
-      <c r="Z11" t="n">
+      <c r="Z11" t="inlineStr"/>
+      <c r="AA11" t="n">
         <v>6</v>
       </c>
-      <c r="AA11" t="n">
+      <c r="AB11" t="n">
         <v>3</v>
       </c>
-      <c r="AB11" t="n">
+      <c r="AC11" t="n">
         <v>1</v>
       </c>
-      <c r="AC11" t="inlineStr">
+      <c r="AD11" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD11" t="inlineStr">
+      <c r="AE11" t="inlineStr">
         <is>
           <t>Tiny bone fragment with markings (Dutkiewicz E. 2021: Tab. 55.4).</t>
         </is>
       </c>
-      <c r="AE11" t="inlineStr">
+      <c r="AF11" t="inlineStr">
         <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF11" t="inlineStr">
+      <c r="AG11" t="inlineStr">
         <is>
           <t>Find No.: 75-413</t>
         </is>
       </c>
-      <c r="AG11" t="inlineStr">
+      <c r="AH11" t="inlineStr">
         <is>
           <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
-      <c r="AH11" t="inlineStr">
+      <c r="AI11" t="inlineStr">
         <is>
           <t>!||!</t>
         </is>
       </c>
-      <c r="AI11" t="inlineStr">
+      <c r="AJ11" t="inlineStr">
         <is>
           <t>certain</t>
         </is>
       </c>
-      <c r="AJ11" t="inlineStr">
+      <c r="AK11" t="inlineStr">
         <is>
           <t>bone</t>
         </is>
       </c>
-      <c r="AK11" t="inlineStr">
+      <c r="AL11" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>470</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>hfc0049</t>
         </is>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
@@ -2392,100 +2407,101 @@
         <is>
           <t>KIA 16036</t>
         </is>
       </c>
       <c r="U12" t="inlineStr">
         <is>
           <t>2006</t>
         </is>
       </c>
       <c r="V12" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W12" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X12" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="Y12" t="inlineStr"/>
-      <c r="Z12" t="n">
+      <c r="Z12" t="inlineStr"/>
+      <c r="AA12" t="n">
         <v>26</v>
       </c>
-      <c r="AA12" t="n">
+      <c r="AB12" t="n">
         <v>8</v>
       </c>
-      <c r="AB12" t="n">
+      <c r="AC12" t="n">
         <v>3</v>
       </c>
-      <c r="AC12" t="inlineStr">
+      <c r="AD12" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD12" t="inlineStr">
+      <c r="AE12" t="inlineStr">
         <is>
           <t>Thin decorated ivory splinter (Wolf S. 2015, Tab. 20.2; Dutkiewicz E. 2021: Tab. 52.5).</t>
         </is>
       </c>
-      <c r="AE12" t="inlineStr">
+      <c r="AF12" t="inlineStr">
         <is>
           <t>URMU Blaubeuren</t>
         </is>
       </c>
-      <c r="AF12" t="inlineStr">
+      <c r="AG12" t="inlineStr">
         <is>
           <t>Find No.: 99-1827.1</t>
         </is>
       </c>
-      <c r="AG12" t="inlineStr">
+      <c r="AH12" t="inlineStr">
         <is>
           <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
-      <c r="AH12" t="inlineStr">
+      <c r="AI12" t="inlineStr">
         <is>
           <t>!≠!</t>
         </is>
       </c>
-      <c r="AI12" t="inlineStr">
+      <c r="AJ12" t="inlineStr">
         <is>
           <t>uncertain</t>
         </is>
       </c>
-      <c r="AJ12" t="inlineStr">
+      <c r="AK12" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK12" t="inlineStr">
+      <c r="AL12" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>463</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>hfc0042</t>
         </is>
       </c>
       <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
@@ -2559,100 +2575,101 @@
         <is>
           <t>KIA 16036</t>
         </is>
       </c>
       <c r="U13" t="inlineStr">
         <is>
           <t>2002</t>
         </is>
       </c>
       <c r="V13" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W13" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X13" t="inlineStr">
         <is>
           <t>rod/baton</t>
         </is>
       </c>
       <c r="Y13" t="inlineStr"/>
-      <c r="Z13" t="n">
+      <c r="Z13" t="inlineStr"/>
+      <c r="AA13" t="n">
         <v>41</v>
       </c>
-      <c r="AA13" t="n">
+      <c r="AB13" t="n">
         <v>10</v>
       </c>
-      <c r="AB13" t="n">
+      <c r="AC13" t="n">
         <v>5</v>
       </c>
-      <c r="AC13" t="inlineStr">
+      <c r="AD13" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD13" t="inlineStr">
+      <c r="AE13" t="inlineStr">
         <is>
           <t>Carefully crafted half-round rod with markings (Dutkiewicz E. 2021: Tab. 51.3).</t>
         </is>
       </c>
-      <c r="AE13" t="inlineStr">
+      <c r="AF13" t="inlineStr">
         <is>
           <t>URMU Blaubeuren</t>
         </is>
       </c>
-      <c r="AF13" t="inlineStr">
+      <c r="AG13" t="inlineStr">
         <is>
           <t>Find No.: 87-275</t>
         </is>
       </c>
-      <c r="AG13" t="inlineStr">
+      <c r="AH13" t="inlineStr">
         <is>
           <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
-      <c r="AH13" t="inlineStr">
+      <c r="AI13" t="inlineStr">
         <is>
           <t>X || _ | _ / _ | || |</t>
         </is>
       </c>
-      <c r="AI13" t="inlineStr">
+      <c r="AJ13" t="inlineStr">
         <is>
           <t>certain</t>
         </is>
       </c>
-      <c r="AJ13" t="inlineStr">
+      <c r="AK13" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK13" t="inlineStr">
+      <c r="AL13" t="inlineStr">
         <is>
           <t>rod</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>407</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>gkl0016</t>
         </is>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
@@ -2726,442 +2743,449 @@
         <is>
           <t>H 4751-4404</t>
         </is>
       </c>
       <c r="U14" t="inlineStr">
         <is>
           <t>1973</t>
         </is>
       </c>
       <c r="V14" t="inlineStr">
         <is>
           <t>bone</t>
         </is>
       </c>
       <c r="W14" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="X14" t="inlineStr">
         <is>
           <t>flute</t>
         </is>
       </c>
       <c r="Y14" t="inlineStr"/>
-      <c r="Z14" t="n">
+      <c r="Z14" t="inlineStr"/>
+      <c r="AA14" t="n">
         <v>35</v>
       </c>
-      <c r="AA14" t="n">
+      <c r="AB14" t="n">
         <v>6</v>
       </c>
-      <c r="AB14" t="n">
+      <c r="AC14" t="n">
         <v>1</v>
       </c>
-      <c r="AC14" t="inlineStr">
+      <c r="AD14" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD14" t="inlineStr">
+      <c r="AE14" t="inlineStr">
         <is>
           <t>Fragment of a bone flute made from a thin-walled tubular bone of a bird (Dutkiewicz E. 2021: Taf. 34.6).</t>
         </is>
       </c>
-      <c r="AE14" t="inlineStr">
+      <c r="AF14" t="inlineStr">
         <is>
           <t>URMU Blaubeuren</t>
         </is>
       </c>
-      <c r="AF14" t="inlineStr">
+      <c r="AG14" t="inlineStr">
         <is>
           <t>Find No.: 47-9000.1.2</t>
         </is>
       </c>
-      <c r="AG14" t="inlineStr">
+      <c r="AH14" t="inlineStr">
         <is>
           <t>Hahn J. &amp; Münzel S. 1995; Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
-      <c r="AH14" t="inlineStr">
+      <c r="AI14" t="inlineStr">
         <is>
           <t>v</t>
         </is>
       </c>
-      <c r="AI14" t="inlineStr">
+      <c r="AJ14" t="inlineStr">
         <is>
           <t>certain</t>
         </is>
       </c>
-      <c r="AJ14" t="inlineStr">
+      <c r="AK14" t="inlineStr">
         <is>
           <t>bone</t>
         </is>
       </c>
-      <c r="AK14" t="inlineStr">
+      <c r="AL14" t="inlineStr">
         <is>
           <t>flute</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
-        <v>625</v>
+        <v>471</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>vhc0144</t>
+          <t>hfc0050</t>
         </is>
       </c>
       <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>Vogelherd</t>
+          <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>vhc</t>
+          <t>hfc</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>Niederstotzingen-Stetten</t>
+          <t>Schelklingen</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K15" t="n">
-        <v>48.559</v>
+        <v>48.379117</v>
       </c>
       <c r="L15" t="n">
-        <v>10.194</v>
+        <v>9.754103000000001</v>
       </c>
       <c r="M15" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>nespos.org</t>
+          <t>wikipedia</t>
         </is>
       </c>
       <c r="O15" t="inlineStr">
         <is>
           <t>IV</t>
         </is>
       </c>
       <c r="P15" t="inlineStr">
         <is>
-          <t>C14</t>
+          <t>AMS</t>
         </is>
       </c>
       <c r="Q15" t="inlineStr">
         <is>
-          <t>30730±750</t>
+          <t>28750±750</t>
         </is>
       </c>
       <c r="R15" t="inlineStr">
         <is>
-          <t>H 4053-3211</t>
+          <t>OxA-4980</t>
         </is>
       </c>
       <c r="S15" t="inlineStr">
         <is>
-          <t>32030±280</t>
+          <t>33090+260/-250</t>
         </is>
       </c>
       <c r="T15" t="inlineStr">
         <is>
-          <t>OxA-18456</t>
+          <t>KIA 16036</t>
         </is>
       </c>
       <c r="U15" t="inlineStr">
         <is>
-          <t>1931</t>
+          <t>2006</t>
         </is>
       </c>
       <c r="V15" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W15" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X15" t="inlineStr">
         <is>
-          <t>figurine zoomorph</t>
-[...3 lines deleted...]
-        <is>
           <t>undetermined</t>
         </is>
       </c>
-      <c r="Z15" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y15" t="inlineStr"/>
+      <c r="Z15" t="inlineStr"/>
       <c r="AA15" t="n">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="AB15" t="n">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="AC15" t="inlineStr">
+        <v>11</v>
+      </c>
+      <c r="AC15" t="n">
+        <v>3</v>
+      </c>
+      <c r="AD15" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE15" t="inlineStr">
         <is>
-          <t>MUT Tübingen</t>
+          <t>Fragment of a thin ivory plate with a wide hatching (Wolf S. 2015, Tab. 20.3; Dutkiewicz E. 2021: Tab. 52.6).</t>
         </is>
       </c>
       <c r="AF15" t="inlineStr">
         <is>
-          <t>Find No.: Vg 17973</t>
+          <t>URMU Blaubeuren</t>
         </is>
       </c>
       <c r="AG15" t="inlineStr">
         <is>
-          <t>Wolf S. 2015, Taf. 37.2; Dutkiewicz E. 2021: Taf. 28.1; Hahn J. 1977; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 99-2084.1</t>
         </is>
       </c>
       <c r="AH15" t="inlineStr">
         <is>
-          <t>– – – – – _ !/////////////////! _ !///////////////!</t>
+          <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI15" t="inlineStr">
         <is>
+          <t>!≠!</t>
+        </is>
+      </c>
+      <c r="AJ15" t="inlineStr">
+        <is>
           <t>certain</t>
         </is>
       </c>
-      <c r="AJ15" t="inlineStr"/>
-      <c r="AK15" t="inlineStr"/>
+      <c r="AK15" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL15" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
+      </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
-        <v>471</v>
+        <v>617</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>hfc0050</t>
+          <t>vhc0137</t>
         </is>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>Hohle Fels</t>
+          <t>Vogelherd</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>hfc</t>
+          <t>vhc</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>Schelklingen</t>
+          <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K16" t="n">
-        <v>48.379117</v>
+        <v>48.559</v>
       </c>
       <c r="L16" t="n">
-        <v>9.754103000000001</v>
+        <v>10.194</v>
       </c>
       <c r="M16" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>wikipedia</t>
+          <t>nespos.org</t>
         </is>
       </c>
       <c r="O16" t="inlineStr">
         <is>
-          <t>IV</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P16" t="inlineStr">
         <is>
-          <t>AMS</t>
+          <t>C14</t>
         </is>
       </c>
       <c r="Q16" t="inlineStr">
         <is>
-          <t>28750±750</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R16" t="inlineStr">
         <is>
-          <t>OxA-4980</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S16" t="inlineStr">
         <is>
-          <t>33090+260/-250</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T16" t="inlineStr">
         <is>
-          <t>KIA 16036</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U16" t="inlineStr">
         <is>
-          <t>2006</t>
+          <t>2010</t>
         </is>
       </c>
       <c r="V16" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W16" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X16" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>possible flute</t>
         </is>
       </c>
       <c r="Y16" t="inlineStr"/>
-      <c r="Z16" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z16" t="inlineStr"/>
       <c r="AA16" t="n">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="AB16" t="n">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="AC16" t="inlineStr">
+        <v>4</v>
+      </c>
+      <c r="AC16" t="n">
+        <v>2</v>
+      </c>
+      <c r="AD16" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD16" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE16" t="inlineStr">
         <is>
-          <t>URMU Blaubeuren</t>
+          <t>Heavily weathered fragment of a possible ivory flute (Dutkiewicz E. 2021: Taf. 32.17).</t>
         </is>
       </c>
       <c r="AF16" t="inlineStr">
         <is>
-          <t>Find No.: 99-2084.1</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AG16" t="inlineStr">
         <is>
-          <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 77/66-18.1</t>
         </is>
       </c>
       <c r="AH16" t="inlineStr">
         <is>
-          <t>!≠!</t>
+          <t>Conard N. et al. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI16" t="inlineStr">
         <is>
-          <t>certain</t>
+          <t>!vvv!</t>
         </is>
       </c>
       <c r="AJ16" t="inlineStr">
         <is>
+          <t>very certain</t>
+        </is>
+      </c>
+      <c r="AK16" t="inlineStr">
+        <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK16" t="inlineStr">
-[...1 lines deleted...]
-          <t>undetermined</t>
+      <c r="AL16" t="inlineStr">
+        <is>
+          <t>flute (possible)</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
-        <v>647</v>
+        <v>499</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>vhc0166</t>
+          <t>vhc0025</t>
         </is>
       </c>
       <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
@@ -3174,282 +3198,330 @@
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K17" t="n">
         <v>48.559</v>
       </c>
       <c r="L17" t="n">
         <v>10.194</v>
       </c>
       <c r="M17" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O17" t="inlineStr">
         <is>
-          <t>IV</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P17" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr">
         <is>
-          <t>30730±750</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R17" t="inlineStr">
         <is>
-          <t>H 4053-3211</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S17" t="inlineStr">
         <is>
-          <t>32030±280</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T17" t="inlineStr">
         <is>
-          <t>OxA-18456</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U17" t="inlineStr">
         <is>
-          <t>1931</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V17" t="inlineStr">
         <is>
-          <t>antler</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W17" t="inlineStr">
         <is>
-          <t>Rangifer tarandus</t>
+          <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X17" t="inlineStr">
         <is>
-          <t>antler object</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="Y17" t="inlineStr"/>
-      <c r="Z17" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z17" t="inlineStr"/>
       <c r="AA17" t="n">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="AB17" t="n">
-        <v>24</v>
-[...4 lines deleted...]
-        </is>
+        <v>6</v>
+      </c>
+      <c r="AC17" t="n">
+        <v>2</v>
       </c>
       <c r="AD17" t="inlineStr">
         <is>
-          <t>This antler object was found during Riek's excavations in 1931 in Layer IV. Unlike the other piece, it does not feature a figurative representation but only some geometric markings.</t>
+          <t>fragmented</t>
         </is>
       </c>
       <c r="AE17" t="inlineStr">
         <is>
+          <t>Tiny fragment of a reworked ivory plate (Dutkiewicz E. 2021: Taf. 56.4).</t>
+        </is>
+      </c>
+      <c r="AF17" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF17" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG17" t="inlineStr">
         <is>
-          <t>Riek G. 1934, 295; Dutkiewicz E. 2021: Taf. 41.1; Hahn J. 1977; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 36/68-78.1</t>
         </is>
       </c>
       <c r="AH17" t="inlineStr">
         <is>
-          <t>vvvvvvv _ [&amp;]</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI17" t="inlineStr">
         <is>
-          <t>certain</t>
-[...3 lines deleted...]
-      <c r="AK17" t="inlineStr"/>
+          <t>/XX!</t>
+        </is>
+      </c>
+      <c r="AJ17" t="inlineStr">
+        <is>
+          <t>very certain</t>
+        </is>
+      </c>
+      <c r="AK17" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL17" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
+      </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
-        <v>729</v>
+        <v>411</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>bst0003</t>
+          <t>gkl0020</t>
         </is>
       </c>
       <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>Bockstein-Törle</t>
+          <t>Geissenklösterle</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>bst</t>
+          <t>gkl</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>Rammingen</t>
+          <t>Blaubeuren-Weiler</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K18" t="n">
-        <v>48.553</v>
+        <v>48.398333</v>
       </c>
       <c r="L18" t="n">
-        <v>10.155</v>
+        <v>9.772221999999999</v>
       </c>
       <c r="M18" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>nespos.org</t>
+          <t>wikipedia</t>
         </is>
       </c>
       <c r="O18" t="inlineStr">
         <is>
-          <t>VI</t>
+          <t>II</t>
         </is>
       </c>
       <c r="P18" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
-          <t>31530±230 - 20400±220</t>
-[...4 lines deleted...]
-      <c r="T18" t="inlineStr"/>
+          <t>30625±796</t>
+        </is>
+      </c>
+      <c r="R18" t="inlineStr">
+        <is>
+          <t>H 4147-3346</t>
+        </is>
+      </c>
+      <c r="S18" t="inlineStr">
+        <is>
+          <t>33700±825</t>
+        </is>
+      </c>
+      <c r="T18" t="inlineStr">
+        <is>
+          <t>H 4751-4404</t>
+        </is>
+      </c>
       <c r="U18" t="inlineStr">
         <is>
-          <t>1953-1956</t>
+          <t>1974</t>
         </is>
       </c>
       <c r="V18" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W18" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X18" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>possible flute</t>
         </is>
       </c>
       <c r="Y18" t="inlineStr"/>
       <c r="Z18" t="inlineStr"/>
-      <c r="AA18" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="AC18" t="inlineStr">
+      <c r="AA18" t="n">
+        <v>17</v>
+      </c>
+      <c r="AB18" t="n">
+        <v>2</v>
+      </c>
+      <c r="AC18" t="n">
+        <v>2</v>
+      </c>
+      <c r="AD18" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD18" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE18" t="inlineStr">
         <is>
-          <t>Museum Ulm</t>
-[...2 lines deleted...]
-      <c r="AF18" t="inlineStr"/>
+          <t>Elongated ivory fragment with a row of notches (Dutkiewicz E. 2021: Tab. 32.12).</t>
+        </is>
+      </c>
+      <c r="AF18" t="inlineStr">
+        <is>
+          <t>Universität Tübingen</t>
+        </is>
+      </c>
       <c r="AG18" t="inlineStr">
         <is>
-          <t>Hahn J. 1977: Tafel 12 - 9; Conard N. &amp; Bolus M. 2003</t>
-[...5 lines deleted...]
-      <c r="AK18" t="inlineStr"/>
+          <t>Find No.: 48-125</t>
+        </is>
+      </c>
+      <c r="AH18" t="inlineStr">
+        <is>
+          <t>Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+        </is>
+      </c>
+      <c r="AI18" t="inlineStr">
+        <is>
+          <t>!vvvvv!</t>
+        </is>
+      </c>
+      <c r="AJ18" t="inlineStr">
+        <is>
+          <t>very certain</t>
+        </is>
+      </c>
+      <c r="AK18" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL18" t="inlineStr">
+        <is>
+          <t>flute (possible)</t>
+        </is>
+      </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
-        <v>499</v>
+        <v>547</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>vhc0025</t>
+          <t>vhc0070</t>
         </is>
       </c>
       <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
@@ -3497,424 +3569,463 @@
           <t>26160±150</t>
         </is>
       </c>
       <c r="R19" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S19" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T19" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U19" t="inlineStr">
         <is>
           <t>2008</t>
         </is>
       </c>
       <c r="V19" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W19" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X19" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>tube/flute</t>
         </is>
       </c>
       <c r="Y19" t="inlineStr"/>
-      <c r="Z19" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z19" t="inlineStr"/>
       <c r="AA19" t="n">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="AB19" t="n">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="AC19" t="inlineStr">
+        <v>7</v>
+      </c>
+      <c r="AC19" t="n">
+        <v>3</v>
+      </c>
+      <c r="AD19" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD19" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE19" t="inlineStr">
         <is>
+          <t>Fragment of a small tubular bone (Dutkiewicz E. 2021: Taf. 36.6).</t>
+        </is>
+      </c>
+      <c r="AF19" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF19" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG19" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 39/73-35.1</t>
         </is>
       </c>
       <c r="AH19" t="inlineStr">
         <is>
-          <t>/XX!</t>
+          <t>Conard N. et al. 2016; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI19" t="inlineStr">
         <is>
+          <t>!vvvvvv!</t>
+        </is>
+      </c>
+      <c r="AJ19" t="inlineStr">
+        <is>
           <t>very certain</t>
         </is>
       </c>
-      <c r="AJ19" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AK19" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AL19" t="inlineStr">
+        <is>
+          <t>tube/flute</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
-        <v>953</v>
+        <v>618</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>gud0001</t>
+          <t>vhc0138</t>
         </is>
       </c>
       <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Magdalenian</t>
+          <t>Aurignacian</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>Gudenushöhle</t>
+          <t>Vogelherd</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>gud</t>
+          <t>vhc</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>Krems</t>
+          <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>Austria</t>
+          <t>Germany</t>
         </is>
       </c>
       <c r="K20" t="n">
-        <v>48.44689</v>
+        <v>48.559</v>
       </c>
       <c r="L20" t="n">
-        <v>15.39575</v>
+        <v>10.194</v>
       </c>
       <c r="M20" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>wikipedia</t>
-[...7 lines deleted...]
-      <c r="T20" t="inlineStr"/>
+          <t>nespos.org</t>
+        </is>
+      </c>
+      <c r="O20" t="inlineStr">
+        <is>
+          <t>HL/KS</t>
+        </is>
+      </c>
+      <c r="P20" t="inlineStr">
+        <is>
+          <t>C14</t>
+        </is>
+      </c>
+      <c r="Q20" t="inlineStr">
+        <is>
+          <t>26160±150</t>
+        </is>
+      </c>
+      <c r="R20" t="inlineStr">
+        <is>
+          <t>KIA 8957</t>
+        </is>
+      </c>
+      <c r="S20" t="inlineStr">
+        <is>
+          <t>35810±710</t>
+        </is>
+      </c>
+      <c r="T20" t="inlineStr">
+        <is>
+          <t>PL0001337A</t>
+        </is>
+      </c>
       <c r="U20" t="inlineStr">
         <is>
-          <t>1883-1884</t>
+          <t>2010</t>
         </is>
       </c>
       <c r="V20" t="inlineStr">
         <is>
           <t>bone</t>
         </is>
       </c>
       <c r="W20" t="inlineStr">
         <is>
-          <t>Haliaeetus albicilla</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X20" t="inlineStr">
         <is>
+          <t>tube/flute</t>
+        </is>
+      </c>
+      <c r="Y20" t="inlineStr"/>
+      <c r="Z20" t="inlineStr"/>
+      <c r="AA20" t="n">
+        <v>17</v>
+      </c>
+      <c r="AB20" t="n">
+        <v>6</v>
+      </c>
+      <c r="AC20" t="n">
+        <v>3</v>
+      </c>
+      <c r="AD20" t="inlineStr">
+        <is>
+          <t>fragmented</t>
+        </is>
+      </c>
+      <c r="AE20" t="inlineStr">
+        <is>
+          <t>Fragment of a thin tubular bone (bird?) (Dutkiewicz E. 2021: Taf. 36.16).</t>
+        </is>
+      </c>
+      <c r="AF20" t="inlineStr">
+        <is>
+          <t>Universität Tübingen</t>
+        </is>
+      </c>
+      <c r="AG20" t="inlineStr">
+        <is>
+          <t>Find No.: 78/65-40.1</t>
+        </is>
+      </c>
+      <c r="AH20" t="inlineStr">
+        <is>
+          <t>Conard N. et al. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+        </is>
+      </c>
+      <c r="AI20" t="inlineStr">
+        <is>
+          <t>!vvvv! _ !vvvvv!</t>
+        </is>
+      </c>
+      <c r="AJ20" t="inlineStr">
+        <is>
+          <t>very certain</t>
+        </is>
+      </c>
+      <c r="AK20" t="inlineStr">
+        <is>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AL20" t="inlineStr">
+        <is>
           <t>tube</t>
         </is>
       </c>
-      <c r="Y20" t="inlineStr">
-[...41 lines deleted...]
-      <c r="AK20" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" t="n">
-        <v>411</v>
+        <v>431</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>gkl0020</t>
+          <t>hfc0010</t>
         </is>
       </c>
       <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>Geissenklösterle</t>
+          <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>gkl</t>
+          <t>hfc</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>Blaubeuren-Weiler</t>
+          <t>Schelklingen</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K21" t="n">
-        <v>48.398333</v>
+        <v>48.379117</v>
       </c>
       <c r="L21" t="n">
-        <v>9.772221999999999</v>
+        <v>9.754103000000001</v>
       </c>
       <c r="M21" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
           <t>wikipedia</t>
         </is>
       </c>
       <c r="O21" t="inlineStr">
         <is>
-          <t>II</t>
+          <t>Vab</t>
         </is>
       </c>
       <c r="P21" t="inlineStr">
         <is>
-          <t>C14</t>
+          <t>AMS</t>
         </is>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
-          <t>30625±796</t>
+          <t>31750±260</t>
         </is>
       </c>
       <c r="R21" t="inlineStr">
         <is>
-          <t>H 4147-3346</t>
+          <t>KIA 35464</t>
         </is>
       </c>
       <c r="S21" t="inlineStr">
         <is>
-          <t>33700±825</t>
+          <t>40000±500</t>
         </is>
       </c>
       <c r="T21" t="inlineStr">
         <is>
-          <t>H 4751-4404</t>
+          <t>OxA-19781</t>
         </is>
       </c>
       <c r="U21" t="inlineStr">
         <is>
-          <t>1974</t>
+          <t>2014</t>
         </is>
       </c>
       <c r="V21" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W21" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X21" t="inlineStr">
         <is>
-          <t>possible flute</t>
+          <t>personal ornament</t>
         </is>
       </c>
       <c r="Y21" t="inlineStr"/>
-      <c r="Z21" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z21" t="inlineStr"/>
       <c r="AA21" t="n">
-        <v>2</v>
+        <v>27</v>
       </c>
       <c r="AB21" t="n">
-        <v>2</v>
-[...4 lines deleted...]
-        </is>
+        <v>6</v>
+      </c>
+      <c r="AC21" t="n">
+        <v>5</v>
       </c>
       <c r="AD21" t="inlineStr">
         <is>
-          <t>Elongated ivory fragment with a row of notches (Dutkiewicz E. 2021: Tab. 32.12).</t>
+          <t>complete</t>
         </is>
       </c>
       <c r="AE21" t="inlineStr">
         <is>
+          <t>Triple-perforated bead (Dutkiewicz E. 2021: Tab. 37.2).</t>
+        </is>
+      </c>
+      <c r="AF21" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF21" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG21" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 28-2061.1</t>
         </is>
       </c>
       <c r="AH21" t="inlineStr">
         <is>
-          <t>!vvvvv!</t>
+          <t>Conard N. et al. 2014; Dutkiewicz E. 2021; Conard N. 2009; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI21" t="inlineStr">
         <is>
+          <t>OO</t>
+        </is>
+      </c>
+      <c r="AJ21" t="inlineStr">
+        <is>
           <t>very certain</t>
         </is>
       </c>
-      <c r="AJ21" t="inlineStr">
+      <c r="AK21" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK21" t="inlineStr">
-[...1 lines deleted...]
-          <t>flute (possible)</t>
+      <c r="AL21" t="inlineStr">
+        <is>
+          <t>personal ornament</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
-        <v>547</v>
+        <v>619</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>vhc0070</t>
+          <t>vhc0139</t>
         </is>
       </c>
       <c r="C22" t="inlineStr"/>
       <c r="D22" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
@@ -3957,131 +4068,132 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R22" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S22" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T22" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U22" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>2012</t>
         </is>
       </c>
       <c r="V22" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W22" t="inlineStr">
         <is>
+          <t>Mammuthus primigenius</t>
+        </is>
+      </c>
+      <c r="X22" t="inlineStr">
+        <is>
           <t>undetermined</t>
         </is>
       </c>
-      <c r="X22" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="Y22" t="inlineStr"/>
-      <c r="Z22" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z22" t="inlineStr"/>
       <c r="AA22" t="n">
+        <v>45</v>
+      </c>
+      <c r="AB22" t="n">
+        <v>18</v>
+      </c>
+      <c r="AC22" t="n">
         <v>7</v>
       </c>
-      <c r="AB22" t="n">
-[...2 lines deleted...]
-      <c r="AC22" t="inlineStr">
+      <c r="AD22" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD22" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE22" t="inlineStr">
         <is>
+          <t>Ivory fragment (cementum) (Dutkiewicz E. 2021: Taf. 57.16).</t>
+        </is>
+      </c>
+      <c r="AF22" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF22" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG22" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2016; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 99/99-1000</t>
         </is>
       </c>
       <c r="AH22" t="inlineStr">
         <is>
-          <t>!vvvvvv!</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI22" t="inlineStr">
         <is>
-          <t>very certain</t>
+          <t>!| || |!</t>
         </is>
       </c>
       <c r="AJ22" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>certain</t>
         </is>
       </c>
       <c r="AK22" t="inlineStr">
         <is>
-          <t>flute/tube</t>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL22" t="inlineStr">
+        <is>
+          <t>undetermined</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
-        <v>431</v>
+        <v>454</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>hfc0010</t>
+          <t>hfc0033</t>
         </is>
       </c>
       <c r="C23" t="inlineStr"/>
       <c r="D23" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
@@ -4094,161 +4206,162 @@
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K23" t="n">
         <v>48.379117</v>
       </c>
       <c r="L23" t="n">
         <v>9.754103000000001</v>
       </c>
       <c r="M23" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
           <t>wikipedia</t>
         </is>
       </c>
       <c r="O23" t="inlineStr">
         <is>
-          <t>Vab</t>
+          <t>Vb</t>
         </is>
       </c>
       <c r="P23" t="inlineStr">
         <is>
           <t>AMS</t>
         </is>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
-          <t>31750±260</t>
+          <t>31290±180</t>
         </is>
       </c>
       <c r="R23" t="inlineStr">
         <is>
-          <t>KIA 35464</t>
+          <t>OxA-19860</t>
         </is>
       </c>
       <c r="S23" t="inlineStr">
         <is>
           <t>40000±500</t>
         </is>
       </c>
       <c r="T23" t="inlineStr">
         <is>
           <t>OxA-19781</t>
         </is>
       </c>
       <c r="U23" t="inlineStr">
         <is>
-          <t>2014</t>
+          <t>2005</t>
         </is>
       </c>
       <c r="V23" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W23" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X23" t="inlineStr">
         <is>
-          <t>personal ornament</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="Y23" t="inlineStr"/>
-      <c r="Z23" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z23" t="inlineStr"/>
       <c r="AA23" t="n">
+        <v>18</v>
+      </c>
+      <c r="AB23" t="n">
         <v>6</v>
       </c>
-      <c r="AB23" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="AC23" t="n">
+        <v>3</v>
       </c>
       <c r="AD23" t="inlineStr">
         <is>
-          <t>Triple-perforated bead (Dutkiewicz E. 2021: Tab. 37.2).</t>
+          <t>fragmented</t>
         </is>
       </c>
       <c r="AE23" t="inlineStr">
         <is>
+          <t>Small ivory fragment with markings, heavily weathered (Dutkiewicz E. 2021: Taf. 52.1).</t>
+        </is>
+      </c>
+      <c r="AF23" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF23" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG23" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2014; Dutkiewicz E. 2021; Conard N. 2009; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 77-2035.1</t>
         </is>
       </c>
       <c r="AH23" t="inlineStr">
         <is>
-          <t>OO</t>
+          <t>Dutkiewicz E. 2021; Conard N. 2009</t>
         </is>
       </c>
       <c r="AI23" t="inlineStr">
         <is>
-          <t>very certain</t>
+          <t>!|XX |X X!</t>
         </is>
       </c>
       <c r="AJ23" t="inlineStr">
         <is>
+          <t>uncertain</t>
+        </is>
+      </c>
+      <c r="AK23" t="inlineStr">
+        <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK23" t="inlineStr">
-[...1 lines deleted...]
-          <t>personal ornament</t>
+      <c r="AL23" t="inlineStr">
+        <is>
+          <t>undetermined</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>hfc0033</t>
+          <t>hfc0036</t>
         </is>
       </c>
       <c r="C24" t="inlineStr"/>
       <c r="D24" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
@@ -4261,161 +4374,162 @@
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K24" t="n">
         <v>48.379117</v>
       </c>
       <c r="L24" t="n">
         <v>9.754103000000001</v>
       </c>
       <c r="M24" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
           <t>wikipedia</t>
         </is>
       </c>
       <c r="O24" t="inlineStr">
         <is>
-          <t>Vb</t>
+          <t>IId</t>
         </is>
       </c>
       <c r="P24" t="inlineStr">
         <is>
           <t>AMS</t>
         </is>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
-          <t>31290±180</t>
+          <t>29560+240/-230</t>
         </is>
       </c>
       <c r="R24" t="inlineStr">
         <is>
-          <t>OxA-19860</t>
+          <t>KIA 8964</t>
         </is>
       </c>
       <c r="S24" t="inlineStr">
         <is>
-          <t>40000±500</t>
+          <t>30010±220</t>
         </is>
       </c>
       <c r="T24" t="inlineStr">
         <is>
-          <t>OxA-19781</t>
+          <t>KIA 8965</t>
         </is>
       </c>
       <c r="U24" t="inlineStr">
         <is>
-          <t>2005</t>
+          <t>1999</t>
         </is>
       </c>
       <c r="V24" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W24" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X24" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="Y24" t="inlineStr"/>
-      <c r="Z24" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z24" t="inlineStr"/>
       <c r="AA24" t="n">
-        <v>6</v>
+        <v>19</v>
       </c>
       <c r="AB24" t="n">
+        <v>16</v>
+      </c>
+      <c r="AC24" t="n">
         <v>3</v>
       </c>
-      <c r="AC24" t="inlineStr">
+      <c r="AD24" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD24" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE24" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>Fragment of a thin ivory plate with wide hatching (Wolf S. 2015, Tab. 4.3; Dutkiewicz E. 2021: Tab. 53.6).</t>
         </is>
       </c>
       <c r="AF24" t="inlineStr">
         <is>
-          <t>Find No.: 77-2035.1</t>
+          <t>URMU Blaubeuren</t>
         </is>
       </c>
       <c r="AG24" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021; Conard N. 2009</t>
+          <t>Find No.: 79-2239</t>
         </is>
       </c>
       <c r="AH24" t="inlineStr">
         <is>
-          <t>!|XX |X X!</t>
+          <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI24" t="inlineStr">
         <is>
-          <t>uncertain</t>
+          <t>!≠!</t>
         </is>
       </c>
       <c r="AJ24" t="inlineStr">
         <is>
+          <t>certain</t>
+        </is>
+      </c>
+      <c r="AK24" t="inlineStr">
+        <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK24" t="inlineStr">
+      <c r="AL24" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
-        <v>457</v>
+        <v>462</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>hfc0036</t>
+          <t>hfc0041</t>
         </is>
       </c>
       <c r="C25" t="inlineStr"/>
       <c r="D25" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
@@ -4428,161 +4542,162 @@
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K25" t="n">
         <v>48.379117</v>
       </c>
       <c r="L25" t="n">
         <v>9.754103000000001</v>
       </c>
       <c r="M25" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
           <t>wikipedia</t>
         </is>
       </c>
       <c r="O25" t="inlineStr">
         <is>
-          <t>IId</t>
+          <t>Vb</t>
         </is>
       </c>
       <c r="P25" t="inlineStr">
         <is>
           <t>AMS</t>
         </is>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
-          <t>29560+240/-230</t>
+          <t>31290±180</t>
         </is>
       </c>
       <c r="R25" t="inlineStr">
         <is>
-          <t>KIA 8964</t>
+          <t>OxA-19860</t>
         </is>
       </c>
       <c r="S25" t="inlineStr">
         <is>
-          <t>30010±220</t>
+          <t>40000±500</t>
         </is>
       </c>
       <c r="T25" t="inlineStr">
         <is>
-          <t>KIA 8965</t>
+          <t>OxA-19781</t>
         </is>
       </c>
       <c r="U25" t="inlineStr">
         <is>
-          <t>1999</t>
+          <t>2006</t>
         </is>
       </c>
       <c r="V25" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W25" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X25" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>personal ornament</t>
         </is>
       </c>
       <c r="Y25" t="inlineStr"/>
-      <c r="Z25" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z25" t="inlineStr"/>
       <c r="AA25" t="n">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="AB25" t="n">
-        <v>3</v>
-[...4 lines deleted...]
-        </is>
+        <v>7</v>
+      </c>
+      <c r="AC25" t="n">
+        <v>6</v>
       </c>
       <c r="AD25" t="inlineStr">
         <is>
-          <t>Fragment of a thin ivory plate with wide hatching (Wolf S. 2015, Tab. 4.3; Dutkiewicz E. 2021: Tab. 53.6).</t>
+          <t>almost complete</t>
         </is>
       </c>
       <c r="AE25" t="inlineStr">
         <is>
+          <t>Triple-perforated bead (Wolf S. 2015, Tab. 31.7; Dutkiewicz E. 2021: Tab. 37.1).</t>
+        </is>
+      </c>
+      <c r="AF25" t="inlineStr">
+        <is>
           <t>URMU Blaubeuren</t>
         </is>
       </c>
-      <c r="AF25" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG25" t="inlineStr">
         <is>
-          <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 87-1709.1</t>
         </is>
       </c>
       <c r="AH25" t="inlineStr">
         <is>
-          <t>!≠!</t>
+          <t>Conard N. &amp; Malina M. 2006a; Wolf S. 2015; Dutkiewicz E. 2021; Conard N. 2009</t>
         </is>
       </c>
       <c r="AI25" t="inlineStr">
         <is>
-          <t>certain</t>
+          <t>OO</t>
         </is>
       </c>
       <c r="AJ25" t="inlineStr">
         <is>
+          <t>very certain</t>
+        </is>
+      </c>
+      <c r="AK25" t="inlineStr">
+        <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK25" t="inlineStr">
-[...1 lines deleted...]
-          <t>undetermined</t>
+      <c r="AL25" t="inlineStr">
+        <is>
+          <t>personal ornament</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>hfc0041</t>
+          <t>hfc0043</t>
         </is>
       </c>
       <c r="C26" t="inlineStr"/>
       <c r="D26" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
@@ -4595,161 +4710,162 @@
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K26" t="n">
         <v>48.379117</v>
       </c>
       <c r="L26" t="n">
         <v>9.754103000000001</v>
       </c>
       <c r="M26" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
           <t>wikipedia</t>
         </is>
       </c>
       <c r="O26" t="inlineStr">
         <is>
-          <t>Vb</t>
+          <t>IV</t>
         </is>
       </c>
       <c r="P26" t="inlineStr">
         <is>
           <t>AMS</t>
         </is>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
-          <t>31290±180</t>
+          <t>28750±750</t>
         </is>
       </c>
       <c r="R26" t="inlineStr">
         <is>
-          <t>OxA-19860</t>
+          <t>OxA-4980</t>
         </is>
       </c>
       <c r="S26" t="inlineStr">
         <is>
-          <t>40000±500</t>
+          <t>33090+260/-250</t>
         </is>
       </c>
       <c r="T26" t="inlineStr">
         <is>
-          <t>OxA-19781</t>
+          <t>KIA 16036</t>
         </is>
       </c>
       <c r="U26" t="inlineStr">
         <is>
-          <t>2006</t>
+          <t>1977</t>
         </is>
       </c>
       <c r="V26" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W26" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X26" t="inlineStr">
         <is>
-          <t>personal ornament</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="Y26" t="inlineStr"/>
-      <c r="Z26" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z26" t="inlineStr"/>
       <c r="AA26" t="n">
-        <v>7</v>
+        <v>29</v>
       </c>
       <c r="AB26" t="n">
-        <v>6</v>
-[...4 lines deleted...]
-        </is>
+        <v>12</v>
+      </c>
+      <c r="AC26" t="n">
+        <v>5</v>
       </c>
       <c r="AD26" t="inlineStr">
         <is>
-          <t>Triple-perforated bead (Wolf S. 2015, Tab. 31.7; Dutkiewicz E. 2021: Tab. 37.1).</t>
+          <t>fragmented</t>
         </is>
       </c>
       <c r="AE26" t="inlineStr">
         <is>
+          <t>Ivory fragment with markings (Wolf S. 2015, Taf. 20.5; Dutkiewicz E. 2021: Taf. 52.3).</t>
+        </is>
+      </c>
+      <c r="AF26" t="inlineStr">
+        <is>
           <t>URMU Blaubeuren</t>
         </is>
       </c>
-      <c r="AF26" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG26" t="inlineStr">
         <is>
-          <t>Conard N. &amp; Malina M. 2006a; Wolf S. 2015; Dutkiewicz E. 2021; Conard N. 2009</t>
+          <t>Find No.: 88-1046.1</t>
         </is>
       </c>
       <c r="AH26" t="inlineStr">
         <is>
-          <t>OO</t>
+          <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI26" t="inlineStr">
         <is>
-          <t>very certain</t>
+          <t>≠ v _ |v||V _ &gt;&gt;</t>
         </is>
       </c>
       <c r="AJ26" t="inlineStr">
         <is>
+          <t>certain</t>
+        </is>
+      </c>
+      <c r="AK26" t="inlineStr">
+        <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK26" t="inlineStr">
-[...1 lines deleted...]
-          <t>personal ornament</t>
+      <c r="AL26" t="inlineStr">
+        <is>
+          <t>undetermined</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>hfc0043</t>
+          <t>hfc0046</t>
         </is>
       </c>
       <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
@@ -4762,328 +4878,330 @@
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K27" t="n">
         <v>48.379117</v>
       </c>
       <c r="L27" t="n">
         <v>9.754103000000001</v>
       </c>
       <c r="M27" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
           <t>wikipedia</t>
         </is>
       </c>
       <c r="O27" t="inlineStr">
         <is>
-          <t>IV</t>
+          <t>Va</t>
         </is>
       </c>
       <c r="P27" t="inlineStr">
         <is>
           <t>AMS</t>
         </is>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
-          <t>28750±750</t>
+          <t>31750±260</t>
         </is>
       </c>
       <c r="R27" t="inlineStr">
         <is>
-          <t>OxA-4980</t>
+          <t>KIA 35464</t>
         </is>
       </c>
       <c r="S27" t="inlineStr">
         <is>
-          <t>33090+260/-250</t>
+          <t>35710+360/-340</t>
         </is>
       </c>
       <c r="T27" t="inlineStr">
         <is>
-          <t>KIA 16036</t>
+          <t>KIA 16034</t>
         </is>
       </c>
       <c r="U27" t="inlineStr">
         <is>
-          <t>1977</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V27" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W27" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X27" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>personal ornament</t>
         </is>
       </c>
       <c r="Y27" t="inlineStr"/>
-      <c r="Z27" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z27" t="inlineStr"/>
       <c r="AA27" t="n">
-        <v>12</v>
+        <v>61</v>
       </c>
       <c r="AB27" t="n">
         <v>5</v>
       </c>
-      <c r="AC27" t="inlineStr">
+      <c r="AC27" t="n">
+        <v>3</v>
+      </c>
+      <c r="AD27" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD27" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE27" t="inlineStr">
         <is>
-          <t>URMU Blaubeuren</t>
+          <t>Medial fragment of a slightly curved ivory band (Wolf S. 2015, Tab. 30.11; Dutkiewicz E. 2021: Tab. 38.2).</t>
         </is>
       </c>
       <c r="AF27" t="inlineStr">
         <is>
-          <t>Find No.: 88-1046.1</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AG27" t="inlineStr">
         <is>
-          <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 89-1654</t>
         </is>
       </c>
       <c r="AH27" t="inlineStr">
         <is>
-          <t>≠ v _ |v||V _ &gt;&gt;</t>
+          <t>Conard N. &amp; Malina M. 2008b, Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI27" t="inlineStr">
         <is>
-          <t>certain</t>
+          <t>!|||||||||||||||! _ !vvvvvvvvvvvvvvvvvvvvvvvvvvvvv! _ !vvvvvvvvvvvvvvvvvvvv!</t>
         </is>
       </c>
       <c r="AJ27" t="inlineStr">
         <is>
+          <t>very certain</t>
+        </is>
+      </c>
+      <c r="AK27" t="inlineStr">
+        <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK27" t="inlineStr">
-[...1 lines deleted...]
-          <t>undetermined</t>
+      <c r="AL27" t="inlineStr">
+        <is>
+          <t>personal ornament</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
-        <v>467</v>
+        <v>546</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>hfc0046</t>
+          <t>vhc0069</t>
         </is>
       </c>
       <c r="C28" t="inlineStr"/>
       <c r="D28" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>Hohle Fels</t>
+          <t>Vogelherd</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>hfc</t>
+          <t>vhc</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>Schelklingen</t>
+          <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K28" t="n">
-        <v>48.379117</v>
+        <v>48.559</v>
       </c>
       <c r="L28" t="n">
-        <v>9.754103000000001</v>
+        <v>10.194</v>
       </c>
       <c r="M28" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>wikipedia</t>
+          <t>nespos.org</t>
         </is>
       </c>
       <c r="O28" t="inlineStr">
         <is>
-          <t>Va</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P28" t="inlineStr">
         <is>
-          <t>AMS</t>
+          <t>C14</t>
         </is>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
-          <t>31750±260</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R28" t="inlineStr">
         <is>
-          <t>KIA 35464</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S28" t="inlineStr">
         <is>
-          <t>35710+360/-340</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T28" t="inlineStr">
         <is>
-          <t>KIA 16034</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U28" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>2007</t>
         </is>
       </c>
       <c r="V28" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W28" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X28" t="inlineStr">
         <is>
           <t>personal ornament</t>
         </is>
       </c>
       <c r="Y28" t="inlineStr"/>
-      <c r="Z28" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z28" t="inlineStr"/>
       <c r="AA28" t="n">
+        <v>10</v>
+      </c>
+      <c r="AB28" t="n">
         <v>5</v>
       </c>
-      <c r="AB28" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="AC28" t="n">
+        <v>4</v>
       </c>
       <c r="AD28" t="inlineStr">
         <is>
-          <t>Medial fragment of a slightly curved ivory band (Wolf S. 2015, Tab. 30.11; Dutkiewicz E. 2021: Tab. 38.2).</t>
+          <t>almost complete</t>
         </is>
       </c>
       <c r="AE28" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>This unusual bead shape resembles a double-drilled bead, but it has pointed projections on the narrow sides. The piece is heavily weathered (Wolf S. 2015, Taf. 42.14; Dutkiewicz E. 2021: Taf. 37.9).</t>
         </is>
       </c>
       <c r="AF28" t="inlineStr">
         <is>
-          <t>Find No.: 89-1654</t>
+          <t>MUT Tübingen</t>
         </is>
       </c>
       <c r="AG28" t="inlineStr">
         <is>
-          <t>Conard N. &amp; Malina M. 2008b, Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 39/71-98.1</t>
         </is>
       </c>
       <c r="AH28" t="inlineStr">
         <is>
-          <t>!|||||||||||||||! _ !vvvvvvvvvvvvvvvvvvvvvvvvvvvvv! _ !vvvvvvvvvvvvvvvvvvvv!</t>
+          <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI28" t="inlineStr">
         <is>
+          <t>&gt;&gt;&gt;&gt;! _ &gt;&gt;&gt;&gt;!</t>
+        </is>
+      </c>
+      <c r="AJ28" t="inlineStr">
+        <is>
           <t>very certain</t>
         </is>
       </c>
-      <c r="AJ28" t="inlineStr">
+      <c r="AK28" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK28" t="inlineStr">
+      <c r="AL28" t="inlineStr">
         <is>
           <t>personal ornament</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
-        <v>546</v>
+        <v>620</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>vhc0069</t>
+          <t>vhc0140</t>
         </is>
       </c>
       <c r="C29" t="inlineStr"/>
       <c r="D29" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
@@ -5126,131 +5244,132 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R29" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S29" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T29" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U29" t="inlineStr">
         <is>
-          <t>2007</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V29" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W29" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X29" t="inlineStr">
         <is>
-          <t>personal ornament</t>
+          <t>rod/baton</t>
         </is>
       </c>
       <c r="Y29" t="inlineStr"/>
-      <c r="Z29" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z29" t="inlineStr"/>
       <c r="AA29" t="n">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="AB29" t="n">
         <v>4</v>
       </c>
-      <c r="AC29" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="AC29" t="n">
+        <v>4</v>
       </c>
       <c r="AD29" t="inlineStr">
         <is>
-          <t>This unusual bead shape resembles a double-drilled bead, but it has pointed projections on the narrow sides. The piece is heavily weathered (Wolf S. 2015, Taf. 42.14; Dutkiewicz E. 2021: Taf. 37.9).</t>
+          <t>fragmented</t>
         </is>
       </c>
       <c r="AE29" t="inlineStr">
         <is>
-          <t>MUT Tübingen</t>
+          <t>Very thin round rod made of ivory (Dutkiewicz E. 2021: Taf. 51.18).</t>
         </is>
       </c>
       <c r="AF29" t="inlineStr">
         <is>
-          <t>Find No.: 39/71-98.1</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AG29" t="inlineStr">
         <is>
-          <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 99/99-1002.1</t>
         </is>
       </c>
       <c r="AH29" t="inlineStr">
         <is>
-          <t>&gt;&gt;&gt;&gt;! _ &gt;&gt;&gt;&gt;!</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI29" t="inlineStr">
         <is>
+          <t>!vvv!</t>
+        </is>
+      </c>
+      <c r="AJ29" t="inlineStr">
+        <is>
           <t>very certain</t>
         </is>
       </c>
-      <c r="AJ29" t="inlineStr">
+      <c r="AK29" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK29" t="inlineStr">
-[...1 lines deleted...]
-          <t>personal ornament</t>
+      <c r="AL29" t="inlineStr">
+        <is>
+          <t>rod</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
-        <v>607</v>
+        <v>541</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>vhc0127</t>
+          <t>vhc0064</t>
         </is>
       </c>
       <c r="C30" t="inlineStr"/>
       <c r="D30" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
@@ -5293,457 +5412,468 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R30" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S30" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T30" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U30" t="inlineStr">
         <is>
-          <t>2005</t>
+          <t>2007</t>
         </is>
       </c>
       <c r="V30" t="inlineStr">
         <is>
           <t>bone</t>
         </is>
       </c>
       <c r="W30" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="X30" t="inlineStr">
         <is>
-          <t>tube/flute</t>
+          <t>flute</t>
         </is>
       </c>
       <c r="Y30" t="inlineStr"/>
-      <c r="Z30" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z30" t="inlineStr"/>
       <c r="AA30" t="n">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="AB30" t="n">
+        <v>5</v>
+      </c>
+      <c r="AC30" t="n">
         <v>4</v>
       </c>
-      <c r="AC30" t="inlineStr">
+      <c r="AD30" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD30" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE30" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>Medial flute fragment (Mini-flute) with two preserved finger holes (Dutkiewicz E. 2021: Taf. 34.8).</t>
         </is>
       </c>
       <c r="AF30" t="inlineStr">
         <is>
-          <t>Find No.: 67/65-78.1</t>
+          <t>MUT Tübingen</t>
         </is>
       </c>
       <c r="AG30" t="inlineStr">
         <is>
-          <t>Conard N. &amp; Malina M. 2006b; Dutkiewicz E. 2021: Taf. 36.12; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 39/69-73.1</t>
         </is>
       </c>
       <c r="AH30" t="inlineStr">
         <is>
-          <t>!vvv! _ !vvv!</t>
+          <t>Conard N. &amp; Malina M. 2012; Conard N. et al. 2016; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI30" t="inlineStr">
         <is>
-          <t>certain</t>
-[...3 lines deleted...]
-      <c r="AK30" t="inlineStr"/>
+          <t>vvvv _ !vvv!  _ !vvv!</t>
+        </is>
+      </c>
+      <c r="AJ30" t="inlineStr">
+        <is>
+          <t>very certain</t>
+        </is>
+      </c>
+      <c r="AK30" t="inlineStr">
+        <is>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AL30" t="inlineStr">
+        <is>
+          <t>flute</t>
+        </is>
+      </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
-        <v>541</v>
+        <v>425</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>vhc0064</t>
+          <t>hfc0004</t>
         </is>
       </c>
       <c r="C31" t="inlineStr"/>
       <c r="D31" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>Vogelherd</t>
+          <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>vhc</t>
+          <t>hfc</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>Niederstotzingen-Stetten</t>
+          <t>Schelklingen</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K31" t="n">
-        <v>48.559</v>
+        <v>48.379117</v>
       </c>
       <c r="L31" t="n">
-        <v>10.194</v>
+        <v>9.754103000000001</v>
       </c>
       <c r="M31" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>nespos.org</t>
+          <t>wikipedia</t>
         </is>
       </c>
       <c r="O31" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>Va</t>
         </is>
       </c>
       <c r="P31" t="inlineStr">
         <is>
-          <t>C14</t>
+          <t>AMS</t>
         </is>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>31750±260</t>
         </is>
       </c>
       <c r="R31" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>KIA 35464</t>
         </is>
       </c>
       <c r="S31" t="inlineStr">
         <is>
-          <t>35810±710</t>
+          <t>35710+360/-340</t>
         </is>
       </c>
       <c r="T31" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
+          <t>KIA 16034</t>
         </is>
       </c>
       <c r="U31" t="inlineStr">
         <is>
           <t>2007</t>
         </is>
       </c>
       <c r="V31" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W31" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X31" t="inlineStr">
         <is>
-          <t>flute</t>
+          <t>rod/baton</t>
         </is>
       </c>
       <c r="Y31" t="inlineStr"/>
-      <c r="Z31" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z31" t="inlineStr"/>
       <c r="AA31" t="n">
-        <v>5</v>
+        <v>89</v>
       </c>
       <c r="AB31" t="n">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="AC31" t="inlineStr">
+        <v>15</v>
+      </c>
+      <c r="AC31" t="n">
+        <v>7</v>
+      </c>
+      <c r="AD31" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD31" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE31" t="inlineStr">
         <is>
-          <t>MUT Tübingen</t>
+          <t>This ornate round rod has been assembled from three fragments. It is preserved along half of its longitudinal axis. A portion of the surface has broken off in the middle (Wolf S. 2015, Tab. 28.6-7; Dutkiewicz E. 2021: Tab. 51.1; Conard N. et al. 2009: 249-250; Conard N. 2003: 832).</t>
         </is>
       </c>
       <c r="AF31" t="inlineStr">
         <is>
-          <t>Find No.: 39/69-73.1</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AG31" t="inlineStr">
         <is>
-          <t>Conard N. &amp; Malina M. 2012; Conard N. et al. 2016; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 24-1634</t>
         </is>
       </c>
       <c r="AH31" t="inlineStr">
         <is>
-          <t>vvvv _ !vvv!  _ !vvv!</t>
+          <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. et al. 2009; Conard N. 2003; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI31" t="inlineStr">
         <is>
-          <t>very certain</t>
+          <t>X(X\)!XX(XX)! _ || _ v _ v</t>
         </is>
       </c>
       <c r="AJ31" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>uncertain</t>
         </is>
       </c>
       <c r="AK31" t="inlineStr">
         <is>
-          <t>flute</t>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL31" t="inlineStr">
+        <is>
+          <t>rod</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
-        <v>425</v>
+        <v>538</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>hfc0004</t>
+          <t>vhc0061</t>
         </is>
       </c>
       <c r="C32" t="inlineStr"/>
       <c r="D32" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>Hohle Fels</t>
+          <t>Vogelherd</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>hfc</t>
+          <t>vhc</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>Schelklingen</t>
+          <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K32" t="n">
-        <v>48.379117</v>
+        <v>48.559</v>
       </c>
       <c r="L32" t="n">
-        <v>9.754103000000001</v>
+        <v>10.194</v>
       </c>
       <c r="M32" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>wikipedia</t>
+          <t>nespos.org</t>
         </is>
       </c>
       <c r="O32" t="inlineStr">
         <is>
-          <t>Va</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P32" t="inlineStr">
         <is>
-          <t>AMS</t>
+          <t>C14</t>
         </is>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
-          <t>31750±260</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R32" t="inlineStr">
         <is>
-          <t>KIA 35464</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S32" t="inlineStr">
         <is>
-          <t>35710+360/-340</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T32" t="inlineStr">
         <is>
-          <t>KIA 16034</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U32" t="inlineStr">
         <is>
           <t>2007</t>
         </is>
       </c>
       <c r="V32" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W32" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X32" t="inlineStr">
         <is>
-          <t>rod/baton</t>
+          <t>possible flute</t>
         </is>
       </c>
       <c r="Y32" t="inlineStr"/>
-      <c r="Z32" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z32" t="inlineStr"/>
       <c r="AA32" t="n">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="AB32" t="n">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="AC32" t="inlineStr">
+        <v>2</v>
+      </c>
+      <c r="AC32" t="n">
+        <v>2</v>
+      </c>
+      <c r="AD32" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD32" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE32" t="inlineStr">
         <is>
+          <t>Short, thin ivory fragment (Wolf S. 2015, Taf. 42.30; Dutkiewicz E. 2021: Taf. 32.14).</t>
+        </is>
+      </c>
+      <c r="AF32" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF32" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG32" t="inlineStr">
         <is>
-          <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. et al. 2009; Conard N. 2003; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 39/67-7.1</t>
         </is>
       </c>
       <c r="AH32" t="inlineStr">
         <is>
-          <t>X(X\)!XX(XX)! _ || _ v _ v</t>
+          <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI32" t="inlineStr">
         <is>
-          <t>uncertain</t>
+          <t>!v vvvv v!</t>
         </is>
       </c>
       <c r="AJ32" t="inlineStr">
         <is>
+          <t>very certain</t>
+        </is>
+      </c>
+      <c r="AK32" t="inlineStr">
+        <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK32" t="inlineStr">
-[...1 lines deleted...]
-          <t>rod</t>
+      <c r="AL32" t="inlineStr">
+        <is>
+          <t>flute (possible)</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
-        <v>538</v>
+        <v>595</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>vhc0061</t>
+          <t>vhc0115</t>
         </is>
       </c>
       <c r="C33" t="inlineStr"/>
       <c r="D33" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
@@ -5786,131 +5916,132 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R33" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S33" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T33" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U33" t="inlineStr">
         <is>
-          <t>2007</t>
+          <t>2012</t>
         </is>
       </c>
       <c r="V33" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W33" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X33" t="inlineStr">
         <is>
-          <t>possible flute</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="Y33" t="inlineStr"/>
-      <c r="Z33" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z33" t="inlineStr"/>
       <c r="AA33" t="n">
+        <v>11</v>
+      </c>
+      <c r="AB33" t="n">
+        <v>4</v>
+      </c>
+      <c r="AC33" t="n">
         <v>2</v>
       </c>
-      <c r="AB33" t="n">
-[...2 lines deleted...]
-      <c r="AC33" t="inlineStr">
+      <c r="AD33" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD33" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE33" t="inlineStr">
         <is>
+          <t>Tiny, rod-shaped, heavily weathered ivory fragment (Dutkiewicz E. 2021: Taf. 57.12).</t>
+        </is>
+      </c>
+      <c r="AF33" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF33" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG33" t="inlineStr">
         <is>
-          <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 59/64-15</t>
         </is>
       </c>
       <c r="AH33" t="inlineStr">
         <is>
-          <t>!v vvvv v!</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI33" t="inlineStr">
         <is>
-          <t>very certain</t>
+          <t>!vvvv!</t>
         </is>
       </c>
       <c r="AJ33" t="inlineStr">
         <is>
+          <t>uncertain</t>
+        </is>
+      </c>
+      <c r="AK33" t="inlineStr">
+        <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK33" t="inlineStr">
-[...1 lines deleted...]
-          <t>flute (possible)</t>
+      <c r="AL33" t="inlineStr">
+        <is>
+          <t>undetermined</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>vhc0115</t>
+          <t>vhc0117</t>
         </is>
       </c>
       <c r="C34" t="inlineStr"/>
       <c r="D34" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
@@ -5953,123 +6084,132 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R34" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S34" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T34" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U34" t="inlineStr">
         <is>
-          <t>2012</t>
+          <t>2011</t>
         </is>
       </c>
       <c r="V34" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W34" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X34" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>tube/flute</t>
         </is>
       </c>
       <c r="Y34" t="inlineStr"/>
-      <c r="Z34" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z34" t="inlineStr"/>
       <c r="AA34" t="n">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="AB34" t="n">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="AC34" t="inlineStr">
+        <v>6</v>
+      </c>
+      <c r="AC34" t="n">
+        <v>3</v>
+      </c>
+      <c r="AD34" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD34" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE34" t="inlineStr">
         <is>
+          <t>Tiny fragment of a tubular bone (Dutkiewicz E. 2021: Taf. 36.9).</t>
+        </is>
+      </c>
+      <c r="AF34" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF34" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG34" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 57.12; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 61/63-12.1</t>
         </is>
       </c>
       <c r="AH34" t="inlineStr">
         <is>
-          <t>!vvvv!</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI34" t="inlineStr">
         <is>
+          <t>!vvvvv!</t>
+        </is>
+      </c>
+      <c r="AJ34" t="inlineStr">
+        <is>
           <t>uncertain</t>
         </is>
       </c>
-      <c r="AJ34" t="inlineStr"/>
-      <c r="AK34" t="inlineStr"/>
+      <c r="AK34" t="inlineStr">
+        <is>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AL34" t="inlineStr">
+        <is>
+          <t>tube</t>
+        </is>
+      </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
-        <v>598</v>
+        <v>529</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>vhc0118</t>
+          <t>vhc0052</t>
         </is>
       </c>
       <c r="C35" t="inlineStr"/>
       <c r="D35" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
@@ -6112,123 +6252,136 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R35" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S35" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T35" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U35" t="inlineStr">
         <is>
-          <t>2011</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V35" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W35" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X35" t="inlineStr">
         <is>
-          <t>flute</t>
+          <t>figurine zoomorph</t>
         </is>
       </c>
       <c r="Y35" t="inlineStr"/>
-      <c r="Z35" t="n">
-        <v>19</v>
+      <c r="Z35" t="inlineStr">
+        <is>
+          <t>Osteichthyes</t>
+        </is>
       </c>
       <c r="AA35" t="n">
-        <v>4</v>
+        <v>70</v>
       </c>
       <c r="AB35" t="n">
-        <v>3</v>
-[...4 lines deleted...]
-        </is>
+        <v>31</v>
+      </c>
+      <c r="AC35" t="n">
+        <v>9</v>
       </c>
       <c r="AD35" t="inlineStr">
         <is>
-          <t>Fragment of a miniature flute made from a thin and narrow tubular bone. Only the upper surface of a medial fragment is preserved. Two finger holes are partially preserved, with parallel notches placed in between.</t>
+          <t>almost complete</t>
         </is>
       </c>
       <c r="AE35" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>The fish is carved from a flat, elongated piece of ivory. Although not all details are anatomically accurate, this figure is clearly identifiable as a fish. The object is flat and has a slight curve. Toward the head, the piece becomes thinner. The head is only roughly carved, lacking details such as eyes or mouth, but the outline of this area on the right side resembles a fish head. On the left, this part is broken. To the back part, the object becomes thicker, with the end not preserved. The carving of the tail fin is not discernible. An elongated dorsal fin is indicated on both sides, with the alignment of the rays correct on the left, but anatomically incorrect on the right, facing forward. The pectoral and pelvic fins, slightly protruding from the pointed-oval outline, are correctly indicated with their rays on the right and incorrectly on the left. Overall, it is observed that many details of the representation are strongly stylized (Dutkiewicz E. 2021: Taf. 24a-b).</t>
         </is>
       </c>
       <c r="AF35" t="inlineStr">
         <is>
-          <t>Find No.: 62/61-33.3</t>
+          <t>MUT Tübingen</t>
         </is>
       </c>
       <c r="AG35" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 34.7; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 38/70-78</t>
         </is>
       </c>
       <c r="AH35" t="inlineStr">
         <is>
-          <t>v v vv v v</t>
+          <t>Conard N., Malina M. &amp; Verrept T. 2009; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI35" t="inlineStr">
         <is>
-          <t>certain</t>
-[...3 lines deleted...]
-      <c r="AK35" t="inlineStr"/>
+          <t>!//////////// _ /// _ [!°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°] _ ///// _ // //// _ ≠ _ /////////// _ [!°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°]</t>
+        </is>
+      </c>
+      <c r="AJ35" t="inlineStr">
+        <is>
+          <t>very certain</t>
+        </is>
+      </c>
+      <c r="AK35" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL35" t="inlineStr">
+        <is>
+          <t>figurine zoomorph</t>
+        </is>
+      </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
-        <v>597</v>
+        <v>624</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>vhc0117</t>
+          <t>vhc0169</t>
         </is>
       </c>
       <c r="C36" t="inlineStr"/>
       <c r="D36" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
@@ -6241,153 +6394,162 @@
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K36" t="n">
         <v>48.559</v>
       </c>
       <c r="L36" t="n">
         <v>10.194</v>
       </c>
       <c r="M36" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O36" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>IV</t>
         </is>
       </c>
       <c r="P36" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>30730±750</t>
         </is>
       </c>
       <c r="R36" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>H 4053-3211</t>
         </is>
       </c>
       <c r="S36" t="inlineStr">
         <is>
-          <t>35810±710</t>
+          <t>32030±280</t>
         </is>
       </c>
       <c r="T36" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
+          <t>OxA-18456</t>
         </is>
       </c>
       <c r="U36" t="inlineStr">
         <is>
-          <t>2011</t>
+          <t>1931</t>
         </is>
       </c>
       <c r="V36" t="inlineStr">
         <is>
           <t>bone</t>
         </is>
       </c>
       <c r="W36" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="X36" t="inlineStr">
         <is>
-          <t>tube/flute</t>
+          <t>spatula/lissoir</t>
         </is>
       </c>
       <c r="Y36" t="inlineStr"/>
-      <c r="Z36" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z36" t="inlineStr"/>
       <c r="AA36" t="n">
-        <v>6</v>
+        <v>47</v>
       </c>
       <c r="AB36" t="n">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="AC36" t="inlineStr">
+        <v>8</v>
+      </c>
+      <c r="AC36" t="n">
+        <v>5</v>
+      </c>
+      <c r="AD36" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD36" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE36" t="inlineStr">
         <is>
+          <t>This is a medial, lateral fragment of a smoother made from a large herbivore's rib, which was found in Layer IV in 1931 (Hahn J. 1977, Taf. 59.2; Dutkiewicz  E. 2021: Taf. 45.2).</t>
+        </is>
+      </c>
+      <c r="AF36" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF36" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG36" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 36.9; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: Vg 127.4</t>
         </is>
       </c>
       <c r="AH36" t="inlineStr">
         <is>
-          <t>!vvvvv!</t>
+          <t>Hahn J. 1977; Dutkiewicz  E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI36" t="inlineStr">
         <is>
-          <t>uncertain</t>
-[...3 lines deleted...]
-      <c r="AK36" t="inlineStr"/>
+          <t>vvvvvvvvvv!</t>
+        </is>
+      </c>
+      <c r="AJ36" t="inlineStr">
+        <is>
+          <t>very certain</t>
+        </is>
+      </c>
+      <c r="AK36" t="inlineStr">
+        <is>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AL36" t="inlineStr">
+        <is>
+          <t>smoother</t>
+        </is>
+      </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
-        <v>599</v>
+        <v>643</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>vhc0119</t>
+          <t>vhc0162</t>
         </is>
       </c>
       <c r="C37" t="inlineStr"/>
       <c r="D37" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
@@ -6400,308 +6562,330 @@
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K37" t="n">
         <v>48.559</v>
       </c>
       <c r="L37" t="n">
         <v>10.194</v>
       </c>
       <c r="M37" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O37" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>IV</t>
         </is>
       </c>
       <c r="P37" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>30730±750</t>
         </is>
       </c>
       <c r="R37" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>H 4053-3211</t>
         </is>
       </c>
       <c r="S37" t="inlineStr">
         <is>
-          <t>35810±710</t>
+          <t>32030±280</t>
         </is>
       </c>
       <c r="T37" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
-[...2 lines deleted...]
-      <c r="U37" t="inlineStr"/>
+          <t>OxA-18456</t>
+        </is>
+      </c>
+      <c r="U37" t="inlineStr">
+        <is>
+          <t>1931</t>
+        </is>
+      </c>
       <c r="V37" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W37" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X37" t="inlineStr">
         <is>
-          <t>possible figurine</t>
+          <t>spatula/lissoir</t>
         </is>
       </c>
       <c r="Y37" t="inlineStr"/>
-      <c r="Z37" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z37" t="inlineStr"/>
       <c r="AA37" t="n">
-        <v>5</v>
+        <v>210</v>
       </c>
       <c r="AB37" t="n">
-        <v>3</v>
-[...4 lines deleted...]
-        </is>
+        <v>14</v>
+      </c>
+      <c r="AC37" t="n">
+        <v>8</v>
       </c>
       <c r="AD37" t="inlineStr">
         <is>
-          <t>Elongated, cylindrical ivory fragment with a highly polished surface.</t>
+          <t>complete</t>
         </is>
       </c>
       <c r="AE37" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>A very long and narrow, completely preserved smoother made of bone, found in 1931 in the Ach Valley (AH) IV. This is one of the most richly decorated tools of the Swabian Aurignacian. The decorations at the tip are heavily polished due to use, indicating that this smoother was in use for a long period (Riek G. 1934, Taf. XXXI.1; Hahn J. 1977, Taf. 58.7; Dutkiewicz E. 2021: Taf. 44.3).</t>
         </is>
       </c>
       <c r="AF37" t="inlineStr">
         <is>
-          <t>Find No.: 63/63-32.1</t>
+          <t>URMU Blaubeuren</t>
         </is>
       </c>
       <c r="AG37" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2015; Dutkiewicz E. 2021: Taf. 29.9; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: Vg 31.1</t>
         </is>
       </c>
       <c r="AH37" t="inlineStr">
         <is>
-          <t>!v vv v!</t>
+          <t>Riek G. 1934; Hahn J. 1977; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI37" t="inlineStr">
         <is>
-          <t>certain</t>
-[...3 lines deleted...]
-      <c r="AK37" t="inlineStr"/>
+          <t>(XXXXXXXXXXX!) _ &gt;&gt;&gt;&gt; &lt;&lt;&lt; &gt;&gt;&gt;&gt; &lt;&lt;&lt;&lt; &gt;&gt; _ &gt; &lt;&lt;&lt;&lt;&lt; &gt;&gt;&gt;&gt; &lt;&lt;&lt;&lt;&lt;&lt; &gt;&gt;&gt;&gt;</t>
+        </is>
+      </c>
+      <c r="AJ37" t="inlineStr">
+        <is>
+          <t>very certain</t>
+        </is>
+      </c>
+      <c r="AK37" t="inlineStr">
+        <is>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AL37" t="inlineStr">
+        <is>
+          <t>smoother</t>
+        </is>
+      </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
-        <v>600</v>
+        <v>455</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>vhc0120</t>
+          <t>hfc0034</t>
         </is>
       </c>
       <c r="C38" t="inlineStr"/>
       <c r="D38" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>Vogelherd</t>
+          <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>vhc</t>
+          <t>hfc</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>Niederstotzingen-Stetten</t>
+          <t>Schelklingen</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K38" t="n">
-        <v>48.559</v>
+        <v>48.379117</v>
       </c>
       <c r="L38" t="n">
-        <v>10.194</v>
+        <v>9.754103000000001</v>
       </c>
       <c r="M38" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>nespos.org</t>
+          <t>wikipedia</t>
         </is>
       </c>
       <c r="O38" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>IIIa</t>
         </is>
       </c>
       <c r="P38" t="inlineStr">
         <is>
-          <t>C14</t>
+          <t>AMS</t>
         </is>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>29710+210/-200</t>
         </is>
       </c>
       <c r="R38" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>KIA 32056</t>
         </is>
       </c>
       <c r="S38" t="inlineStr">
         <is>
-          <t>35810±710</t>
+          <t>31140+250/-240</t>
         </is>
       </c>
       <c r="T38" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
+          <t>KIA 16039</t>
         </is>
       </c>
       <c r="U38" t="inlineStr">
         <is>
-          <t>2011</t>
+          <t>2001</t>
         </is>
       </c>
       <c r="V38" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W38" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X38" t="inlineStr">
         <is>
-          <t>possible figurine</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="Y38" t="inlineStr"/>
-      <c r="Z38" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z38" t="inlineStr"/>
       <c r="AA38" t="n">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="AB38" t="n">
+        <v>17</v>
+      </c>
+      <c r="AC38" t="n">
         <v>2</v>
       </c>
-      <c r="AC38" t="inlineStr">
+      <c r="AD38" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD38" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE38" t="inlineStr">
         <is>
+          <t>Fragment of a thin ivory plate with a broad hatching (Wolf S. 2015, Taf. 10.9; Dutkiewicz E. 2021: Taf. 53.5).</t>
+        </is>
+      </c>
+      <c r="AF38" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF38" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG38" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 29.10; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 78-2350.1</t>
         </is>
       </c>
       <c r="AH38" t="inlineStr">
         <is>
-          <t>(!XXXXX!)</t>
+          <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI38" t="inlineStr">
         <is>
+          <t>!≠!</t>
+        </is>
+      </c>
+      <c r="AJ38" t="inlineStr">
+        <is>
           <t>uncertain</t>
         </is>
       </c>
-      <c r="AJ38" t="inlineStr"/>
-      <c r="AK38" t="inlineStr"/>
+      <c r="AK38" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL38" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
+      </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
-        <v>606</v>
+        <v>527</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>vhc0126</t>
+          <t>vhc0050</t>
         </is>
       </c>
       <c r="C39" t="inlineStr"/>
       <c r="D39" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
@@ -6744,123 +6928,132 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R39" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S39" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T39" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U39" t="inlineStr">
         <is>
-          <t>2011</t>
+          <t>2007</t>
         </is>
       </c>
       <c r="V39" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W39" t="inlineStr">
         <is>
+          <t>Mammuthus primigenius</t>
+        </is>
+      </c>
+      <c r="X39" t="inlineStr">
+        <is>
           <t>undetermined</t>
         </is>
       </c>
-      <c r="X39" t="inlineStr">
+      <c r="Y39" t="inlineStr"/>
+      <c r="Z39" t="inlineStr"/>
+      <c r="AA39" t="n">
+        <v>11</v>
+      </c>
+      <c r="AB39" t="n">
+        <v>3</v>
+      </c>
+      <c r="AC39" t="n">
+        <v>2</v>
+      </c>
+      <c r="AD39" t="inlineStr">
+        <is>
+          <t>fragmented</t>
+        </is>
+      </c>
+      <c r="AE39" t="inlineStr">
+        <is>
+          <t>A small, rod-shaped and heavily weathered ivory fragment (Dutkiewicz E. 2021: Taf. 56.8).</t>
+        </is>
+      </c>
+      <c r="AF39" t="inlineStr">
+        <is>
+          <t>Universität Tübingen</t>
+        </is>
+      </c>
+      <c r="AG39" t="inlineStr">
+        <is>
+          <t>Find No.: 38/69-102.1</t>
+        </is>
+      </c>
+      <c r="AH39" t="inlineStr">
+        <is>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+        </is>
+      </c>
+      <c r="AI39" t="inlineStr">
+        <is>
+          <t>!vvvvvv/v!</t>
+        </is>
+      </c>
+      <c r="AJ39" t="inlineStr">
+        <is>
+          <t>uncertain</t>
+        </is>
+      </c>
+      <c r="AK39" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL39" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
-      <c r="Y39" t="inlineStr"/>
-[...45 lines deleted...]
-      <c r="AK39" t="inlineStr"/>
     </row>
     <row r="40">
       <c r="A40" t="n">
-        <v>529</v>
+        <v>625</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>vhc0052</t>
+          <t>vhc0144</t>
         </is>
       </c>
       <c r="C40" t="inlineStr"/>
       <c r="D40" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
@@ -6873,165 +7066,166 @@
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K40" t="n">
         <v>48.559</v>
       </c>
       <c r="L40" t="n">
         <v>10.194</v>
       </c>
       <c r="M40" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O40" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>IV</t>
         </is>
       </c>
       <c r="P40" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>30730±750</t>
         </is>
       </c>
       <c r="R40" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>H 4053-3211</t>
         </is>
       </c>
       <c r="S40" t="inlineStr">
         <is>
-          <t>35810±710</t>
+          <t>32030±280</t>
         </is>
       </c>
       <c r="T40" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
+          <t>OxA-18456</t>
         </is>
       </c>
       <c r="U40" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>1931</t>
         </is>
       </c>
       <c r="V40" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W40" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X40" t="inlineStr">
         <is>
           <t>figurine zoomorph</t>
         </is>
       </c>
-      <c r="Y40" t="inlineStr">
-[...5 lines deleted...]
-        <v>70</v>
+      <c r="Y40" t="inlineStr"/>
+      <c r="Z40" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
       </c>
       <c r="AA40" t="n">
-        <v>31</v>
+        <v>62</v>
       </c>
       <c r="AB40" t="n">
-        <v>9</v>
-[...4 lines deleted...]
-        </is>
+        <v>23</v>
+      </c>
+      <c r="AC40" t="n">
+        <v>8</v>
       </c>
       <c r="AD40" t="inlineStr">
         <is>
-          <t>The fish is carved from a flat, elongated piece of ivory. Although not all details are anatomically accurate, this figure is clearly identifiable as a fish. The object is flat and has a slight curve. Toward the head, the piece becomes thinner. The head is only roughly carved, lacking details such as eyes or mouth, but the outline of this area on the right side resembles a fish head. On the left, this part is broken. To the back part, the object becomes thicker, with the end not preserved. The carving of the tail fin is not discernible. An elongated dorsal fin is indicated on both sides, with the alignment of the rays correct on the left, but anatomically incorrect on the right, facing forward. The pectoral and pelvic fins, slightly protruding from the pointed-oval outline, are correctly indicated with their rays on the right and incorrectly on the left. Overall, it is observed that many details of the representation are strongly stylized (Dutkiewicz E. 2021: Taf. 24a-b).</t>
+          <t>fragmented</t>
         </is>
       </c>
       <c r="AE40" t="inlineStr">
         <is>
+          <t>This is a larger ivory lamella that has cracked along the natural growth line, indicating the use of weathered ivory. On the inner concave surface, there is a surface-filling decoration. This decoration is reminiscent of the markings on the fish representation, which is why this piece is considered a possible additional fish representation. If this is indeed a fish, it is depicted in a highly abstract manner (Wolf S. 2015, Taf. 37.2; Dutkiewicz E. 2021: Taf. 28.1; Hahn J. 1977).</t>
+        </is>
+      </c>
+      <c r="AF40" t="inlineStr">
+        <is>
           <t>MUT Tübingen</t>
         </is>
       </c>
-      <c r="AF40" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG40" t="inlineStr">
         <is>
-          <t>Conard N., Malina M. &amp; Verrept T. 2009; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: Vg 17973</t>
         </is>
       </c>
       <c r="AH40" t="inlineStr">
         <is>
-          <t>!//////////// _ /// _ [!°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°] _ ///// _ // //// _ ≠ _ /////////// _ [!°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°]</t>
+          <t>Wolf S. 2015; Dutkiewicz E. 2021; Hahn J. 1977; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI40" t="inlineStr">
         <is>
-          <t>very certain</t>
+          <t>– – – – – _ !/////////////////! _ !///////////////!</t>
         </is>
       </c>
       <c r="AJ40" t="inlineStr">
         <is>
+          <t>certain</t>
+        </is>
+      </c>
+      <c r="AK40" t="inlineStr">
+        <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK40" t="inlineStr">
+      <c r="AL40" t="inlineStr">
         <is>
           <t>figurine zoomorph</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
-        <v>643</v>
+        <v>520</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>vhc0162</t>
+          <t>vhc0044</t>
         </is>
       </c>
       <c r="C41" t="inlineStr"/>
       <c r="D41" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
@@ -7044,320 +7238,334 @@
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K41" t="n">
         <v>48.559</v>
       </c>
       <c r="L41" t="n">
         <v>10.194</v>
       </c>
       <c r="M41" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O41" t="inlineStr">
         <is>
-          <t>IV</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P41" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
-          <t>30730±750</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R41" t="inlineStr">
         <is>
-          <t>H 4053-3211</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S41" t="inlineStr">
         <is>
-          <t>32030±280</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T41" t="inlineStr">
         <is>
-          <t>OxA-18456</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U41" t="inlineStr">
         <is>
-          <t>1931</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V41" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W41" t="inlineStr">
         <is>
+          <t>Mammuthus primigenius</t>
+        </is>
+      </c>
+      <c r="X41" t="inlineStr">
+        <is>
+          <t>figurine zoomorph</t>
+        </is>
+      </c>
+      <c r="Y41" t="inlineStr"/>
+      <c r="Z41" t="inlineStr">
+        <is>
           <t>undetermined</t>
         </is>
       </c>
-      <c r="X41" t="inlineStr">
-[...7 lines deleted...]
-      </c>
       <c r="AA41" t="n">
+        <v>38</v>
+      </c>
+      <c r="AB41" t="n">
         <v>14</v>
       </c>
-      <c r="AB41" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="AC41" t="n">
+        <v>4</v>
       </c>
       <c r="AD41" t="inlineStr">
         <is>
-          <t>A very long and narrow, completely preserved smoother made of bone, found in 1931 in the Ach Valley (AH) IV. This is one of the most richly decorated tools of the Swabian Aurignacian. The decorations at the tip are heavily polished due to use, indicating that this smoother was in use for a long period.</t>
+          <t>fragmented</t>
         </is>
       </c>
       <c r="AE41" t="inlineStr">
         <is>
-          <t>URMU Blaubeuren</t>
+          <t>A strongly reworked elongated ivory fragment. A distinct curvature as well as a tapering on the other side are noticeable. It could be the lateral fragment of an animal figurine (Dutkiewicz E. 2021: Taf. 26.5-6).</t>
         </is>
       </c>
       <c r="AF41" t="inlineStr">
         <is>
-          <t>Find No.: Vg 31.1</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AG41" t="inlineStr">
         <is>
-          <t>Riek G. 1934, Taf. XXXI.1; Hahn J. 1977, Taf. 58.7; Dutkiewicz E. 2021: Taf. 44.3; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 37/74-84.1</t>
         </is>
       </c>
       <c r="AH41" t="inlineStr">
         <is>
-          <t>(XXXXXXXXXXX!) _ &gt;&gt;&gt;&gt; &lt;&lt;&lt; &gt;&gt;&gt;&gt; &lt;&lt;&lt;&lt; &gt;&gt; _ &gt; &lt;&lt;&lt;&lt;&lt; &gt;&gt;&gt;&gt; &lt;&lt;&lt;&lt;&lt;&lt; &gt;&gt;&gt;&gt;</t>
+          <t>Conard N. et al. 2010; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI41" t="inlineStr">
         <is>
-          <t>very certain</t>
-[...3 lines deleted...]
-      <c r="AK41" t="inlineStr"/>
+          <t>[vv _ v _ v _ vvv _ vv _ vv _ vvv] _ ||l</t>
+        </is>
+      </c>
+      <c r="AJ41" t="inlineStr">
+        <is>
+          <t>uncertain</t>
+        </is>
+      </c>
+      <c r="AK41" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL41" t="inlineStr">
+        <is>
+          <t>figurine zoomorph</t>
+        </is>
+      </c>
     </row>
     <row r="42">
       <c r="A42" t="n">
-        <v>455</v>
+        <v>519</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>hfc0034</t>
+          <t>vhc0043</t>
         </is>
       </c>
       <c r="C42" t="inlineStr"/>
       <c r="D42" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>Hohle Fels</t>
+          <t>Vogelherd</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>hfc</t>
+          <t>vhc</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>Schelklingen</t>
+          <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K42" t="n">
-        <v>48.379117</v>
+        <v>48.559</v>
       </c>
       <c r="L42" t="n">
-        <v>9.754103000000001</v>
+        <v>10.194</v>
       </c>
       <c r="M42" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>wikipedia</t>
+          <t>nespos.org</t>
         </is>
       </c>
       <c r="O42" t="inlineStr">
         <is>
-          <t>IIIa</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P42" t="inlineStr">
         <is>
-          <t>AMS</t>
+          <t>C14</t>
         </is>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
-          <t>29710+210/-200</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R42" t="inlineStr">
         <is>
-          <t>KIA 32056</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S42" t="inlineStr">
         <is>
-          <t>31140+250/-240</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T42" t="inlineStr">
         <is>
-          <t>KIA 16039</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U42" t="inlineStr">
         <is>
-          <t>2001</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V42" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W42" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X42" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>possible figurine</t>
         </is>
       </c>
       <c r="Y42" t="inlineStr"/>
-      <c r="Z42" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z42" t="inlineStr"/>
       <c r="AA42" t="n">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="AB42" t="n">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="AC42" t="inlineStr">
+        <v>6</v>
+      </c>
+      <c r="AC42" t="n">
+        <v>3</v>
+      </c>
+      <c r="AD42" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD42" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE42" t="inlineStr">
         <is>
+          <t>Elongated, club-shaped bone fragment, broken at the thick end. It is decorated on two sides with four pattern units (Dutkiewicz E. 2021: Taf. 29.13).</t>
+        </is>
+      </c>
+      <c r="AF42" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF42" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG42" t="inlineStr">
         <is>
-          <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 37/72-60.1.</t>
         </is>
       </c>
       <c r="AH42" t="inlineStr">
         <is>
-          <t>!≠!</t>
+          <t>Conard N. et al. 2016; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI42" t="inlineStr">
         <is>
-          <t>uncertain</t>
+          <t>vvvv/Xv! _ XXXXXXvvv! _</t>
         </is>
       </c>
       <c r="AJ42" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>certain</t>
         </is>
       </c>
       <c r="AK42" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AL42" t="inlineStr">
+        <is>
+          <t>figurine (possible)</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
-        <v>527</v>
+        <v>626</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>vhc0050</t>
+          <t>vhc0145</t>
         </is>
       </c>
       <c r="C43" t="inlineStr"/>
       <c r="D43" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
@@ -7370,161 +7578,166 @@
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K43" t="n">
         <v>48.559</v>
       </c>
       <c r="L43" t="n">
         <v>10.194</v>
       </c>
       <c r="M43" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O43" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>V</t>
         </is>
       </c>
       <c r="P43" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>30162±1,340</t>
         </is>
       </c>
       <c r="R43" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>H 4054-3210</t>
         </is>
       </c>
       <c r="S43" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T43" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U43" t="inlineStr">
         <is>
-          <t>2007</t>
+          <t>1931</t>
         </is>
       </c>
       <c r="V43" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W43" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X43" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>figurine zoomorph</t>
         </is>
       </c>
       <c r="Y43" t="inlineStr"/>
-      <c r="Z43" t="n">
-        <v>11</v>
+      <c r="Z43" t="inlineStr">
+        <is>
+          <t>Mammuthus primigenius</t>
+        </is>
       </c>
       <c r="AA43" t="n">
-        <v>3</v>
+        <v>50</v>
       </c>
       <c r="AB43" t="n">
-        <v>2</v>
-[...4 lines deleted...]
-        </is>
+        <v>32</v>
+      </c>
+      <c r="AC43" t="n">
+        <v>22</v>
       </c>
       <c r="AD43" t="inlineStr">
         <is>
-          <t>A small, rod-shaped and heavily weathered ivory fragment (Dutkiewicz E. 2021: Taf. 56.8).</t>
+          <t>almost complete</t>
         </is>
       </c>
       <c r="AE43" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>The nearly complete mammoth figurine was found in the Vogelherd during the 1931 excavations in the Aurignacian-layer V. This figurine is mostly well-preserved. The lower section of the trunk, which was adjacent to the front legs, is broken, and the soles of the hind limbs are freshly chipped. The surface is highly polished but still shows some tool marks. The noticeable grayish-blue patina covering the entire figurine was formed through the deposition of minerals during deposition in the ground. The mammoth is depicted in a round and voluminous manner, with a dome-like head slightly offset from the face. Eyes and ears are finely carved with impressive anatomical accuracy. The trunk is not preserved in the middle part, slightly extending from the body and touching the feet at the bottom, as evidenced by a small material residue. The tusks are not represented, but a mouth is clearly visible. The neck is deeply saddled, the shoulders protrude high, and the back line falls straight to the buttocks. The tail is short and only slightly indicated. The front and hind legs are slender compared to the body mass and are slightly stretched forward and backward, respectively. Additionally, the soles of the feet touch each other; this is not a natural standing posture for a mammoth. There are small perforations between the front and hind limbs, each showing signs of use-polishing, suggesting they served as loops for a cord (Riek G. 1934: 281-283; Dutkiewicz E. 2021: Taf. 12a-12b)</t>
         </is>
       </c>
       <c r="AF43" t="inlineStr">
         <is>
-          <t>Find No.: 38/69-102.1</t>
+          <t>MUT Tübingen</t>
         </is>
       </c>
       <c r="AG43" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: Vg 2.1</t>
         </is>
       </c>
       <c r="AH43" t="inlineStr">
         <is>
-          <t>!vvvvvv/v!</t>
+          <t>Riek G. 1934; Hahn J. 1986; Dutkiewicz E. 2021; Hahn J. 1977; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI43" t="inlineStr">
         <is>
-          <t>uncertain</t>
+          <t>(/X)XXXXXYYY _ X(XX) _ (X/X)XXXX _ XVXXY _ °°° _ °°°°°°° _ XXXX _ &gt;&gt;&gt;XXX _ ⊞ _ XXXXX</t>
         </is>
       </c>
       <c r="AJ43" t="inlineStr">
         <is>
+          <t>very certain</t>
+        </is>
+      </c>
+      <c r="AK43" t="inlineStr">
+        <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK43" t="inlineStr">
-[...1 lines deleted...]
-          <t>undetermined</t>
+      <c r="AL43" t="inlineStr">
+        <is>
+          <t>figurine zoomorph</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
-        <v>520</v>
+        <v>517</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>vhc0044</t>
+          <t>vhc0041</t>
         </is>
       </c>
       <c r="C44" t="inlineStr"/>
       <c r="D44" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
@@ -7582,120 +7795,121 @@
           <t>35810±710</t>
         </is>
       </c>
       <c r="T44" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U44" t="inlineStr">
         <is>
           <t>2008</t>
         </is>
       </c>
       <c r="V44" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W44" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X44" t="inlineStr">
         <is>
-          <t>figurine zoomorph</t>
-[...2 lines deleted...]
-      <c r="Y44" t="inlineStr">
+          <t>figurine</t>
+        </is>
+      </c>
+      <c r="Y44" t="inlineStr"/>
+      <c r="Z44" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
-      <c r="Z44" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AA44" t="n">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="AB44" t="n">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="AC44" t="inlineStr">
+        <v>17</v>
+      </c>
+      <c r="AC44" t="n">
+        <v>5</v>
+      </c>
+      <c r="AD44" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD44" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE44" t="inlineStr">
         <is>
+          <t>Heavily reworked fragment of an ivory figurine. The preserved surface is carefully smoothed and polished (Wolf S. 2015, Taf. 43.6; Dutkiewicz E. 2021: Taf. 27.5).</t>
+        </is>
+      </c>
+      <c r="AF44" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF44" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG44" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2010; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 37/70-79.1</t>
         </is>
       </c>
       <c r="AH44" t="inlineStr">
         <is>
-          <t>[vv _ v _ v _ vvv _ vv _ vv _ vvv] _ ||l</t>
+          <t>Conard N., Malina M. &amp; Verrept T. 2009; Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI44" t="inlineStr">
         <is>
-          <t>uncertain</t>
+          <t>(!°°°°°!)</t>
         </is>
       </c>
       <c r="AJ44" t="inlineStr">
         <is>
+          <t>certain</t>
+        </is>
+      </c>
+      <c r="AK44" t="inlineStr">
+        <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK44" t="inlineStr">
-[...1 lines deleted...]
-          <t>figurine zoomorph</t>
+      <c r="AL44" t="inlineStr">
+        <is>
+          <t>figurine</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
-        <v>519</v>
+        <v>478</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>vhc0043</t>
+          <t>vhc0005</t>
         </is>
       </c>
       <c r="C45" t="inlineStr"/>
       <c r="D45" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
@@ -7738,302 +7952,300 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R45" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S45" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T45" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U45" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>2012</t>
         </is>
       </c>
       <c r="V45" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W45" t="inlineStr">
         <is>
+          <t>Mammuthus primigenius</t>
+        </is>
+      </c>
+      <c r="X45" t="inlineStr">
+        <is>
           <t>undetermined</t>
         </is>
       </c>
-      <c r="X45" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="Y45" t="inlineStr"/>
-      <c r="Z45" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z45" t="inlineStr"/>
       <c r="AA45" t="n">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="AB45" t="n">
+        <v>7</v>
+      </c>
+      <c r="AC45" t="n">
         <v>3</v>
       </c>
-      <c r="AC45" t="inlineStr">
+      <c r="AD45" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD45" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE45" t="inlineStr">
         <is>
+          <t>Elongated, all-around reworked ivory fragment with markings all around (Dutkiewicz E. 2021: Taf. 56.1).</t>
+        </is>
+      </c>
+      <c r="AF45" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF45" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG45" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2016; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 32/70-22.1</t>
         </is>
       </c>
       <c r="AH45" t="inlineStr">
         <is>
-          <t>vvvv/Xv! _ XXXXXXvvv! _</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI45" t="inlineStr">
         <is>
+          <t>⊞ _ !vvvvvv! _ !vvv!</t>
+        </is>
+      </c>
+      <c r="AJ45" t="inlineStr">
+        <is>
           <t>certain</t>
         </is>
       </c>
-      <c r="AJ45" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AK45" t="inlineStr">
         <is>
-          <t>figurine (possible)</t>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL45" t="inlineStr">
+        <is>
+          <t>undetermined</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
-        <v>517</v>
+        <v>428</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>vhc0041</t>
+          <t>hfc0007</t>
         </is>
       </c>
       <c r="C46" t="inlineStr"/>
       <c r="D46" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>Vogelherd</t>
+          <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>vhc</t>
+          <t>hfc</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>Niederstotzingen-Stetten</t>
+          <t>Schelklingen</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K46" t="n">
-        <v>48.559</v>
+        <v>48.379117</v>
       </c>
       <c r="L46" t="n">
-        <v>10.194</v>
+        <v>9.754103000000001</v>
       </c>
       <c r="M46" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>nespos.org</t>
+          <t>wikipedia</t>
         </is>
       </c>
       <c r="O46" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>Vab</t>
         </is>
       </c>
       <c r="P46" t="inlineStr">
         <is>
-          <t>C14</t>
+          <t>AMS</t>
         </is>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>31750±260</t>
         </is>
       </c>
       <c r="R46" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>KIA-35464</t>
         </is>
       </c>
       <c r="S46" t="inlineStr">
         <is>
-          <t>35810±710</t>
+          <t>40000±500</t>
         </is>
       </c>
       <c r="T46" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
+          <t>OxA 19781</t>
         </is>
       </c>
       <c r="U46" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>2014</t>
         </is>
       </c>
       <c r="V46" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W46" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X46" t="inlineStr">
         <is>
-          <t>figurine</t>
-[...9 lines deleted...]
-      </c>
+          <t>tube/flute</t>
+        </is>
+      </c>
+      <c r="Y46" t="inlineStr"/>
+      <c r="Z46" t="inlineStr"/>
       <c r="AA46" t="n">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="AB46" t="n">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="AC46" t="inlineStr">
+        <v>6</v>
+      </c>
+      <c r="AC46" t="n">
+        <v>3</v>
+      </c>
+      <c r="AD46" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD46" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE46" t="inlineStr">
         <is>
+          <t>Small fragment of a thin tubular bone (Dutkiewicz E. 2021: Tab. 35.2).</t>
+        </is>
+      </c>
+      <c r="AF46" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF46" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG46" t="inlineStr">
         <is>
-          <t>Conard N., Malina M. &amp; Verrept T. 2009; Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 27-2318</t>
         </is>
       </c>
       <c r="AH46" t="inlineStr">
         <is>
-          <t>(!°°°°°!)</t>
+          <t>Conard N. et al. 2014; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2008; Conard N. 2009; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI46" t="inlineStr">
         <is>
-          <t>certain</t>
+          <t>!vvvvv!</t>
         </is>
       </c>
       <c r="AJ46" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>very certain</t>
         </is>
       </c>
       <c r="AK46" t="inlineStr">
         <is>
-          <t>figurine</t>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AL46" t="inlineStr">
+        <is>
+          <t>tube</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
-        <v>478</v>
+        <v>512</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>vhc0005</t>
+          <t>vhc0036</t>
         </is>
       </c>
       <c r="C47" t="inlineStr"/>
       <c r="D47" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
@@ -8076,131 +8288,132 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R47" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S47" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T47" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U47" t="inlineStr">
         <is>
-          <t>2012</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V47" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W47" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X47" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="Y47" t="inlineStr"/>
-      <c r="Z47" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z47" t="inlineStr"/>
       <c r="AA47" t="n">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="AB47" t="n">
+        <v>5</v>
+      </c>
+      <c r="AC47" t="n">
         <v>3</v>
       </c>
-      <c r="AC47" t="inlineStr">
+      <c r="AD47" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD47" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE47" t="inlineStr">
         <is>
+          <t>Tube-shaped bone fragment with markings (Dutkiewicz E. 2021: Taf. 59.3).</t>
+        </is>
+      </c>
+      <c r="AF47" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF47" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG47" t="inlineStr">
         <is>
+          <t>Find No.: 37/68-80.1</t>
+        </is>
+      </c>
+      <c r="AH47" t="inlineStr">
+        <is>
           <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
-      <c r="AH47" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AI47" t="inlineStr">
         <is>
-          <t>certain</t>
+          <t>!vvvvvv!</t>
         </is>
       </c>
       <c r="AJ47" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>very certain</t>
         </is>
       </c>
       <c r="AK47" t="inlineStr">
+        <is>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AL47" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
-        <v>644</v>
+        <v>510</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>vhc0163</t>
+          <t>vhc0034</t>
         </is>
       </c>
       <c r="C48" t="inlineStr"/>
       <c r="D48" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
@@ -8213,316 +8426,330 @@
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K48" t="n">
         <v>48.559</v>
       </c>
       <c r="L48" t="n">
         <v>10.194</v>
       </c>
       <c r="M48" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O48" t="inlineStr">
         <is>
-          <t>IV</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P48" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
-          <t>30730±750</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R48" t="inlineStr">
         <is>
-          <t>H 4053-3211</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S48" t="inlineStr">
         <is>
-          <t>32030±280</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T48" t="inlineStr">
         <is>
-          <t>OxA-18456</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U48" t="inlineStr">
         <is>
-          <t>1931</t>
+          <t>2009</t>
         </is>
       </c>
       <c r="V48" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W48" t="inlineStr">
         <is>
+          <t>Mammuthus primigenius</t>
+        </is>
+      </c>
+      <c r="X48" t="inlineStr">
+        <is>
           <t>undetermined</t>
         </is>
       </c>
-      <c r="X48" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="Y48" t="inlineStr"/>
-      <c r="Z48" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z48" t="inlineStr"/>
       <c r="AA48" t="n">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="AB48" t="n">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="AC48" t="inlineStr">
+        <v>8</v>
+      </c>
+      <c r="AC48" t="n">
+        <v>5</v>
+      </c>
+      <c r="AD48" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD48" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AE48" t="inlineStr"/>
+      <c r="AE48" t="inlineStr">
+        <is>
+          <t>This short, rod-like ivory object with an oval cross-section (Wolf S. 2015, Taf. 43.4; Dutkiewicz E. 2021: Taf. 56.6).</t>
+        </is>
+      </c>
       <c r="AF48" t="inlineStr">
         <is>
-          <t>Find No.: Vg 31.14</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AG48" t="inlineStr">
         <is>
-          <t>Riek G. 1934, Taf. XXXI.14; Hahn J. 1977, Taf. 59.4; Dutkiewicz E. 2021: Taf. 44.1-2; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 36/79-23.1</t>
         </is>
       </c>
       <c r="AH48" t="inlineStr">
         <is>
-          <t>!⊞! _ !vvvvvvvvvvvvvvvvvvv! _  !⊞!</t>
+          <t>Conard N. et al. 2010; Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI48" t="inlineStr">
         <is>
+          <t>!≠!</t>
+        </is>
+      </c>
+      <c r="AJ48" t="inlineStr">
+        <is>
           <t>certain</t>
         </is>
       </c>
-      <c r="AJ48" t="inlineStr"/>
-      <c r="AK48" t="inlineStr"/>
+      <c r="AK48" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL48" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
+      </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
-        <v>428</v>
+        <v>508</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>hfc0007</t>
+          <t>vhc0032</t>
         </is>
       </c>
       <c r="C49" t="inlineStr"/>
       <c r="D49" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>Hohle Fels</t>
+          <t>Vogelherd</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>hfc</t>
+          <t>vhc</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>Schelklingen</t>
+          <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K49" t="n">
-        <v>48.379117</v>
+        <v>48.559</v>
       </c>
       <c r="L49" t="n">
-        <v>9.754103000000001</v>
+        <v>10.194</v>
       </c>
       <c r="M49" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>wikipedia</t>
+          <t>nespos.org</t>
         </is>
       </c>
       <c r="O49" t="inlineStr">
         <is>
-          <t>Vab</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P49" t="inlineStr">
         <is>
-          <t>AMS</t>
+          <t>C14</t>
         </is>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
-          <t>31750±260</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R49" t="inlineStr">
         <is>
-          <t>KIA-35464</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S49" t="inlineStr">
         <is>
-          <t>40000±500</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T49" t="inlineStr">
         <is>
-          <t>OxA 19781</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U49" t="inlineStr">
         <is>
-          <t>2014</t>
+          <t>2009</t>
         </is>
       </c>
       <c r="V49" t="inlineStr">
         <is>
           <t>bone</t>
         </is>
       </c>
       <c r="W49" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="X49" t="inlineStr">
         <is>
-          <t>tube/flute</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="Y49" t="inlineStr"/>
-      <c r="Z49" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z49" t="inlineStr"/>
       <c r="AA49" t="n">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="AB49" t="n">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="AC49" t="inlineStr">
+        <v>4</v>
+      </c>
+      <c r="AC49" t="n">
+        <v>2</v>
+      </c>
+      <c r="AD49" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD49" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE49" t="inlineStr">
         <is>
+          <t>Tiny marked bone fragment (Dutkiewicz E. 2021: Taf. 59.2).</t>
+        </is>
+      </c>
+      <c r="AF49" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF49" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG49" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2014; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2008; Conard N. 2009; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 36/76-26.1</t>
         </is>
       </c>
       <c r="AH49" t="inlineStr">
         <is>
-          <t>!vvvvv!</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI49" t="inlineStr">
         <is>
+          <t>!||||!</t>
+        </is>
+      </c>
+      <c r="AJ49" t="inlineStr">
+        <is>
           <t>very certain</t>
         </is>
       </c>
-      <c r="AJ49" t="inlineStr">
+      <c r="AK49" t="inlineStr">
         <is>
           <t>bone</t>
         </is>
       </c>
-      <c r="AK49" t="inlineStr">
-[...1 lines deleted...]
-          <t>tube</t>
+      <c r="AL49" t="inlineStr">
+        <is>
+          <t>undetermined</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
-        <v>646</v>
+        <v>552</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>vhc0165</t>
+          <t>vhc0075</t>
         </is>
       </c>
       <c r="C50" t="inlineStr"/>
       <c r="D50" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
@@ -8535,320 +8762,302 @@
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K50" t="n">
         <v>48.559</v>
       </c>
       <c r="L50" t="n">
         <v>10.194</v>
       </c>
       <c r="M50" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O50" t="inlineStr">
         <is>
-          <t>IV</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P50" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
-          <t>30730±750</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R50" t="inlineStr">
         <is>
-          <t>H 4053-3211</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S50" t="inlineStr">
         <is>
-          <t>32030±280</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T50" t="inlineStr">
         <is>
-          <t>OxA-18456</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U50" t="inlineStr">
         <is>
-          <t>1931</t>
+          <t>2007</t>
         </is>
       </c>
       <c r="V50" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W50" t="inlineStr">
         <is>
+          <t>Mammuthus primigenius</t>
+        </is>
+      </c>
+      <c r="X50" t="inlineStr">
+        <is>
           <t>undetermined</t>
         </is>
       </c>
-      <c r="X50" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="Y50" t="inlineStr"/>
-      <c r="Z50" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z50" t="inlineStr"/>
       <c r="AA50" t="n">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="AB50" t="n">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="AC50" t="inlineStr">
+        <v>1</v>
+      </c>
+      <c r="AC50" t="n">
+        <v>2</v>
+      </c>
+      <c r="AD50" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD50" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE50" t="inlineStr">
         <is>
+          <t>Tiny, elongated ivory fragment (Dutkiewicz E. 2021: Taf. 56.16).</t>
+        </is>
+      </c>
+      <c r="AF50" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF50" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG50" t="inlineStr">
         <is>
-          <t>Riek G. 1934, XXXI.11; Hahn J. 1977, Taf. 59.3; Dutkiewicz E. 2021: Taf. 45.1; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 40/68-76.1</t>
         </is>
       </c>
       <c r="AH50" t="inlineStr">
         <is>
-          <t>!vvvv v v v vv v &gt;&gt;&gt;&gt;</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI50" t="inlineStr">
         <is>
-          <t>very certain</t>
-[...3 lines deleted...]
-      <c r="AK50" t="inlineStr"/>
+          <t>!vvvvv!</t>
+        </is>
+      </c>
+      <c r="AJ50" t="inlineStr">
+        <is>
+          <t>certain</t>
+        </is>
+      </c>
+      <c r="AK50" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL50" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
+      </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
-        <v>512</v>
+        <v>391</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>vhc0036</t>
+          <t>bst0001</t>
         </is>
       </c>
       <c r="C51" t="inlineStr"/>
       <c r="D51" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>Vogelherd</t>
+          <t>Bockstein-Törle</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>vhc</t>
+          <t>bst</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>Niederstotzingen-Stetten</t>
+          <t>Rammingen</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K51" t="n">
-        <v>48.559</v>
+        <v>48.553</v>
       </c>
       <c r="L51" t="n">
-        <v>10.194</v>
+        <v>10.155</v>
       </c>
       <c r="M51" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O51" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>VI</t>
         </is>
       </c>
       <c r="P51" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
-          <t>26160±150</t>
-[...16 lines deleted...]
-      </c>
+          <t>31530±230 - 20400±220</t>
+        </is>
+      </c>
+      <c r="R51" t="inlineStr"/>
+      <c r="S51" t="inlineStr"/>
+      <c r="T51" t="inlineStr"/>
       <c r="U51" t="inlineStr">
         <is>
-          <t>2008</t>
-[...16 lines deleted...]
-      </c>
+          <t>1953-1956</t>
+        </is>
+      </c>
+      <c r="V51" t="inlineStr"/>
+      <c r="W51" t="inlineStr"/>
+      <c r="X51" t="inlineStr"/>
       <c r="Y51" t="inlineStr"/>
-      <c r="Z51" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z51" t="inlineStr"/>
       <c r="AA51" t="n">
+        <v>21</v>
+      </c>
+      <c r="AB51" t="n">
+        <v>20</v>
+      </c>
+      <c r="AC51" t="n">
         <v>5</v>
       </c>
-      <c r="AB51" t="n">
-[...6 lines deleted...]
-      </c>
       <c r="AD51" t="inlineStr">
         <is>
-          <t>Tube-shaped bone fragment with markings (Dutkiewicz E. 2021: Taf. 59.3).</t>
+          <t>almost complete</t>
         </is>
       </c>
       <c r="AE51" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>This ring made of slate is about 3/4 preserved. Along the edge, there are parallel notches, 18 of which are preserved. Presumably, this is a personal ornament (Wolf S. 2015; Dutkiewicz E. 2021: Taf. 37.10).</t>
         </is>
       </c>
       <c r="AF51" t="inlineStr">
         <is>
-          <t>Find No.: 37/68-80.1</t>
-[...6 lines deleted...]
-      </c>
+          <t>Museum Ulm</t>
+        </is>
+      </c>
+      <c r="AG51" t="inlineStr"/>
       <c r="AH51" t="inlineStr">
         <is>
-          <t>!vvvvvv!</t>
+          <t>Conard N. &amp; Bolus M. 2003; Wolf S. 2015; Dutkiewicz E. 2021</t>
         </is>
       </c>
       <c r="AI51" t="inlineStr">
         <is>
+          <t>!vvvvvvvvvvvvvvvvvv!</t>
+        </is>
+      </c>
+      <c r="AJ51" t="inlineStr">
+        <is>
           <t>very certain</t>
         </is>
       </c>
-      <c r="AJ51" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AK51" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>shale</t>
+        </is>
+      </c>
+      <c r="AL51" t="inlineStr">
+        <is>
+          <t>personal ornament</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="n">
-        <v>510</v>
+        <v>621</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>vhc0034</t>
+          <t>vhc0141</t>
         </is>
       </c>
       <c r="C52" t="inlineStr"/>
       <c r="D52" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
@@ -8896,126 +9105,127 @@
           <t>26160±150</t>
         </is>
       </c>
       <c r="R52" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S52" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T52" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U52" t="inlineStr">
         <is>
           <t>2009</t>
         </is>
       </c>
       <c r="V52" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W52" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X52" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>tube/flute</t>
         </is>
       </c>
       <c r="Y52" t="inlineStr"/>
-      <c r="Z52" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z52" t="inlineStr"/>
       <c r="AA52" t="n">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="AB52" t="n">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="AC52" t="inlineStr">
+        <v>4</v>
+      </c>
+      <c r="AC52" t="n">
+        <v>2</v>
+      </c>
+      <c r="AD52" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD52" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE52" t="inlineStr">
         <is>
+          <t>Fragment of a thin tubular bone (Dutkiewicz E. 2021: Taf. 36.17).</t>
+        </is>
+      </c>
+      <c r="AF52" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF52" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG52" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2010; Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 99/99-1333.1</t>
         </is>
       </c>
       <c r="AH52" t="inlineStr">
         <is>
-          <t>!≠!</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI52" t="inlineStr">
         <is>
-          <t>certain</t>
+          <t>!vvvv!</t>
         </is>
       </c>
       <c r="AJ52" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>very certain</t>
         </is>
       </c>
       <c r="AK52" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AL52" t="inlineStr">
+        <is>
+          <t>tube</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="n">
-        <v>508</v>
+        <v>504</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>vhc0032</t>
+          <t>vhc0028</t>
         </is>
       </c>
       <c r="C53" t="inlineStr"/>
       <c r="D53" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
@@ -9058,131 +9268,132 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R53" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S53" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T53" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U53" t="inlineStr">
         <is>
-          <t>2009</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V53" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W53" t="inlineStr">
         <is>
+          <t>Mammuthus primigenius</t>
+        </is>
+      </c>
+      <c r="X53" t="inlineStr">
+        <is>
           <t>undetermined</t>
         </is>
       </c>
-      <c r="X53" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="Y53" t="inlineStr"/>
-      <c r="Z53" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z53" t="inlineStr"/>
       <c r="AA53" t="n">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="AB53" t="n">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="AC53" t="inlineStr">
+        <v>7</v>
+      </c>
+      <c r="AC53" t="n">
+        <v>3</v>
+      </c>
+      <c r="AD53" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD53" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE53" t="inlineStr">
         <is>
+          <t>Small, heavily weathered ivory fragment (Wolf S. 2015, Taf. 43.3; Dutkiewicz E. 2021: Taf. 56.5).</t>
+        </is>
+      </c>
+      <c r="AF53" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF53" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG53" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 36/74-41.2</t>
         </is>
       </c>
       <c r="AH53" t="inlineStr">
         <is>
-          <t>!||||!</t>
+          <t>Conard N. &amp; Zeidi M. 2011; Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI53" t="inlineStr">
         <is>
-          <t>very certain</t>
+          <t>(!|////|/|//!)</t>
         </is>
       </c>
       <c r="AJ53" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>uncertain</t>
         </is>
       </c>
       <c r="AK53" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL53" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="n">
-        <v>552</v>
+        <v>586</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>vhc0075</t>
+          <t>vhc0107</t>
         </is>
       </c>
       <c r="C54" t="inlineStr"/>
       <c r="D54" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
@@ -9225,131 +9436,132 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R54" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S54" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T54" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U54" t="inlineStr">
         <is>
-          <t>2007</t>
+          <t>2005</t>
         </is>
       </c>
       <c r="V54" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W54" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X54" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>rod/baton</t>
         </is>
       </c>
       <c r="Y54" t="inlineStr"/>
-      <c r="Z54" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z54" t="inlineStr"/>
       <c r="AA54" t="n">
-        <v>1</v>
+        <v>29</v>
       </c>
       <c r="AB54" t="n">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="AC54" t="inlineStr">
+        <v>12</v>
+      </c>
+      <c r="AC54" t="n">
+        <v>5</v>
+      </c>
+      <c r="AD54" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD54" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE54" t="inlineStr">
         <is>
+          <t>Heavily weathered cylindrical rod fragment (Dutkiewicz E. 2021: Taf. 51.15).</t>
+        </is>
+      </c>
+      <c r="AF54" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF54" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG54" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 47/67-104.1</t>
         </is>
       </c>
       <c r="AH54" t="inlineStr">
         <is>
-          <t>!vvvvv!</t>
+          <t>Conard N. &amp; Malina M. 2006a; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI54" t="inlineStr">
         <is>
+          <t>/ \ _ |||! _ ||!</t>
+        </is>
+      </c>
+      <c r="AJ54" t="inlineStr">
+        <is>
           <t>certain</t>
         </is>
       </c>
-      <c r="AJ54" t="inlineStr">
+      <c r="AK54" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK54" t="inlineStr">
-[...1 lines deleted...]
-          <t>undetermined</t>
+      <c r="AL54" t="inlineStr">
+        <is>
+          <t>rod</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="n">
-        <v>604</v>
+        <v>571</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>vhc0124</t>
+          <t>vhc0092</t>
         </is>
       </c>
       <c r="C55" t="inlineStr"/>
       <c r="D55" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
@@ -9392,123 +9604,132 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R55" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S55" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T55" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U55" t="inlineStr">
         <is>
-          <t>2011</t>
+          <t>2006</t>
         </is>
       </c>
       <c r="V55" t="inlineStr">
         <is>
           <t>bone</t>
         </is>
       </c>
       <c r="W55" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="X55" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="Y55" t="inlineStr"/>
-      <c r="Z55" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z55" t="inlineStr"/>
       <c r="AA55" t="n">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="AB55" t="n">
+        <v>3</v>
+      </c>
+      <c r="AC55" t="n">
         <v>2</v>
       </c>
-      <c r="AC55" t="inlineStr">
+      <c r="AD55" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD55" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE55" t="inlineStr">
         <is>
+          <t>Small, long, and narrow bone fragment (Dutkiewicz E. 2021: Taf. 59.13).</t>
+        </is>
+      </c>
+      <c r="AF55" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF55" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG55" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2015; Dutkiewicz E. 2021: Taf. 59.17; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 42/70-69.1</t>
         </is>
       </c>
       <c r="AH55" t="inlineStr">
         <is>
-          <t>vvvvvv</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI55" t="inlineStr">
         <is>
+          <t>!vvv! _ !vvvvv!</t>
+        </is>
+      </c>
+      <c r="AJ55" t="inlineStr">
+        <is>
           <t>very certain</t>
         </is>
       </c>
-      <c r="AJ55" t="inlineStr"/>
-      <c r="AK55" t="inlineStr"/>
+      <c r="AK55" t="inlineStr">
+        <is>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AL55" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
+      </c>
     </row>
     <row r="56">
       <c r="A56" t="n">
-        <v>608</v>
+        <v>601</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>vhc0128</t>
+          <t>vhc0121</t>
         </is>
       </c>
       <c r="C56" t="inlineStr"/>
       <c r="D56" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
@@ -9551,123 +9772,132 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R56" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S56" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T56" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U56" t="inlineStr">
         <is>
-          <t>2011</t>
+          <t>2006</t>
         </is>
       </c>
       <c r="V56" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W56" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X56" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>tube/flute</t>
         </is>
       </c>
       <c r="Y56" t="inlineStr"/>
-      <c r="Z56" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z56" t="inlineStr"/>
       <c r="AA56" t="n">
-        <v>7</v>
+        <v>36</v>
       </c>
       <c r="AB56" t="n">
+        <v>11</v>
+      </c>
+      <c r="AC56" t="n">
         <v>3</v>
       </c>
-      <c r="AC56" t="inlineStr">
+      <c r="AD56" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD56" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE56" t="inlineStr">
         <is>
+          <t>Humerus of a bird (Dutkiewicz E. 2021: Taf. 36.10).</t>
+        </is>
+      </c>
+      <c r="AF56" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF56" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG56" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 57.15; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 64/63-24.2</t>
         </is>
       </c>
       <c r="AH56" t="inlineStr">
         <is>
-          <t>!||!</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI56" t="inlineStr">
         <is>
-          <t>certain</t>
-[...3 lines deleted...]
-      <c r="AK56" t="inlineStr"/>
+          <t>!v v v!</t>
+        </is>
+      </c>
+      <c r="AJ56" t="inlineStr">
+        <is>
+          <t>very certain</t>
+        </is>
+      </c>
+      <c r="AK56" t="inlineStr">
+        <is>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AL56" t="inlineStr">
+        <is>
+          <t>tube</t>
+        </is>
+      </c>
     </row>
     <row r="57">
       <c r="A57" t="n">
-        <v>624</v>
+        <v>501</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>vhc0169</t>
+          <t>vhc0027</t>
         </is>
       </c>
       <c r="C57" t="inlineStr"/>
       <c r="D57" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
@@ -9680,153 +9910,162 @@
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K57" t="n">
         <v>48.559</v>
       </c>
       <c r="L57" t="n">
         <v>10.194</v>
       </c>
       <c r="M57" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O57" t="inlineStr">
         <is>
-          <t>IV</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P57" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
-          <t>30730±750</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R57" t="inlineStr">
         <is>
-          <t>H 4053-3211</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S57" t="inlineStr">
         <is>
-          <t>32030±280</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T57" t="inlineStr">
         <is>
-          <t>OxA-18456</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U57" t="inlineStr">
         <is>
-          <t>1931</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V57" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W57" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X57" t="inlineStr">
         <is>
-          <t>spatula/lissoir</t>
+          <t>personal ornament</t>
         </is>
       </c>
       <c r="Y57" t="inlineStr"/>
-      <c r="Z57" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z57" t="inlineStr"/>
       <c r="AA57" t="n">
-        <v>8</v>
+        <v>33</v>
       </c>
       <c r="AB57" t="n">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="AC57" t="inlineStr">
+        <v>10</v>
+      </c>
+      <c r="AC57" t="n">
+        <v>3</v>
+      </c>
+      <c r="AD57" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD57" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE57" t="inlineStr">
         <is>
+          <t>A long, narrow, flat ivory pendant. The piece is broken at the base. It is likely related to the object with the find number 36/71-83.1 below, but cannot be directly matched (Wolf S. 2015, Taf. 42.9; Dutkiewicz E. 2021: Taf. 37.7).</t>
+        </is>
+      </c>
+      <c r="AF57" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF57" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG57" t="inlineStr">
         <is>
-          <t>Hahn J. 1977, Taf. 59.2; Dutkiewicz  E. 2021: Taf. 45.2; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 36/71-83</t>
         </is>
       </c>
       <c r="AH57" t="inlineStr">
         <is>
-          <t>vvvvvvvvvv!</t>
+          <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI57" t="inlineStr">
         <is>
+          <t>!//</t>
+        </is>
+      </c>
+      <c r="AJ57" t="inlineStr">
+        <is>
           <t>very certain</t>
         </is>
       </c>
-      <c r="AJ57" t="inlineStr"/>
-      <c r="AK57" t="inlineStr"/>
+      <c r="AK57" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL57" t="inlineStr">
+        <is>
+          <t>personal ornament</t>
+        </is>
+      </c>
     </row>
     <row r="58">
       <c r="A58" t="n">
-        <v>584</v>
+        <v>494</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>vhc0105</t>
+          <t>vhc0020</t>
         </is>
       </c>
       <c r="C58" t="inlineStr"/>
       <c r="D58" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
@@ -9869,282 +10108,300 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R58" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S58" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T58" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U58" t="inlineStr">
         <is>
-          <t>2006</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V58" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W58" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X58" t="inlineStr">
         <is>
-          <t>possible flute</t>
+          <t>personal ornament</t>
         </is>
       </c>
       <c r="Y58" t="inlineStr"/>
-      <c r="Z58" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z58" t="inlineStr"/>
       <c r="AA58" t="n">
-        <v>2</v>
+        <v>28</v>
       </c>
       <c r="AB58" t="n">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="AC58" t="inlineStr">
+        <v>10</v>
+      </c>
+      <c r="AC58" t="n">
+        <v>3</v>
+      </c>
+      <c r="AD58" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD58" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE58" t="inlineStr">
         <is>
+          <t>Thin and elongated pendant made of ivory (Dutkiewicz E. 2021: Taf. 37.6).</t>
+        </is>
+      </c>
+      <c r="AF58" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF58" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG58" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2015; Wolf S. 2015, Taf. 42.29; Dutkiewicz E. 2021: Taf. 32.15; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 35/73-104.1</t>
         </is>
       </c>
       <c r="AH58" t="inlineStr">
         <is>
-          <t>!vvvvvvv!</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI58" t="inlineStr">
         <is>
+          <t>/ / / / //!</t>
+        </is>
+      </c>
+      <c r="AJ58" t="inlineStr">
+        <is>
           <t>very certain</t>
         </is>
       </c>
-      <c r="AJ58" t="inlineStr"/>
-      <c r="AK58" t="inlineStr"/>
+      <c r="AK58" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL58" t="inlineStr">
+        <is>
+          <t>personal ornament</t>
+        </is>
+      </c>
     </row>
     <row r="59">
       <c r="A59" t="n">
-        <v>616</v>
+        <v>429</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>vhc0136</t>
+          <t>hfc0008</t>
         </is>
       </c>
       <c r="C59" t="inlineStr"/>
       <c r="D59" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>Vogelherd</t>
+          <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>vhc</t>
+          <t>hfc</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>Niederstotzingen-Stetten</t>
+          <t>Schelklingen</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K59" t="n">
-        <v>48.559</v>
+        <v>48.379117</v>
       </c>
       <c r="L59" t="n">
-        <v>10.194</v>
+        <v>9.754103000000001</v>
       </c>
       <c r="M59" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>nespos.org</t>
+          <t>wikipedia</t>
         </is>
       </c>
       <c r="O59" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>IV</t>
         </is>
       </c>
       <c r="P59" t="inlineStr">
         <is>
-          <t>C14</t>
+          <t>AMS</t>
         </is>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>28750±750</t>
         </is>
       </c>
       <c r="R59" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>OxA-4980</t>
         </is>
       </c>
       <c r="S59" t="inlineStr">
         <is>
-          <t>35810±710</t>
+          <t>33090+260/-250</t>
         </is>
       </c>
       <c r="T59" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
+          <t>KIA 16036</t>
         </is>
       </c>
       <c r="U59" t="inlineStr">
         <is>
-          <t>2010</t>
+          <t>2009</t>
         </is>
       </c>
       <c r="V59" t="inlineStr">
         <is>
           <t>bone</t>
         </is>
       </c>
       <c r="W59" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="X59" t="inlineStr">
         <is>
-          <t>flute</t>
+          <t>spatula/lissoir</t>
         </is>
       </c>
       <c r="Y59" t="inlineStr"/>
-      <c r="Z59" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z59" t="inlineStr"/>
       <c r="AA59" t="n">
+        <v>49</v>
+      </c>
+      <c r="AB59" t="n">
+        <v>7</v>
+      </c>
+      <c r="AC59" t="n">
         <v>6</v>
       </c>
-      <c r="AB59" t="n">
-[...2 lines deleted...]
-      <c r="AC59" t="inlineStr">
+      <c r="AD59" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD59" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE59" t="inlineStr">
         <is>
+          <t>Medial, lateral fragment of a smoother from the rib of a large herbivore (Mammoth?) (Dutkiewicz E. 2021: Tab. 41.3).</t>
+        </is>
+      </c>
+      <c r="AF59" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF59" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG59" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2015; Dutkiewicz E. 2021: Taf. 34.11; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 27-546.1</t>
         </is>
       </c>
       <c r="AH59" t="inlineStr">
         <is>
-          <t>||!</t>
+          <t>Conard N. &amp; Malina M. 2009; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI59" t="inlineStr">
         <is>
+          <t>!vvvvvvvvvvvv!</t>
+        </is>
+      </c>
+      <c r="AJ59" t="inlineStr">
+        <is>
           <t>very certain</t>
         </is>
       </c>
-      <c r="AJ59" t="inlineStr"/>
-      <c r="AK59" t="inlineStr"/>
+      <c r="AK59" t="inlineStr">
+        <is>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AL59" t="inlineStr">
+        <is>
+          <t>smoother</t>
+        </is>
+      </c>
     </row>
     <row r="60">
       <c r="A60" t="n">
-        <v>617</v>
+        <v>514</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>vhc0137</t>
+          <t>vhc0038</t>
         </is>
       </c>
       <c r="C60" t="inlineStr"/>
       <c r="D60" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
@@ -10187,123 +10444,136 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R60" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S60" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T60" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U60" t="inlineStr">
         <is>
-          <t>2010</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V60" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W60" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X60" t="inlineStr">
         <is>
-          <t>possible flute</t>
+          <t>figurine</t>
         </is>
       </c>
       <c r="Y60" t="inlineStr"/>
-      <c r="Z60" t="n">
-        <v>14</v>
+      <c r="Z60" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
       </c>
       <c r="AA60" t="n">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="AB60" t="n">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="AC60" t="inlineStr">
+        <v>5</v>
+      </c>
+      <c r="AC60" t="n">
+        <v>1</v>
+      </c>
+      <c r="AD60" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD60" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE60" t="inlineStr">
         <is>
+          <t>Small, very flat ivory fragment. The surface is only preserved on a thin strip on the outside. The surface is heavily reworked and smoothed (Dutkiewicz E. 2021: Taf. 27.4).</t>
+        </is>
+      </c>
+      <c r="AF60" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF60" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG60" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2015; Dutkiewicz E. 2021: Taf. 32.17; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 37/68-95</t>
         </is>
       </c>
       <c r="AH60" t="inlineStr">
         <is>
-          <t>!vvv!</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI60" t="inlineStr">
         <is>
-          <t>very certain</t>
-[...3 lines deleted...]
-      <c r="AK60" t="inlineStr"/>
+          <t>!vv!</t>
+        </is>
+      </c>
+      <c r="AJ60" t="inlineStr">
+        <is>
+          <t>uncertain</t>
+        </is>
+      </c>
+      <c r="AK60" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL60" t="inlineStr">
+        <is>
+          <t>figurine</t>
+        </is>
+      </c>
     </row>
     <row r="61">
       <c r="A61" t="n">
-        <v>621</v>
+        <v>489</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>vhc0141</t>
+          <t>vhc0015</t>
         </is>
       </c>
       <c r="C61" t="inlineStr"/>
       <c r="D61" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
@@ -10346,123 +10616,132 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R61" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S61" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T61" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U61" t="inlineStr">
         <is>
-          <t>2009</t>
+          <t>2012</t>
         </is>
       </c>
       <c r="V61" t="inlineStr">
         <is>
           <t>bone</t>
         </is>
       </c>
       <c r="W61" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="X61" t="inlineStr">
         <is>
-          <t>tube/flute</t>
+          <t>possible figurine</t>
         </is>
       </c>
       <c r="Y61" t="inlineStr"/>
-      <c r="Z61" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z61" t="inlineStr"/>
       <c r="AA61" t="n">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="AB61" t="n">
+        <v>6</v>
+      </c>
+      <c r="AC61" t="n">
         <v>2</v>
       </c>
-      <c r="AC61" t="inlineStr">
+      <c r="AD61" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD61" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE61" t="inlineStr">
         <is>
+          <t>Small reworked bone fragment with decorations (Dutkiewicz E. 2021: Taf. 29.11).</t>
+        </is>
+      </c>
+      <c r="AF61" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF61" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG61" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 36.17; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 34/71-97.1</t>
         </is>
       </c>
       <c r="AH61" t="inlineStr">
         <is>
-          <t>!vvvv!</t>
+          <t>Conard N. et al. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI61" t="inlineStr">
         <is>
+          <t>!X/! _ !¤¤¤¤¤¤¤!</t>
+        </is>
+      </c>
+      <c r="AJ61" t="inlineStr">
+        <is>
           <t>very certain</t>
         </is>
       </c>
-      <c r="AJ61" t="inlineStr"/>
-      <c r="AK61" t="inlineStr"/>
+      <c r="AK61" t="inlineStr">
+        <is>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AL61" t="inlineStr">
+        <is>
+          <t>figurine (possible)</t>
+        </is>
+      </c>
     </row>
     <row r="62">
       <c r="A62" t="n">
-        <v>504</v>
+        <v>523</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>vhc0028</t>
+          <t>vhc0047</t>
         </is>
       </c>
       <c r="C62" t="inlineStr"/>
       <c r="D62" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
@@ -10524,112 +10803,113 @@
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U62" t="inlineStr">
         <is>
           <t>2008</t>
         </is>
       </c>
       <c r="V62" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W62" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X62" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="Y62" t="inlineStr"/>
-      <c r="Z62" t="n">
+      <c r="Z62" t="inlineStr"/>
+      <c r="AA62" t="n">
         <v>11</v>
       </c>
-      <c r="AA62" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AB62" t="n">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="AC62" t="inlineStr">
+        <v>5</v>
+      </c>
+      <c r="AC62" t="n">
+        <v>1</v>
+      </c>
+      <c r="AD62" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD62" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE62" t="inlineStr">
         <is>
+          <t>Thin, heavily weathered ivory fragment (Dutkiewicz E. 2021: Taf. 56.7).</t>
+        </is>
+      </c>
+      <c r="AF62" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF62" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG62" t="inlineStr">
         <is>
-          <t>Conard N. &amp; Zeidi M. 2011; Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 37/78-5.1</t>
         </is>
       </c>
       <c r="AH62" t="inlineStr">
         <is>
-          <t>(!|////|/|//!)</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI62" t="inlineStr">
         <is>
-          <t>uncertain</t>
+          <t>!vvvv!</t>
         </is>
       </c>
       <c r="AJ62" t="inlineStr">
         <is>
+          <t>certain</t>
+        </is>
+      </c>
+      <c r="AK62" t="inlineStr">
+        <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK62" t="inlineStr">
+      <c r="AL62" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="n">
-        <v>586</v>
+        <v>484</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>vhc0107</t>
+          <t>vhc0010</t>
         </is>
       </c>
       <c r="C63" t="inlineStr"/>
       <c r="D63" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
@@ -10672,123 +10952,132 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R63" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S63" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T63" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U63" t="inlineStr">
         <is>
-          <t>2005</t>
+          <t>2012</t>
         </is>
       </c>
       <c r="V63" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W63" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X63" t="inlineStr">
         <is>
-          <t>rod/baton</t>
+          <t>tube/flute</t>
         </is>
       </c>
       <c r="Y63" t="inlineStr"/>
-      <c r="Z63" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z63" t="inlineStr"/>
       <c r="AA63" t="n">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="AB63" t="n">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="AC63" t="inlineStr">
+        <v>4</v>
+      </c>
+      <c r="AC63" t="n">
+        <v>2</v>
+      </c>
+      <c r="AD63" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD63" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE63" t="inlineStr">
         <is>
+          <t>Small elongated bone fragment with markings (Dutkiewicz E. 2021: Taf. 35.7).</t>
+        </is>
+      </c>
+      <c r="AF63" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF63" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG63" t="inlineStr">
         <is>
-          <t>Conard N. &amp; Malina M. 2006b; Dutkiewicz E. 2021: Taf. 51.15; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 33/72-97.1</t>
         </is>
       </c>
       <c r="AH63" t="inlineStr">
         <is>
-          <t>/ \ _ |||! _ ||!</t>
+          <t>Conard N. et al. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI63" t="inlineStr">
         <is>
-          <t>certain</t>
-[...3 lines deleted...]
-      <c r="AK63" t="inlineStr"/>
+          <t>!vvvvvvvv!</t>
+        </is>
+      </c>
+      <c r="AJ63" t="inlineStr">
+        <is>
+          <t>very certain</t>
+        </is>
+      </c>
+      <c r="AK63" t="inlineStr">
+        <is>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AL63" t="inlineStr">
+        <is>
+          <t>tube/flute</t>
+        </is>
+      </c>
     </row>
     <row r="64">
       <c r="A64" t="n">
-        <v>593</v>
+        <v>483</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>vhc0113</t>
+          <t>vhc0009</t>
         </is>
       </c>
       <c r="C64" t="inlineStr"/>
       <c r="D64" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
@@ -10836,118 +11125,127 @@
           <t>26160±150</t>
         </is>
       </c>
       <c r="R64" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S64" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T64" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U64" t="inlineStr">
         <is>
           <t>2012</t>
         </is>
       </c>
       <c r="V64" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W64" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X64" t="inlineStr">
         <is>
-          <t>rod/baton</t>
+          <t>possible figurine</t>
         </is>
       </c>
       <c r="Y64" t="inlineStr"/>
-      <c r="Z64" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z64" t="inlineStr"/>
       <c r="AA64" t="n">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="AB64" t="n">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="AC64" t="inlineStr">
+        <v>8</v>
+      </c>
+      <c r="AC64" t="n">
+        <v>2</v>
+      </c>
+      <c r="AD64" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD64" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE64" t="inlineStr">
         <is>
+          <t>Small reworked ivory fragment (Dutkiewicz E. 2021: Taf. 28.4).</t>
+        </is>
+      </c>
+      <c r="AF64" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF64" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG64" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 51.19; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 33/71-79.1</t>
         </is>
       </c>
       <c r="AH64" t="inlineStr">
         <is>
-          <t>!vvv! _ !vvvv! _ vv!</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI64" t="inlineStr">
         <is>
-          <t>certain</t>
-[...3 lines deleted...]
-      <c r="AK64" t="inlineStr"/>
+          <t>!v! _ !v!</t>
+        </is>
+      </c>
+      <c r="AJ64" t="inlineStr">
+        <is>
+          <t>uncertain</t>
+        </is>
+      </c>
+      <c r="AK64" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL64" t="inlineStr">
+        <is>
+          <t>figurine (possible)</t>
+        </is>
+      </c>
     </row>
     <row r="65">
       <c r="A65" t="n">
-        <v>613</v>
+        <v>543</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>vhc0133</t>
+          <t>vhc0066</t>
         </is>
       </c>
       <c r="C65" t="inlineStr"/>
       <c r="D65" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
@@ -10990,123 +11288,132 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R65" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S65" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T65" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U65" t="inlineStr">
         <is>
-          <t>2005</t>
+          <t>2007</t>
         </is>
       </c>
       <c r="V65" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W65" t="inlineStr">
         <is>
+          <t>Mammuthus primigenius</t>
+        </is>
+      </c>
+      <c r="X65" t="inlineStr">
+        <is>
           <t>undetermined</t>
         </is>
       </c>
-      <c r="X65" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="Y65" t="inlineStr"/>
-      <c r="Z65" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z65" t="inlineStr"/>
       <c r="AA65" t="n">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="AB65" t="n">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="AC65" t="inlineStr">
+        <v>6</v>
+      </c>
+      <c r="AC65" t="n">
+        <v>3</v>
+      </c>
+      <c r="AD65" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD65" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE65" t="inlineStr">
         <is>
+          <t>Rod-shaped, heavily weathered ivory object (Dutkiewicz E. 2021: Taf. 56.12).</t>
+        </is>
+      </c>
+      <c r="AF65" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF65" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG65" t="inlineStr">
         <is>
-          <t>Conard N. &amp; Malina M. 2006b; Dutkiewicz E. 2021: Taf. 34.10; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 39/69-91.1-2</t>
         </is>
       </c>
       <c r="AH65" t="inlineStr">
         <is>
-          <t>v</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI65" t="inlineStr">
         <is>
-          <t>certain</t>
-[...3 lines deleted...]
-      <c r="AK65" t="inlineStr"/>
+          <t>!vv! _ vv!</t>
+        </is>
+      </c>
+      <c r="AJ65" t="inlineStr">
+        <is>
+          <t>uncertain</t>
+        </is>
+      </c>
+      <c r="AK65" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL65" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
+      </c>
     </row>
     <row r="66">
       <c r="A66" t="n">
-        <v>577</v>
+        <v>542</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>vhc0098</t>
+          <t>vhc0065</t>
         </is>
       </c>
       <c r="C66" t="inlineStr"/>
       <c r="D66" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
@@ -11149,123 +11456,132 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R66" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S66" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T66" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U66" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>2007</t>
         </is>
       </c>
       <c r="V66" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W66" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X66" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>personal ornament</t>
         </is>
       </c>
       <c r="Y66" t="inlineStr"/>
-      <c r="Z66" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z66" t="inlineStr"/>
       <c r="AA66" t="n">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="AB66" t="n">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="AC66" t="inlineStr">
+        <v>6</v>
+      </c>
+      <c r="AC66" t="n">
+        <v>2</v>
+      </c>
+      <c r="AD66" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD66" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE66" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>Heavily weathered ivory pendant with a broken perforation (Dutkiewicz E. 2021: Taf. 37.8).</t>
         </is>
       </c>
       <c r="AF66" t="inlineStr">
         <is>
-          <t>Find No.: 43/73-24.1</t>
+          <t>MUT Tübingen</t>
         </is>
       </c>
       <c r="AG66" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 57.7; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 39/69-74.1</t>
         </is>
       </c>
       <c r="AH66" t="inlineStr">
         <is>
-          <t>|| ||</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI66" t="inlineStr">
         <is>
-          <t>very certain</t>
-[...3 lines deleted...]
-      <c r="AK66" t="inlineStr"/>
+          <t>!W!</t>
+        </is>
+      </c>
+      <c r="AJ66" t="inlineStr">
+        <is>
+          <t>certain</t>
+        </is>
+      </c>
+      <c r="AK66" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL66" t="inlineStr">
+        <is>
+          <t>personal ornament</t>
+        </is>
+      </c>
     </row>
     <row r="67">
       <c r="A67" t="n">
-        <v>571</v>
+        <v>540</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>vhc0092</t>
+          <t>vhc0063</t>
         </is>
       </c>
       <c r="C67" t="inlineStr"/>
       <c r="D67" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
@@ -11308,123 +11624,128 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R67" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S67" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T67" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U67" t="inlineStr">
         <is>
-          <t>2006</t>
+          <t>2007</t>
         </is>
       </c>
       <c r="V67" t="inlineStr">
         <is>
           <t>bone</t>
         </is>
       </c>
       <c r="W67" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="X67" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="Y67" t="inlineStr"/>
-      <c r="Z67" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z67" t="inlineStr"/>
       <c r="AA67" t="n">
+        <v>19</v>
+      </c>
+      <c r="AB67" t="n">
+        <v>7</v>
+      </c>
+      <c r="AC67" t="n">
         <v>3</v>
       </c>
-      <c r="AB67" t="n">
-[...2 lines deleted...]
-      <c r="AC67" t="inlineStr">
+      <c r="AD67" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD67" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE67" t="inlineStr">
         <is>
+          <t>Semi-tubular bone fragment with markings (Dutkiewicz E. 2021: Taf. 59.8).</t>
+        </is>
+      </c>
+      <c r="AF67" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF67" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG67" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 59.13; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 39/69-32.1</t>
         </is>
       </c>
       <c r="AH67" t="inlineStr">
         <is>
-          <t>!vvv! _ !vvvvv!</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI67" t="inlineStr">
         <is>
-          <t>very certain</t>
-[...3 lines deleted...]
-      <c r="AK67" t="inlineStr"/>
+          <t>!/XXXXX/!</t>
+        </is>
+      </c>
+      <c r="AJ67" t="inlineStr">
+        <is>
+          <t>certain</t>
+        </is>
+      </c>
+      <c r="AK67" t="inlineStr">
+        <is>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AL67" t="inlineStr"/>
     </row>
     <row r="68">
       <c r="A68" t="n">
-        <v>580</v>
+        <v>534</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>vhc0101</t>
+          <t>vhc0057</t>
         </is>
       </c>
       <c r="C68" t="inlineStr"/>
       <c r="D68" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
@@ -11467,123 +11788,132 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R68" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S68" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T68" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U68" t="inlineStr">
         <is>
-          <t>2007</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V68" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W68" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X68" t="inlineStr">
         <is>
-          <t>possible figurine</t>
+          <t>rod/baton</t>
         </is>
       </c>
       <c r="Y68" t="inlineStr"/>
-      <c r="Z68" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z68" t="inlineStr"/>
       <c r="AA68" t="n">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="AB68" t="n">
         <v>4</v>
       </c>
-      <c r="AC68" t="inlineStr">
+      <c r="AC68" t="n">
+        <v>1</v>
+      </c>
+      <c r="AD68" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD68" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE68" t="inlineStr">
         <is>
+          <t>Heavily weathered, thin fragment of a rod (Dutkiewicz E. 2021: Taf. 51.11).</t>
+        </is>
+      </c>
+      <c r="AF68" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF68" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG68" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 29.9; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 38/75-9.2</t>
         </is>
       </c>
       <c r="AH68" t="inlineStr">
         <is>
-          <t>!vv! _ !v!</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI68" t="inlineStr">
         <is>
+          <t>!vvv! _ !vvv!</t>
+        </is>
+      </c>
+      <c r="AJ68" t="inlineStr">
+        <is>
           <t>certain</t>
         </is>
       </c>
-      <c r="AJ68" t="inlineStr"/>
-      <c r="AK68" t="inlineStr"/>
+      <c r="AK68" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL68" t="inlineStr">
+        <is>
+          <t>rod</t>
+        </is>
+      </c>
     </row>
     <row r="69">
       <c r="A69" t="n">
-        <v>589</v>
+        <v>531</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>vhc0109</t>
+          <t>vhc0054</t>
         </is>
       </c>
       <c r="C69" t="inlineStr"/>
       <c r="D69" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
@@ -11626,123 +11956,132 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R69" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S69" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T69" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U69" t="inlineStr">
         <is>
-          <t>2012</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V69" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W69" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X69" t="inlineStr">
         <is>
-          <t>possible flute</t>
+          <t>possible figurine</t>
         </is>
       </c>
       <c r="Y69" t="inlineStr"/>
-      <c r="Z69" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z69" t="inlineStr"/>
       <c r="AA69" t="n">
-        <v>3</v>
+        <v>20</v>
       </c>
       <c r="AB69" t="n">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="AC69" t="inlineStr">
+        <v>9</v>
+      </c>
+      <c r="AC69" t="n">
+        <v>4</v>
+      </c>
+      <c r="AD69" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD69" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE69" t="inlineStr">
         <is>
+          <t>Elongated, cylindrical piece of ivory with a heavily weathered surface (Wolf S. 2015, Taf. 42.18; Dutkiewicz E. 2021: Taf. 28.10).</t>
+        </is>
+      </c>
+      <c r="AF69" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF69" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG69" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 32.16; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 38/74-59.2</t>
         </is>
       </c>
       <c r="AH69" t="inlineStr">
         <is>
-          <t>!vvvvvvv!</t>
+          <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI69" t="inlineStr">
         <is>
-          <t>very certain</t>
-[...3 lines deleted...]
-      <c r="AK69" t="inlineStr"/>
+          <t>!vvvvvvvvv!</t>
+        </is>
+      </c>
+      <c r="AJ69" t="inlineStr">
+        <is>
+          <t>certain</t>
+        </is>
+      </c>
+      <c r="AK69" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL69" t="inlineStr">
+        <is>
+          <t>figurine (possible)</t>
+        </is>
+      </c>
     </row>
     <row r="70">
       <c r="A70" t="n">
-        <v>601</v>
+        <v>548</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>vhc0121</t>
+          <t>vhc0071</t>
         </is>
       </c>
       <c r="C70" t="inlineStr"/>
       <c r="D70" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
@@ -11785,123 +12124,132 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R70" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S70" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T70" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U70" t="inlineStr">
         <is>
-          <t>2006</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V70" t="inlineStr">
         <is>
           <t>bone</t>
         </is>
       </c>
       <c r="W70" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="X70" t="inlineStr">
         <is>
-          <t>tube/flute</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="Y70" t="inlineStr"/>
-      <c r="Z70" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z70" t="inlineStr"/>
       <c r="AA70" t="n">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="AB70" t="n">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="AC70" t="inlineStr">
+        <v>4</v>
+      </c>
+      <c r="AC70" t="n">
+        <v>2</v>
+      </c>
+      <c r="AD70" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD70" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE70" t="inlineStr">
         <is>
+          <t>Small, elongated bone fragment (Dutkiewicz E. 2021: Taf. 59.9).</t>
+        </is>
+      </c>
+      <c r="AF70" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF70" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG70" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 36.10; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 39/73-36.2</t>
         </is>
       </c>
       <c r="AH70" t="inlineStr">
         <is>
-          <t>!v v v!</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI70" t="inlineStr">
         <is>
+          <t>!||||!</t>
+        </is>
+      </c>
+      <c r="AJ70" t="inlineStr">
+        <is>
           <t>very certain</t>
         </is>
       </c>
-      <c r="AJ70" t="inlineStr"/>
-      <c r="AK70" t="inlineStr"/>
+      <c r="AK70" t="inlineStr">
+        <is>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AL70" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
+      </c>
     </row>
     <row r="71">
       <c r="A71" t="n">
-        <v>609</v>
+        <v>525</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>vhc0129</t>
+          <t>vhc0173</t>
         </is>
       </c>
       <c r="C71" t="inlineStr"/>
       <c r="D71" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
@@ -11944,123 +12292,132 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R71" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S71" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T71" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U71" t="inlineStr">
         <is>
-          <t>2011</t>
+          <t>2007</t>
         </is>
       </c>
       <c r="V71" t="inlineStr">
         <is>
           <t>bone</t>
         </is>
       </c>
       <c r="W71" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="X71" t="inlineStr">
         <is>
-          <t>tube/flute</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="Y71" t="inlineStr"/>
-      <c r="Z71" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z71" t="inlineStr"/>
       <c r="AA71" t="n">
-        <v>5</v>
+        <v>25</v>
       </c>
       <c r="AB71" t="n">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="AC71" t="inlineStr">
+        <v>8</v>
+      </c>
+      <c r="AC71" t="n">
+        <v>3</v>
+      </c>
+      <c r="AD71" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD71" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE71" t="inlineStr">
         <is>
+          <t>Semi-tubular bone fragment (Dutkiewicz E. 2021: Taf. 59.6).</t>
+        </is>
+      </c>
+      <c r="AF71" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF71" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG71" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 36.14; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 38/68-19.1</t>
         </is>
       </c>
       <c r="AH71" t="inlineStr">
         <is>
-          <t>vvvv _ vvvv</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI71" t="inlineStr">
         <is>
-          <t>uncertain</t>
-[...3 lines deleted...]
-      <c r="AK71" t="inlineStr"/>
+          <t>!vvvv v!</t>
+        </is>
+      </c>
+      <c r="AJ71" t="inlineStr">
+        <is>
+          <t>very certain</t>
+        </is>
+      </c>
+      <c r="AK71" t="inlineStr">
+        <is>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AL71" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
+      </c>
     </row>
     <row r="72">
       <c r="A72" t="n">
-        <v>610</v>
+        <v>563</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>vhc0130</t>
+          <t>vhc0172</t>
         </is>
       </c>
       <c r="C72" t="inlineStr"/>
       <c r="D72" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
@@ -12103,123 +12460,132 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R72" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S72" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T72" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U72" t="inlineStr">
         <is>
-          <t>2011</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V72" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W72" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X72" t="inlineStr">
         <is>
-          <t>tube/flute</t>
+          <t>rod/baton</t>
         </is>
       </c>
       <c r="Y72" t="inlineStr"/>
-      <c r="Z72" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z72" t="inlineStr"/>
       <c r="AA72" t="n">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="AB72" t="n">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="AC72" t="inlineStr">
+        <v>10</v>
+      </c>
+      <c r="AC72" t="n">
+        <v>3</v>
+      </c>
+      <c r="AD72" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD72" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE72" t="inlineStr">
         <is>
+          <t>Short, heavily weathered round rod fragment with irregular cut marks all around (Wolf S. 2015, Taf. 42.24; Dutkiewicz E. 2021: Taf. 51.13).</t>
+        </is>
+      </c>
+      <c r="AF72" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF72" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG72" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 36.13; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 41/72-16.1-2</t>
         </is>
       </c>
       <c r="AH72" t="inlineStr">
         <is>
-          <t>!vv!</t>
+          <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI72" t="inlineStr">
         <is>
-          <t>very certain</t>
-[...3 lines deleted...]
-      <c r="AK72" t="inlineStr"/>
+          <t>≠!</t>
+        </is>
+      </c>
+      <c r="AJ72" t="inlineStr">
+        <is>
+          <t>uncertain</t>
+        </is>
+      </c>
+      <c r="AK72" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL72" t="inlineStr">
+        <is>
+          <t>rod</t>
+        </is>
+      </c>
     </row>
     <row r="73">
       <c r="A73" t="n">
-        <v>614</v>
+        <v>549</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>vhc0134</t>
+          <t>vhc0072</t>
         </is>
       </c>
       <c r="C73" t="inlineStr"/>
       <c r="D73" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
@@ -12262,123 +12628,132 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R73" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S73" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T73" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U73" t="inlineStr">
         <is>
-          <t>2010</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V73" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W73" t="inlineStr">
         <is>
+          <t>Mammuthus primigenius</t>
+        </is>
+      </c>
+      <c r="X73" t="inlineStr">
+        <is>
           <t>undetermined</t>
         </is>
       </c>
-      <c r="X73" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="Y73" t="inlineStr"/>
-      <c r="Z73" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z73" t="inlineStr"/>
       <c r="AA73" t="n">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="AB73" t="n">
         <v>4</v>
       </c>
-      <c r="AC73" t="inlineStr">
+      <c r="AC73" t="n">
+        <v>2</v>
+      </c>
+      <c r="AD73" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD73" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE73" t="inlineStr">
         <is>
+          <t>Small, elongated ivory fragment (Dutkiewicz E. 2021: Taf. 56.14).</t>
+        </is>
+      </c>
+      <c r="AF73" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF73" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG73" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 29.12; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 39/73-71.1</t>
         </is>
       </c>
       <c r="AH73" t="inlineStr">
         <is>
-          <t>!XX!</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI73" t="inlineStr">
         <is>
+          <t>(!XXXXXXX!)</t>
+        </is>
+      </c>
+      <c r="AJ73" t="inlineStr">
+        <is>
           <t>certain</t>
         </is>
       </c>
-      <c r="AJ73" t="inlineStr"/>
-      <c r="AK73" t="inlineStr"/>
+      <c r="AK73" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL73" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
+      </c>
     </row>
     <row r="74">
       <c r="A74" t="n">
-        <v>618</v>
+        <v>553</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>vhc0138</t>
+          <t>vhc0076</t>
         </is>
       </c>
       <c r="C74" t="inlineStr"/>
       <c r="D74" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
@@ -12421,123 +12796,132 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R74" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S74" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T74" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U74" t="inlineStr">
         <is>
-          <t>2010</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V74" t="inlineStr">
         <is>
           <t>bone</t>
         </is>
       </c>
       <c r="W74" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="X74" t="inlineStr">
         <is>
-          <t>tube/flute</t>
+          <t>flute</t>
         </is>
       </c>
       <c r="Y74" t="inlineStr"/>
-      <c r="Z74" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z74" t="inlineStr"/>
       <c r="AA74" t="n">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="AB74" t="n">
         <v>3</v>
       </c>
-      <c r="AC74" t="inlineStr">
+      <c r="AC74" t="n">
+        <v>1</v>
+      </c>
+      <c r="AD74" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD74" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE74" t="inlineStr">
         <is>
+          <t>Narrow bone fragment in front of two finger holes and parallel notches in between (Dutkiewicz E. 2021: Taf. 34.9).</t>
+        </is>
+      </c>
+      <c r="AF74" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF74" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG74" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2015; Dutkiewicz E. 2021: Taf. 36.16; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 40/70-49.1</t>
         </is>
       </c>
       <c r="AH74" t="inlineStr">
         <is>
-          <t>!vvvv! _ !vvvvv!</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI74" t="inlineStr">
         <is>
+          <t>!||||!</t>
+        </is>
+      </c>
+      <c r="AJ74" t="inlineStr">
+        <is>
           <t>very certain</t>
         </is>
       </c>
-      <c r="AJ74" t="inlineStr"/>
-      <c r="AK74" t="inlineStr"/>
+      <c r="AK74" t="inlineStr">
+        <is>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AL74" t="inlineStr">
+        <is>
+          <t>flute</t>
+        </is>
+      </c>
     </row>
     <row r="75">
       <c r="A75" t="n">
-        <v>634</v>
+        <v>509</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>vhc0153</t>
+          <t>vhc0033</t>
         </is>
       </c>
       <c r="C75" t="inlineStr"/>
       <c r="D75" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
@@ -12550,153 +12934,162 @@
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K75" t="n">
         <v>48.559</v>
       </c>
       <c r="L75" t="n">
         <v>10.194</v>
       </c>
       <c r="M75" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O75" t="inlineStr">
         <is>
-          <t>V</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P75" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
-          <t>30162±1,340</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R75" t="inlineStr">
         <is>
-          <t>H 4054-3210</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S75" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T75" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U75" t="inlineStr">
         <is>
-          <t>1931</t>
+          <t>2009</t>
         </is>
       </c>
       <c r="V75" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W75" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X75" t="inlineStr">
         <is>
-          <t>rod/baton</t>
+          <t>possible figurine</t>
         </is>
       </c>
       <c r="Y75" t="inlineStr"/>
-      <c r="Z75" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z75" t="inlineStr"/>
       <c r="AA75" t="n">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="AB75" t="n">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="AC75" t="inlineStr">
+        <v>6</v>
+      </c>
+      <c r="AC75" t="n">
+        <v>4</v>
+      </c>
+      <c r="AD75" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD75" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE75" t="inlineStr">
         <is>
-          <t>MUT Tübingen</t>
+          <t>Small ivory fragment with notches (Dutkiewicz E. 2021: Taf. 28.9).</t>
         </is>
       </c>
       <c r="AF75" t="inlineStr">
         <is>
-          <t>Find No.: Vg 29.9</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AG75" t="inlineStr">
         <is>
-          <t>Riek G. 1934, Taf. XXIX.9; Hahn J. 1977, Taf. 34.2; Dutkiewicz E. 2021: Taf. 51.7; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 36/76-67.3</t>
         </is>
       </c>
       <c r="AH75" t="inlineStr">
         <is>
-          <t>|||| || | | | _ |||| || | | | _ | _ ||||| | | | _ !||| ||</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI75" t="inlineStr">
         <is>
-          <t>very certain</t>
-[...3 lines deleted...]
-      <c r="AK75" t="inlineStr"/>
+          <t>!vv!</t>
+        </is>
+      </c>
+      <c r="AJ75" t="inlineStr">
+        <is>
+          <t>uncertain</t>
+        </is>
+      </c>
+      <c r="AK75" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL75" t="inlineStr">
+        <is>
+          <t>figurine (possible)</t>
+        </is>
+      </c>
     </row>
     <row r="76">
       <c r="A76" t="n">
-        <v>501</v>
+        <v>507</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>vhc0027</t>
+          <t>vhc0031</t>
         </is>
       </c>
       <c r="C76" t="inlineStr"/>
       <c r="D76" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
@@ -12739,131 +13132,132 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R76" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S76" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T76" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U76" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>2009</t>
         </is>
       </c>
       <c r="V76" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W76" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X76" t="inlineStr">
         <is>
-          <t>personal ornament</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="Y76" t="inlineStr"/>
-      <c r="Z76" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z76" t="inlineStr"/>
       <c r="AA76" t="n">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="AB76" t="n">
+        <v>7</v>
+      </c>
+      <c r="AC76" t="n">
         <v>3</v>
       </c>
-      <c r="AC76" t="inlineStr">
+      <c r="AD76" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD76" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE76" t="inlineStr">
         <is>
+          <t>Semi-tubular bone fragment with markings (Dutkiewicz E. 2021: Taf. 59.1).</t>
+        </is>
+      </c>
+      <c r="AF76" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF76" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG76" t="inlineStr">
         <is>
-          <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 36/75-127.1</t>
         </is>
       </c>
       <c r="AH76" t="inlineStr">
         <is>
-          <t>!//</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI76" t="inlineStr">
         <is>
+          <t>!vvvvvvv!</t>
+        </is>
+      </c>
+      <c r="AJ76" t="inlineStr">
+        <is>
           <t>very certain</t>
         </is>
       </c>
-      <c r="AJ76" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AK76" t="inlineStr">
         <is>
-          <t>personal ornament</t>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AL76" t="inlineStr">
+        <is>
+          <t>undetermined</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="n">
-        <v>494</v>
+        <v>503</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>vhc0020</t>
+          <t>vhc0171</t>
         </is>
       </c>
       <c r="C77" t="inlineStr"/>
       <c r="D77" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
@@ -12921,116 +13315,117 @@
           <t>35810±710</t>
         </is>
       </c>
       <c r="T77" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U77" t="inlineStr">
         <is>
           <t>2008</t>
         </is>
       </c>
       <c r="V77" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W77" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X77" t="inlineStr">
         <is>
-          <t>personal ornament</t>
+          <t>possible figurine</t>
         </is>
       </c>
       <c r="Y77" t="inlineStr"/>
-      <c r="Z77" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z77" t="inlineStr"/>
       <c r="AA77" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="AB77" t="n">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="AC77" t="inlineStr">
+        <v>8</v>
+      </c>
+      <c r="AC77" t="n">
+        <v>2</v>
+      </c>
+      <c r="AD77" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD77" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE77" t="inlineStr">
         <is>
+          <t>Long ivory fragment with a convex curved, reworked surface ( Wolf S. 2015, Taf. 43.2; Dutkiewicz E. 2021: Taf. 28.8).</t>
+        </is>
+      </c>
+      <c r="AF77" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF77" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG77" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 36/74-15.1</t>
         </is>
       </c>
       <c r="AH77" t="inlineStr">
         <is>
-          <t>/ / / / //!</t>
+          <t>Conard N. &amp; Zeidi M. 2011; Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI77" t="inlineStr">
         <is>
+          <t>X!</t>
+        </is>
+      </c>
+      <c r="AJ77" t="inlineStr">
+        <is>
           <t>very certain</t>
         </is>
       </c>
-      <c r="AJ77" t="inlineStr">
+      <c r="AK77" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK77" t="inlineStr">
-[...1 lines deleted...]
-          <t>personal ornament</t>
+      <c r="AL77" t="inlineStr">
+        <is>
+          <t>figurine (possible)</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="n">
-        <v>575</v>
+        <v>505</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>vhc0096</t>
+          <t>vhc0029</t>
         </is>
       </c>
       <c r="C78" t="inlineStr"/>
       <c r="D78" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
@@ -13073,123 +13468,132 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R78" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S78" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T78" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U78" t="inlineStr">
         <is>
-          <t>2006</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V78" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W78" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X78" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>rod/baton</t>
         </is>
       </c>
       <c r="Y78" t="inlineStr"/>
-      <c r="Z78" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z78" t="inlineStr"/>
       <c r="AA78" t="n">
-        <v>5</v>
+        <v>23</v>
       </c>
       <c r="AB78" t="n">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="AC78" t="inlineStr">
+        <v>10</v>
+      </c>
+      <c r="AC78" t="n">
+        <v>3</v>
+      </c>
+      <c r="AD78" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD78" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE78" t="inlineStr">
         <is>
+          <t>Heavily weathered fragment of a decorated round rod (Dutkiewicz E. 2021: Taf. 51.10).</t>
+        </is>
+      </c>
+      <c r="AF78" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF78" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG78" t="inlineStr">
         <is>
-          <t>Wolf S. 2015, Taf. 42.21; Dutkiewicz E. 2021: Taf. 57.6; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 36/74-44.1</t>
         </is>
       </c>
       <c r="AH78" t="inlineStr">
         <is>
-          <t>XX! _ vvvvvvvv! _ !vvvv!</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI78" t="inlineStr">
         <is>
-          <t>certain</t>
-[...3 lines deleted...]
-      <c r="AK78" t="inlineStr"/>
+          <t>!| |||| | | ||||! _ v vvv!</t>
+        </is>
+      </c>
+      <c r="AJ78" t="inlineStr">
+        <is>
+          <t>uncertain</t>
+        </is>
+      </c>
+      <c r="AK78" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL78" t="inlineStr">
+        <is>
+          <t>rod</t>
+        </is>
+      </c>
     </row>
     <row r="79">
       <c r="A79" t="n">
-        <v>615</v>
+        <v>506</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>vhc0135</t>
+          <t>vhc0030</t>
         </is>
       </c>
       <c r="C79" t="inlineStr"/>
       <c r="D79" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
@@ -13232,290 +13636,300 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R79" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S79" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T79" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U79" t="inlineStr">
         <is>
-          <t>2010</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V79" t="inlineStr">
         <is>
           <t>bone</t>
         </is>
       </c>
       <c r="W79" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>bird</t>
         </is>
       </c>
       <c r="X79" t="inlineStr">
         <is>
-          <t>spatula/lissoir</t>
+          <t>tube/flute</t>
         </is>
       </c>
       <c r="Y79" t="inlineStr"/>
-      <c r="Z79" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z79" t="inlineStr"/>
       <c r="AA79" t="n">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="AB79" t="n">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="AC79" t="inlineStr">
+        <v>11</v>
+      </c>
+      <c r="AC79" t="n">
+        <v>4</v>
+      </c>
+      <c r="AD79" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD79" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE79" t="inlineStr">
         <is>
+          <t>Cropped epiphysis of a radius, approximately the size of a swan or goose (Dutkiewicz E. 2021: Taf. 36.1).</t>
+        </is>
+      </c>
+      <c r="AF79" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF79" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG79" t="inlineStr">
         <is>
-          <t>Conard N. &amp; Zeidi M. 2011; Dutkiewicz E. 2021: Taf. 45.3; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 36/74-8.1</t>
         </is>
       </c>
       <c r="AH79" t="inlineStr">
         <is>
-          <t>(/XXXX!) _ (XXXX!) _ &gt;&gt;! _</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI79" t="inlineStr">
         <is>
-          <t>certain</t>
-[...3 lines deleted...]
-      <c r="AK79" t="inlineStr"/>
+          <t>v v v vv! _ v v v vv!</t>
+        </is>
+      </c>
+      <c r="AJ79" t="inlineStr">
+        <is>
+          <t>very certain</t>
+        </is>
+      </c>
+      <c r="AK79" t="inlineStr">
+        <is>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AL79" t="inlineStr">
+        <is>
+          <t>tube/flute</t>
+        </is>
+      </c>
     </row>
     <row r="80">
       <c r="A80" t="n">
-        <v>429</v>
+        <v>500</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>hfc0008</t>
+          <t>vhc0026</t>
         </is>
       </c>
       <c r="C80" t="inlineStr"/>
       <c r="D80" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>Hohle Fels</t>
+          <t>Vogelherd</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>hfc</t>
+          <t>vhc</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>Schelklingen</t>
+          <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K80" t="n">
-        <v>48.379117</v>
+        <v>48.559</v>
       </c>
       <c r="L80" t="n">
-        <v>9.754103000000001</v>
+        <v>10.194</v>
       </c>
       <c r="M80" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>wikipedia</t>
+          <t>nespos.org</t>
         </is>
       </c>
       <c r="O80" t="inlineStr">
         <is>
-          <t>IV</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P80" t="inlineStr">
         <is>
-          <t>AMS</t>
+          <t>C14</t>
         </is>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
-          <t>28750±750</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R80" t="inlineStr">
         <is>
-          <t>OxA-4980</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S80" t="inlineStr">
         <is>
-          <t>33090+260/-250</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T80" t="inlineStr">
         <is>
-          <t>KIA 16036</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U80" t="inlineStr">
         <is>
-          <t>2009</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V80" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W80" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X80" t="inlineStr">
         <is>
-          <t>spatula/lissoir</t>
+          <t>possible figurine</t>
         </is>
       </c>
       <c r="Y80" t="inlineStr"/>
-      <c r="Z80" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z80" t="inlineStr"/>
       <c r="AA80" t="n">
-        <v>7</v>
+        <v>28</v>
       </c>
       <c r="AB80" t="n">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="AC80" t="inlineStr">
+        <v>17</v>
+      </c>
+      <c r="AC80" t="n">
+        <v>4</v>
+      </c>
+      <c r="AD80" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD80" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE80" t="inlineStr">
         <is>
+          <t>Convex ivory fragment with deep lateral incisions (Wolf S. 2015, Taf. 43.1; Dutkiewicz E. 2021: Taf. 28.6).</t>
+        </is>
+      </c>
+      <c r="AF80" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF80" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG80" t="inlineStr">
         <is>
-          <t>Conard N. &amp; Malina M. 2009; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 36/69-20.1</t>
         </is>
       </c>
       <c r="AH80" t="inlineStr">
         <is>
-          <t>!vvvvvvvvvvvv!</t>
+          <t>Conard N. &amp; Zeidi M. 2011; Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI80" t="inlineStr">
         <is>
-          <t>very certain</t>
+          <t>vvvvv! _ vvvvv!</t>
         </is>
       </c>
       <c r="AJ80" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>certain</t>
         </is>
       </c>
       <c r="AK80" t="inlineStr">
         <is>
-          <t>smoother</t>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL80" t="inlineStr">
+        <is>
+          <t>figurine (possible)</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="n">
-        <v>569</v>
+        <v>535</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>vhc0174</t>
+          <t>vhc0058</t>
         </is>
       </c>
       <c r="C81" t="inlineStr"/>
       <c r="D81" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
@@ -13558,123 +13972,132 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R81" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S81" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T81" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U81" t="inlineStr">
         <is>
-          <t>2006</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V81" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W81" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X81" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="Y81" t="inlineStr"/>
-      <c r="Z81" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z81" t="inlineStr"/>
       <c r="AA81" t="n">
+        <v>8</v>
+      </c>
+      <c r="AB81" t="n">
         <v>6</v>
       </c>
-      <c r="AB81" t="n">
-[...2 lines deleted...]
-      <c r="AC81" t="inlineStr">
+      <c r="AC81" t="n">
+        <v>2</v>
+      </c>
+      <c r="AD81" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD81" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE81" t="inlineStr">
         <is>
+          <t>Tiny, heavily weathered ivory fragment (Dutkiewicz E. 2021: Taf. 56.10).</t>
+        </is>
+      </c>
+      <c r="AF81" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF81" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG81" t="inlineStr">
         <is>
-          <t>Wolf S. 2015, Taf. 42.26; Dutkiewicz E. 2021: Taf. 57.3; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 38/76-109.2</t>
         </is>
       </c>
       <c r="AH81" t="inlineStr">
         <is>
-          <t>≠!</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI81" t="inlineStr">
         <is>
+          <t>!≠!</t>
+        </is>
+      </c>
+      <c r="AJ81" t="inlineStr">
+        <is>
           <t>uncertain</t>
         </is>
       </c>
-      <c r="AJ81" t="inlineStr"/>
-      <c r="AK81" t="inlineStr"/>
+      <c r="AK81" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL81" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
+      </c>
     </row>
     <row r="82">
       <c r="A82" t="n">
-        <v>611</v>
+        <v>533</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>vhc0131</t>
+          <t>vhc0056</t>
         </is>
       </c>
       <c r="C82" t="inlineStr"/>
       <c r="D82" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
@@ -13710,456 +14133,471 @@
       <c r="O82" t="inlineStr">
         <is>
           <t>HL/KS</t>
         </is>
       </c>
       <c r="P82" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R82" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S82" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
-      <c r="T82" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T82" t="inlineStr"/>
       <c r="U82" t="inlineStr">
         <is>
-          <t>2005</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V82" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W82" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X82" t="inlineStr">
         <is>
-          <t>tube/flute</t>
+          <t>rod/baton</t>
         </is>
       </c>
       <c r="Y82" t="inlineStr"/>
-      <c r="Z82" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z82" t="inlineStr"/>
       <c r="AA82" t="n">
+        <v>20</v>
+      </c>
+      <c r="AB82" t="n">
+        <v>14</v>
+      </c>
+      <c r="AC82" t="n">
         <v>7</v>
       </c>
-      <c r="AB82" t="n">
-[...2 lines deleted...]
-      <c r="AC82" t="inlineStr">
+      <c r="AD82" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD82" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE82" t="inlineStr">
         <is>
+          <t>Short, decorated round rod fragment with an utilitarian notch for segmenting. Only a longer line of the decoration is preserved, running across the entire preserved curvature of the surface. Presumably, it is part of a large diamond shape or a cross, similar to those seen on other round rod fragments (Dutkiewicz E. 2021: Taf. 51.12).</t>
+        </is>
+      </c>
+      <c r="AF82" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF82" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG82" t="inlineStr">
         <is>
-          <t>Conard N. &amp; Malina M. 2006b; Dutkiewicz E. 2021: Taf. 36.15; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 38/75-38.3</t>
         </is>
       </c>
       <c r="AH82" t="inlineStr">
         <is>
-          <t>≠! _ vv _ vv</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI82" t="inlineStr">
         <is>
+          <t>!/!</t>
+        </is>
+      </c>
+      <c r="AJ82" t="inlineStr">
+        <is>
           <t>uncertain</t>
         </is>
       </c>
-      <c r="AJ82" t="inlineStr"/>
-      <c r="AK82" t="inlineStr"/>
+      <c r="AK82" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL82" t="inlineStr">
+        <is>
+          <t>rod</t>
+        </is>
+      </c>
     </row>
     <row r="83">
       <c r="A83" t="n">
-        <v>645</v>
+        <v>442</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>vhc0164</t>
+          <t>hfc0021</t>
         </is>
       </c>
       <c r="C83" t="inlineStr"/>
       <c r="D83" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>Vogelherd</t>
+          <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>vhc</t>
+          <t>hfc</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>Niederstotzingen-Stetten</t>
+          <t>Schelklingen</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K83" t="n">
-        <v>48.559</v>
+        <v>48.379117</v>
       </c>
       <c r="L83" t="n">
-        <v>10.194</v>
+        <v>9.754103000000001</v>
       </c>
       <c r="M83" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
-          <t>nespos.org</t>
+          <t>wikipedia</t>
         </is>
       </c>
       <c r="O83" t="inlineStr">
         <is>
-          <t>IV</t>
+          <t>Vaa</t>
         </is>
       </c>
       <c r="P83" t="inlineStr">
         <is>
-          <t>C14</t>
+          <t>AMS</t>
         </is>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
-          <t>30730±750</t>
+          <t>31750±260</t>
         </is>
       </c>
       <c r="R83" t="inlineStr">
         <is>
-          <t>H 4053-3211</t>
+          <t>KIA 35464</t>
         </is>
       </c>
       <c r="S83" t="inlineStr">
         <is>
-          <t>32030±280</t>
+          <t>35710+360/-340</t>
         </is>
       </c>
       <c r="T83" t="inlineStr">
         <is>
-          <t>OxA-18456</t>
+          <t>KIA 16034</t>
         </is>
       </c>
       <c r="U83" t="inlineStr">
         <is>
-          <t>1931</t>
+          <t>2016</t>
         </is>
       </c>
       <c r="V83" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W83" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X83" t="inlineStr">
         <is>
-          <t>perforated baton</t>
+          <t>personal ornament</t>
         </is>
       </c>
       <c r="Y83" t="inlineStr"/>
-      <c r="Z83" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z83" t="inlineStr"/>
       <c r="AA83" t="n">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="AB83" t="n">
-        <v>10</v>
-[...4 lines deleted...]
-        </is>
+        <v>7</v>
+      </c>
+      <c r="AC83" t="n">
+        <v>5</v>
       </c>
       <c r="AD83" t="inlineStr">
         <is>
-          <t>This perforated rod fragment was found in Layer IV in 1931 (Riek 1934: 190). The piece was crafted from ivory and meticulously worked. Only the extended end and about half of the first hole are preserved. Although smaller than the other perforated rods, it is clearly recognizable as the same type of perforated rod as others found in the Swabian Aurignacien. This is particularly evident through the thread-like incisions in the hole. Since the object is lost, Riek's descriptions of the markings are provided here.</t>
-[...2 lines deleted...]
-      <c r="AE83" t="inlineStr"/>
+          <t>almost complete</t>
+        </is>
+      </c>
+      <c r="AE83" t="inlineStr">
+        <is>
+          <t>Triple-perforated bead (Dutkiewicz E. 2021: Tab. 37.5).</t>
+        </is>
+      </c>
       <c r="AF83" t="inlineStr">
         <is>
-          <t>Find No.: Vg 31.4</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AG83" t="inlineStr">
         <is>
-          <t>Riek G. 1934, Taf. XXXI.4; Hahn J. 1977, Taf. 59.5; Dutkiewicz E. 2021: Taf. 50; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 32-1825</t>
         </is>
       </c>
       <c r="AH83" t="inlineStr">
         <is>
-          <t>vvvvvv! _ vvvvvvvv! _ [CCCCV v] _ [C||ll lll]</t>
+          <t>Conard N. &amp; Malina M. 2016; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI83" t="inlineStr">
         <is>
-          <t>certain</t>
-[...3 lines deleted...]
-      <c r="AK83" t="inlineStr"/>
+          <t>OO</t>
+        </is>
+      </c>
+      <c r="AJ83" t="inlineStr">
+        <is>
+          <t>very certain</t>
+        </is>
+      </c>
+      <c r="AK83" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL83" t="inlineStr">
+        <is>
+          <t>personal ornament</t>
+        </is>
+      </c>
     </row>
     <row r="84">
       <c r="A84" t="n">
-        <v>514</v>
+        <v>434</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>vhc0038</t>
+          <t>hfc0013</t>
         </is>
       </c>
       <c r="C84" t="inlineStr"/>
       <c r="D84" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>Vogelherd</t>
+          <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>vhc</t>
+          <t>hfc</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>Niederstotzingen-Stetten</t>
+          <t>Schelklingen</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K84" t="n">
-        <v>48.559</v>
+        <v>48.379117</v>
       </c>
       <c r="L84" t="n">
-        <v>10.194</v>
+        <v>9.754103000000001</v>
       </c>
       <c r="M84" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>nespos.org</t>
+          <t>wikipedia</t>
         </is>
       </c>
       <c r="O84" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>IV</t>
         </is>
       </c>
       <c r="P84" t="inlineStr">
         <is>
-          <t>C14</t>
+          <t>AMS</t>
         </is>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>28750±750</t>
         </is>
       </c>
       <c r="R84" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>OxA-4980</t>
         </is>
       </c>
       <c r="S84" t="inlineStr">
         <is>
-          <t>35810±710</t>
+          <t>33090+260/-250</t>
         </is>
       </c>
       <c r="T84" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
+          <t>KIA 16036</t>
         </is>
       </c>
       <c r="U84" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>2006</t>
         </is>
       </c>
       <c r="V84" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W84" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X84" t="inlineStr">
         <is>
-          <t>figurine</t>
-[...3 lines deleted...]
-        <is>
           <t>undetermined</t>
         </is>
       </c>
-      <c r="Z84" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y84" t="inlineStr"/>
+      <c r="Z84" t="inlineStr"/>
       <c r="AA84" t="n">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="AB84" t="n">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="AC84" t="inlineStr">
+        <v>41</v>
+      </c>
+      <c r="AC84" t="n">
+        <v>14</v>
+      </c>
+      <c r="AD84" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD84" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE84" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>This is a large, elongated ivory fragment. It is a cement fragment with remnants of dentin and is broken on three sides. There are three pattern units on it, arranged in three bands across the outer surface of the tusk, formed by a total of around 215 lines (Wolf S. 2015, Tab. 19.1; Dutkiewicz E. 2021: Tab. 52.7-8).</t>
         </is>
       </c>
       <c r="AF84" t="inlineStr">
         <is>
-          <t>Find No.: 37/68-95</t>
+          <t>URMU Blaubeuren</t>
         </is>
       </c>
       <c r="AG84" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 29-1594</t>
         </is>
       </c>
       <c r="AH84" t="inlineStr">
         <is>
-          <t>!vv!</t>
+          <t>Conard N. &amp; Malina M. 2009; Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI84" t="inlineStr">
         <is>
-          <t>uncertain</t>
+          <t>!≠ ≠ ≠!</t>
         </is>
       </c>
       <c r="AJ84" t="inlineStr">
         <is>
+          <t>very certain</t>
+        </is>
+      </c>
+      <c r="AK84" t="inlineStr">
+        <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK84" t="inlineStr">
-[...1 lines deleted...]
-          <t>figurine</t>
+      <c r="AL84" t="inlineStr">
+        <is>
+          <t>undetermined</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="n">
-        <v>489</v>
+        <v>579</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>vhc0015</t>
+          <t>vhc0100</t>
         </is>
       </c>
       <c r="C85" t="inlineStr"/>
       <c r="D85" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
@@ -14202,131 +14640,132 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R85" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S85" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T85" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U85" t="inlineStr">
         <is>
-          <t>2012</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V85" t="inlineStr">
         <is>
           <t>bone</t>
         </is>
       </c>
       <c r="W85" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="X85" t="inlineStr">
         <is>
-          <t>possible figurine</t>
+          <t>tube/flute</t>
         </is>
       </c>
       <c r="Y85" t="inlineStr"/>
-      <c r="Z85" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z85" t="inlineStr"/>
       <c r="AA85" t="n">
+        <v>10</v>
+      </c>
+      <c r="AB85" t="n">
         <v>6</v>
       </c>
-      <c r="AB85" t="n">
+      <c r="AC85" t="n">
         <v>2</v>
       </c>
-      <c r="AC85" t="inlineStr">
+      <c r="AD85" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD85" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE85" t="inlineStr">
         <is>
+          <t>Tiny tubular bone fragment (undetermined species) (Dutkiewicz E. 2021: Taf. 36.8;).</t>
+        </is>
+      </c>
+      <c r="AF85" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF85" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG85" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 43/76-13.1</t>
         </is>
       </c>
       <c r="AH85" t="inlineStr">
         <is>
-          <t>!X/! _ !¤¤¤¤¤¤¤!</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI85" t="inlineStr">
         <is>
-          <t>very certain</t>
+          <t>!vvv!</t>
         </is>
       </c>
       <c r="AJ85" t="inlineStr">
         <is>
+          <t>certain</t>
+        </is>
+      </c>
+      <c r="AK85" t="inlineStr">
+        <is>
           <t>bone</t>
         </is>
       </c>
-      <c r="AK85" t="inlineStr">
-[...1 lines deleted...]
-          <t>figurine (possible)</t>
+      <c r="AL85" t="inlineStr">
+        <is>
+          <t>tube</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="n">
-        <v>523</v>
+        <v>551</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>vhc0047</t>
+          <t>vhc0074</t>
         </is>
       </c>
       <c r="C86" t="inlineStr"/>
       <c r="D86" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
@@ -14388,112 +14827,113 @@
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U86" t="inlineStr">
         <is>
           <t>2008</t>
         </is>
       </c>
       <c r="V86" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W86" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X86" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="Y86" t="inlineStr"/>
-      <c r="Z86" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z86" t="inlineStr"/>
       <c r="AA86" t="n">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="AB86" t="n">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="AC86" t="inlineStr">
+        <v>4</v>
+      </c>
+      <c r="AC86" t="n">
+        <v>4</v>
+      </c>
+      <c r="AD86" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD86" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE86" t="inlineStr">
         <is>
+          <t>Small, heavily weathered ivory fragment (Dutkiewicz E. 2021: Taf. 56.15).</t>
+        </is>
+      </c>
+      <c r="AF86" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF86" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG86" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 40/61-24.1</t>
         </is>
       </c>
       <c r="AH86" t="inlineStr">
         <is>
-          <t>!vvvv!</t>
+          <t>Wolf S. 2015, Taf. 42.22; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI86" t="inlineStr">
         <is>
+          <t>(!XXXXX) _ (!XXX) _ v</t>
+        </is>
+      </c>
+      <c r="AJ86" t="inlineStr">
+        <is>
           <t>certain</t>
         </is>
       </c>
-      <c r="AJ86" t="inlineStr">
+      <c r="AK86" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK86" t="inlineStr">
+      <c r="AL86" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="n">
-        <v>484</v>
+        <v>513</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>vhc0010</t>
+          <t>vhc0037</t>
         </is>
       </c>
       <c r="C87" t="inlineStr"/>
       <c r="D87" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
@@ -14536,449 +14976,468 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R87" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S87" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T87" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U87" t="inlineStr">
         <is>
-          <t>2012</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V87" t="inlineStr">
         <is>
           <t>bone</t>
         </is>
       </c>
       <c r="W87" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="X87" t="inlineStr">
         <is>
           <t>tube/flute</t>
         </is>
       </c>
       <c r="Y87" t="inlineStr"/>
-      <c r="Z87" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z87" t="inlineStr"/>
       <c r="AA87" t="n">
-        <v>4</v>
+        <v>27</v>
       </c>
       <c r="AB87" t="n">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="AC87" t="inlineStr">
+        <v>15</v>
+      </c>
+      <c r="AC87" t="n">
+        <v>10</v>
+      </c>
+      <c r="AD87" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD87" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE87" t="inlineStr">
         <is>
+          <t>A severed epiphysis of a tubular bone (species undetermined) (Dutkiewicz E. 2021: Taf. 36-2).</t>
+        </is>
+      </c>
+      <c r="AF87" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF87" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG87" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 37/68-84.1</t>
         </is>
       </c>
       <c r="AH87" t="inlineStr">
         <is>
-          <t>!vvvvvvvv!</t>
+          <t>Conard N. et al. 2016; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI87" t="inlineStr">
         <is>
-          <t>very certain</t>
+          <t>vv!</t>
         </is>
       </c>
       <c r="AJ87" t="inlineStr">
         <is>
+          <t>certain</t>
+        </is>
+      </c>
+      <c r="AK87" t="inlineStr">
+        <is>
           <t>bone</t>
         </is>
       </c>
-      <c r="AK87" t="inlineStr">
-[...1 lines deleted...]
-          <t>flute/tube</t>
+      <c r="AL87" t="inlineStr">
+        <is>
+          <t>tube/flute</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="n">
-        <v>588</v>
+        <v>432</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>vhc0108</t>
+          <t>hfc0011</t>
         </is>
       </c>
       <c r="C88" t="inlineStr"/>
       <c r="D88" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>Vogelherd</t>
+          <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>vhc</t>
+          <t>hfc</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>Niederstotzingen-Stetten</t>
+          <t>Schelklingen</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K88" t="n">
-        <v>48.559</v>
+        <v>48.379117</v>
       </c>
       <c r="L88" t="n">
-        <v>10.194</v>
+        <v>9.754103000000001</v>
       </c>
       <c r="M88" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
-          <t>nespos.org</t>
+          <t>wikipedia</t>
         </is>
       </c>
       <c r="O88" t="inlineStr">
         <is>
-          <t>HU/KS</t>
+          <t>Vab</t>
         </is>
       </c>
       <c r="P88" t="inlineStr">
         <is>
-          <t>C14</t>
+          <t>AMS</t>
         </is>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>31750±260</t>
         </is>
       </c>
       <c r="R88" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>KIA 35464</t>
         </is>
       </c>
       <c r="S88" t="inlineStr">
         <is>
-          <t>35810±710</t>
+          <t>40000±500</t>
         </is>
       </c>
       <c r="T88" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
+          <t>OxA-19781</t>
         </is>
       </c>
       <c r="U88" t="inlineStr">
         <is>
-          <t>2005</t>
+          <t>2014</t>
         </is>
       </c>
       <c r="V88" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W88" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X88" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>personal ornament</t>
         </is>
       </c>
       <c r="Y88" t="inlineStr"/>
-      <c r="Z88" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z88" t="inlineStr"/>
       <c r="AA88" t="n">
-        <v>4</v>
+        <v>50</v>
       </c>
       <c r="AB88" t="n">
-        <v>2</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="AC88" t="n">
+        <v>14</v>
       </c>
       <c r="AD88" t="inlineStr">
         <is>
-          <t>Semi-tubular bone fragment.</t>
+          <t>complete</t>
         </is>
       </c>
       <c r="AE88" t="inlineStr">
         <is>
+          <t>Blank for a large bead with markings. The object is cylindrical in shape and has two bulges on one side (Dutkiewicz E. 2021: Tab. 37.12-14).</t>
+        </is>
+      </c>
+      <c r="AF88" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF88" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG88" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 59.16; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 28-2091</t>
         </is>
       </c>
       <c r="AH88" t="inlineStr">
         <is>
-          <t>!XXXX!</t>
+          <t>Conard N. et al. 2014; Dutkiewicz E. 2021; Conard N. 2009; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI88" t="inlineStr">
         <is>
-          <t>uncertain</t>
-[...3 lines deleted...]
-      <c r="AK88" t="inlineStr"/>
+          <t>|| |||</t>
+        </is>
+      </c>
+      <c r="AJ88" t="inlineStr">
+        <is>
+          <t>certain</t>
+        </is>
+      </c>
+      <c r="AK88" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL88" t="inlineStr">
+        <is>
+          <t>personal ornament</t>
+        </is>
+      </c>
     </row>
     <row r="89">
       <c r="A89" t="n">
-        <v>619</v>
+        <v>453</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>vhc0139</t>
+          <t>hfc0032</t>
         </is>
       </c>
       <c r="C89" t="inlineStr"/>
       <c r="D89" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>Vogelherd</t>
+          <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>vhc</t>
+          <t>hfc</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>Niederstotzingen-Stetten</t>
+          <t>Schelklingen</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K89" t="n">
-        <v>48.559</v>
+        <v>48.379117</v>
       </c>
       <c r="L89" t="n">
-        <v>10.194</v>
+        <v>9.754103000000001</v>
       </c>
       <c r="M89" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
-          <t>nespos.org</t>
+          <t>wikipedia</t>
         </is>
       </c>
       <c r="O89" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>IIIb</t>
         </is>
       </c>
       <c r="P89" t="inlineStr">
         <is>
-          <t>C14</t>
+          <t>AMS</t>
         </is>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>29780+330/-310</t>
         </is>
       </c>
       <c r="R89" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>KIA 18878</t>
         </is>
       </c>
       <c r="S89" t="inlineStr">
         <is>
-          <t>35810±710</t>
+          <t>29990+340/-330</t>
         </is>
       </c>
       <c r="T89" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
+          <t>KIA 3505</t>
         </is>
       </c>
       <c r="U89" t="inlineStr">
         <is>
-          <t>2012</t>
+          <t>2002</t>
         </is>
       </c>
       <c r="V89" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W89" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X89" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="Y89" t="inlineStr"/>
-      <c r="Z89" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z89" t="inlineStr"/>
       <c r="AA89" t="n">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="AB89" t="n">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="AC89" t="inlineStr">
+        <v>6</v>
+      </c>
+      <c r="AC89" t="n">
+        <v>4</v>
+      </c>
+      <c r="AD89" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD89" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE89" t="inlineStr">
         <is>
+          <t>Triangularly-shaped ivory fragment (Wolf S. 2015, Taf. 8.5; Dutkiewicz E. 2021: Taf. 53.2).</t>
+        </is>
+      </c>
+      <c r="AF89" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF89" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG89" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 57.16; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 77-1815.1</t>
         </is>
       </c>
       <c r="AH89" t="inlineStr">
         <is>
-          <t>!| || |!</t>
+          <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI89" t="inlineStr">
         <is>
-          <t>certain</t>
-[...3 lines deleted...]
-      <c r="AK89" t="inlineStr"/>
+          <t>!\\\\ \\\\\ _ !\ \\\ /</t>
+        </is>
+      </c>
+      <c r="AJ89" t="inlineStr">
+        <is>
+          <t>uncertain</t>
+        </is>
+      </c>
+      <c r="AK89" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL89" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
+      </c>
     </row>
     <row r="90">
       <c r="A90" t="n">
-        <v>630</v>
+        <v>518</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>vhc0149</t>
+          <t>vhc0042</t>
         </is>
       </c>
       <c r="C90" t="inlineStr"/>
       <c r="D90" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
@@ -14991,320 +15450,322 @@
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K90" t="n">
         <v>48.559</v>
       </c>
       <c r="L90" t="n">
         <v>10.194</v>
       </c>
       <c r="M90" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O90" t="inlineStr">
         <is>
-          <t>IV</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P90" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
-          <t>30730±750</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R90" t="inlineStr">
         <is>
-          <t>H 4053-3211</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S90" t="inlineStr">
         <is>
-          <t>32030±280</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T90" t="inlineStr">
         <is>
-          <t>OxA-18456</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U90" t="inlineStr">
         <is>
-          <t>1931</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V90" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W90" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X90" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="Y90" t="inlineStr"/>
-      <c r="Z90" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z90" t="inlineStr"/>
       <c r="AA90" t="n">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="AB90" t="n">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="AC90" t="inlineStr">
+        <v>4</v>
+      </c>
+      <c r="AC90" t="n">
+        <v>4</v>
+      </c>
+      <c r="AD90" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD90" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE90" t="inlineStr">
         <is>
+          <t>Fragment of a worked bone with a cross pattern (Dutkiewicz E. 2021: Taf. 59.5).</t>
+        </is>
+      </c>
+      <c r="AF90" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF90" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG90" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 55.5; Hahn J. 1977; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 37/71-53.1</t>
         </is>
       </c>
       <c r="AH90" t="inlineStr">
         <is>
-          <t>!|||||||</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI90" t="inlineStr">
         <is>
-          <t>very certain</t>
-[...3 lines deleted...]
-      <c r="AK90" t="inlineStr"/>
+          <t>!XX!</t>
+        </is>
+      </c>
+      <c r="AJ90" t="inlineStr">
+        <is>
+          <t>uncertain</t>
+        </is>
+      </c>
+      <c r="AK90" t="inlineStr">
+        <is>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AL90" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
+      </c>
     </row>
     <row r="91">
       <c r="A91" t="n">
-        <v>483</v>
+        <v>449</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>vhc0009</t>
+          <t>hfc0028</t>
         </is>
       </c>
       <c r="C91" t="inlineStr"/>
       <c r="D91" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>Vogelherd</t>
+          <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>vhc</t>
+          <t>hfc</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>Niederstotzingen-Stetten</t>
+          <t>Schelklingen</t>
         </is>
       </c>
       <c r="J91" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K91" t="n">
-        <v>48.559</v>
+        <v>48.379117</v>
       </c>
       <c r="L91" t="n">
-        <v>10.194</v>
+        <v>9.754103000000001</v>
       </c>
       <c r="M91" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N91" t="inlineStr">
         <is>
-          <t>nespos.org</t>
+          <t>wikipedia</t>
         </is>
       </c>
       <c r="O91" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>IV</t>
         </is>
       </c>
       <c r="P91" t="inlineStr">
         <is>
-          <t>C14</t>
+          <t>AMS</t>
         </is>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>28750±750</t>
         </is>
       </c>
       <c r="R91" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>OxA-4980</t>
         </is>
       </c>
       <c r="S91" t="inlineStr">
         <is>
-          <t>35810±710</t>
+          <t>33090+260/-250</t>
         </is>
       </c>
       <c r="T91" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
+          <t>KIA 16036</t>
         </is>
       </c>
       <c r="U91" t="inlineStr">
         <is>
-          <t>2012</t>
+          <t>2001</t>
         </is>
       </c>
       <c r="V91" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W91" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X91" t="inlineStr">
         <is>
-          <t>possible figurine</t>
+          <t>awl</t>
         </is>
       </c>
       <c r="Y91" t="inlineStr"/>
-      <c r="Z91" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z91" t="inlineStr"/>
       <c r="AA91" t="n">
+        <v>35</v>
+      </c>
+      <c r="AB91" t="n">
         <v>8</v>
       </c>
-      <c r="AB91" t="n">
-[...2 lines deleted...]
-      <c r="AC91" t="inlineStr">
+      <c r="AC91" t="n">
+        <v>3</v>
+      </c>
+      <c r="AD91" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD91" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE91" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>Base of a bone awl. Upper part object 58-2062.1, see hfc0025 (Dutkiewicz E. 2021: Tab. 46.1).</t>
         </is>
       </c>
       <c r="AF91" t="inlineStr">
         <is>
-          <t>Find No.: 33/71-79.1</t>
+          <t>MUT Tübingen</t>
         </is>
       </c>
       <c r="AG91" t="inlineStr">
         <is>
+          <t>Find No.: 68-2803.1</t>
+        </is>
+      </c>
+      <c r="AH91" t="inlineStr">
+        <is>
           <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
-      <c r="AH91" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="AI91" t="inlineStr"/>
+      <c r="AJ91" t="inlineStr"/>
       <c r="AK91" t="inlineStr">
         <is>
-          <t>figurine (possible)</t>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AL91" t="inlineStr">
+        <is>
+          <t>awl</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="n">
-        <v>562</v>
+        <v>557</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>vhc0085</t>
+          <t>vhc0080</t>
         </is>
       </c>
       <c r="C92" t="inlineStr"/>
       <c r="D92" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
@@ -15340,283 +15801,303 @@
       <c r="O92" t="inlineStr">
         <is>
           <t>HL/KS</t>
         </is>
       </c>
       <c r="P92" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R92" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S92" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
-      <c r="T92" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T92" t="inlineStr"/>
       <c r="U92" t="inlineStr">
         <is>
-          <t>2006</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V92" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W92" t="inlineStr">
         <is>
+          <t>Mammuthus primigenius</t>
+        </is>
+      </c>
+      <c r="X92" t="inlineStr">
+        <is>
           <t>undetermined</t>
         </is>
       </c>
-      <c r="X92" t="inlineStr">
+      <c r="Y92" t="inlineStr"/>
+      <c r="Z92" t="inlineStr"/>
+      <c r="AA92" t="n">
+        <v>19</v>
+      </c>
+      <c r="AB92" t="n">
+        <v>7</v>
+      </c>
+      <c r="AC92" t="n">
+        <v>2</v>
+      </c>
+      <c r="AD92" t="inlineStr">
+        <is>
+          <t>fragmented</t>
+        </is>
+      </c>
+      <c r="AE92" t="inlineStr">
+        <is>
+          <t>Elongated, flat ivory fragment (Dutkiewicz E. 2021: Taf. 56.17; Wolf S. 2015, Taf. 42.11).</t>
+        </is>
+      </c>
+      <c r="AF92" t="inlineStr">
+        <is>
+          <t>Universität Tübingen</t>
+        </is>
+      </c>
+      <c r="AG92" t="inlineStr">
+        <is>
+          <t>Find No.: 40/73-17.1</t>
+        </is>
+      </c>
+      <c r="AH92" t="inlineStr">
+        <is>
+          <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+        </is>
+      </c>
+      <c r="AI92" t="inlineStr">
+        <is>
+          <t>!/ / //</t>
+        </is>
+      </c>
+      <c r="AJ92" t="inlineStr">
+        <is>
+          <t>very certain</t>
+        </is>
+      </c>
+      <c r="AK92" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL92" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
-      <c r="Y92" t="inlineStr"/>
-[...45 lines deleted...]
-      <c r="AK92" t="inlineStr"/>
     </row>
     <row r="93">
       <c r="A93" t="n">
-        <v>564</v>
+        <v>408</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>vhc0086</t>
+          <t>gkl0017</t>
         </is>
       </c>
       <c r="C93" t="inlineStr"/>
       <c r="D93" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>Vogelherd</t>
+          <t>Geissenklösterle</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>vhc</t>
+          <t>gkl</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t>Niederstotzingen-Stetten</t>
+          <t>Blaubeuren-Weiler</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K93" t="n">
-        <v>48.559</v>
+        <v>48.398333</v>
       </c>
       <c r="L93" t="n">
-        <v>10.194</v>
+        <v>9.772221999999999</v>
       </c>
       <c r="M93" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N93" t="inlineStr">
         <is>
-          <t>nespos.org</t>
+          <t>wikipedia</t>
         </is>
       </c>
       <c r="O93" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>II</t>
         </is>
       </c>
       <c r="P93" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>30625±796</t>
         </is>
       </c>
       <c r="R93" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>H 4147-3346</t>
         </is>
       </c>
       <c r="S93" t="inlineStr">
         <is>
-          <t>35810±710</t>
+          <t>33700±825</t>
         </is>
       </c>
       <c r="T93" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
+          <t>H 4751-4404</t>
         </is>
       </c>
       <c r="U93" t="inlineStr">
         <is>
-          <t>2006</t>
+          <t>1973</t>
         </is>
       </c>
       <c r="V93" t="inlineStr">
         <is>
           <t>bone</t>
         </is>
       </c>
       <c r="W93" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="X93" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>tube/flute</t>
         </is>
       </c>
       <c r="Y93" t="inlineStr"/>
       <c r="Z93" t="inlineStr"/>
-      <c r="AA93" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="AC93" t="inlineStr">
+      <c r="AA93" t="n">
+        <v>35</v>
+      </c>
+      <c r="AB93" t="n">
+        <v>6</v>
+      </c>
+      <c r="AC93" t="n">
+        <v>2</v>
+      </c>
+      <c r="AD93" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD93" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE93" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>second part of this objects wrong refitting (see 47-9000.1.2.) (Dutkiewicz E. 2021: Taf. 34.6).</t>
         </is>
       </c>
       <c r="AF93" t="inlineStr">
         <is>
-          <t>Find No.: 42/67-16.1</t>
+          <t>URMU Blaubeuren</t>
         </is>
       </c>
       <c r="AG93" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 59.12; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 47-9000.1.3</t>
         </is>
       </c>
       <c r="AH93" t="inlineStr">
         <is>
-          <t>!v vv vv!</t>
+          <t>Hahn J. &amp; Münzel S. 1995; Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI93" t="inlineStr">
         <is>
+          <t>!v vv vv</t>
+        </is>
+      </c>
+      <c r="AJ93" t="inlineStr">
+        <is>
           <t>certain</t>
         </is>
       </c>
-      <c r="AJ93" t="inlineStr"/>
-      <c r="AK93" t="inlineStr"/>
+      <c r="AK93" t="inlineStr">
+        <is>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AL93" t="inlineStr">
+        <is>
+          <t>tube</t>
+        </is>
+      </c>
     </row>
     <row r="94">
       <c r="A94" t="n">
-        <v>567</v>
+        <v>486</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>vhc0089</t>
+          <t>vhc0012</t>
         </is>
       </c>
       <c r="C94" t="inlineStr"/>
       <c r="D94" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
@@ -15659,123 +16140,132 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R94" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S94" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T94" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U94" t="inlineStr">
         <is>
-          <t>2006</t>
+          <t>2012</t>
         </is>
       </c>
       <c r="V94" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W94" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X94" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="Y94" t="inlineStr"/>
-      <c r="Z94" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z94" t="inlineStr"/>
       <c r="AA94" t="n">
+        <v>12</v>
+      </c>
+      <c r="AB94" t="n">
         <v>7</v>
       </c>
-      <c r="AB94" t="n">
-[...2 lines deleted...]
-      <c r="AC94" t="inlineStr">
+      <c r="AC94" t="n">
+        <v>3</v>
+      </c>
+      <c r="AD94" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD94" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE94" t="inlineStr">
         <is>
+          <t>Marked ivory fragment (Dutkiewicz E. 2021: Taf. 56.2).</t>
+        </is>
+      </c>
+      <c r="AF94" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF94" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG94" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 57.2; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 34/69-16.1</t>
         </is>
       </c>
       <c r="AH94" t="inlineStr">
         <is>
-          <t>&gt;&gt;&gt;&gt;! _ &gt;&gt;!</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI94" t="inlineStr">
         <is>
+          <t>!///!</t>
+        </is>
+      </c>
+      <c r="AJ94" t="inlineStr">
+        <is>
           <t>certain</t>
         </is>
       </c>
-      <c r="AJ94" t="inlineStr"/>
-      <c r="AK94" t="inlineStr"/>
+      <c r="AK94" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL94" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
+      </c>
     </row>
     <row r="95">
       <c r="A95" t="n">
-        <v>590</v>
+        <v>488</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>vhc0110</t>
+          <t>vhc0014</t>
         </is>
       </c>
       <c r="C95" t="inlineStr"/>
       <c r="D95" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
@@ -15837,263 +16327,281 @@
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U95" t="inlineStr">
         <is>
           <t>2012</t>
         </is>
       </c>
       <c r="V95" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W95" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X95" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="Y95" t="inlineStr"/>
-      <c r="Z95" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z95" t="inlineStr"/>
       <c r="AA95" t="n">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="AB95" t="n">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="AC95" t="inlineStr">
+        <v>13</v>
+      </c>
+      <c r="AC95" t="n">
+        <v>5</v>
+      </c>
+      <c r="AD95" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD95" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE95" t="inlineStr">
         <is>
+          <t>Marked ivory fragment (Dutkiewicz E. 2021: Taf. 56.3).</t>
+        </is>
+      </c>
+      <c r="AF95" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF95" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG95" t="inlineStr">
         <is>
-          <t>Wolf S. 2015, Taf. 42.27; Dutkiewicz E. 2021: Taf. 57.10; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 34/70-55.2</t>
         </is>
       </c>
       <c r="AH95" t="inlineStr">
         <is>
-          <t>vvv!</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI95" t="inlineStr">
         <is>
+          <t>!||!</t>
+        </is>
+      </c>
+      <c r="AJ95" t="inlineStr">
+        <is>
           <t>certain</t>
         </is>
       </c>
-      <c r="AJ95" t="inlineStr"/>
-      <c r="AK95" t="inlineStr"/>
+      <c r="AK95" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL95" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
+      </c>
     </row>
     <row r="96">
       <c r="A96" t="n">
-        <v>596</v>
+        <v>435</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>vhc0116</t>
+          <t>hfc0014</t>
         </is>
       </c>
       <c r="C96" t="inlineStr"/>
       <c r="D96" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>Vogelherd</t>
+          <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>vhc</t>
+          <t>hfc</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>Niederstotzingen-Stetten</t>
+          <t>Schelklingen</t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K96" t="n">
-        <v>48.559</v>
+        <v>48.379117</v>
       </c>
       <c r="L96" t="n">
-        <v>10.194</v>
+        <v>9.754103000000001</v>
       </c>
       <c r="M96" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N96" t="inlineStr">
         <is>
-          <t>nespos.org</t>
+          <t>wikipedia</t>
         </is>
       </c>
       <c r="O96" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>IV</t>
         </is>
       </c>
       <c r="P96" t="inlineStr">
         <is>
-          <t>C14</t>
+          <t>AMS</t>
         </is>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>28750±750</t>
         </is>
       </c>
       <c r="R96" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>OxA-4980</t>
         </is>
       </c>
       <c r="S96" t="inlineStr">
         <is>
-          <t>35810±710</t>
+          <t>33090+260/-250</t>
         </is>
       </c>
       <c r="T96" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
+          <t>KIA 16036</t>
         </is>
       </c>
       <c r="U96" t="inlineStr">
         <is>
-          <t>2012</t>
+          <t>2007</t>
         </is>
       </c>
       <c r="V96" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W96" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X96" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="Y96" t="inlineStr"/>
-      <c r="Z96" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z96" t="inlineStr"/>
       <c r="AA96" t="n">
-        <v>9</v>
+        <v>31</v>
       </c>
       <c r="AB96" t="n">
+        <v>14</v>
+      </c>
+      <c r="AC96" t="n">
         <v>3</v>
       </c>
-      <c r="AC96" t="inlineStr">
+      <c r="AD96" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD96" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE96" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>The small, thin ivory plaque bears a tight hatching consisting of 94 lines. It is quite possible that this fragment belongs to piece 29-1594, but it cannot be matched (Wolf S. 2015, Tab. 19.2; Dutkiewicz E. 2021: Tab. 52.4).</t>
         </is>
       </c>
       <c r="AF96" t="inlineStr">
         <is>
-          <t>Find No.: 60/63-96.1</t>
+          <t>URMU Blaubeuren</t>
         </is>
       </c>
       <c r="AG96" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2013; Wolf S. 2015, Taf. 42.20; Dutkiewicz E. 2021: Taf. 57.13; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.:  29-1600.1</t>
         </is>
       </c>
       <c r="AH96" t="inlineStr">
         <is>
-          <t>!⊞!</t>
+          <t>Conard N. &amp; Malina M. 2007; Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI96" t="inlineStr">
         <is>
+          <t>!≠!</t>
+        </is>
+      </c>
+      <c r="AJ96" t="inlineStr">
+        <is>
           <t>certain</t>
         </is>
       </c>
-      <c r="AJ96" t="inlineStr"/>
-      <c r="AK96" t="inlineStr"/>
+      <c r="AK96" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL96" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
+      </c>
     </row>
     <row r="97">
       <c r="A97" t="n">
-        <v>594</v>
+        <v>492</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>vhc0114</t>
+          <t>vhc0018</t>
         </is>
       </c>
       <c r="C97" t="inlineStr"/>
       <c r="D97" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
@@ -16136,282 +16644,300 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R97" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S97" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T97" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U97" t="inlineStr">
         <is>
-          <t>2012</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V97" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>antler</t>
         </is>
       </c>
       <c r="W97" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>Rangifer tarandus</t>
         </is>
       </c>
       <c r="X97" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="Y97" t="inlineStr"/>
-      <c r="Z97" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z97" t="inlineStr"/>
       <c r="AA97" t="n">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="AB97" t="n">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="AC97" t="inlineStr">
+        <v>9</v>
+      </c>
+      <c r="AC97" t="n">
+        <v>4</v>
+      </c>
+      <c r="AD97" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD97" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE97" t="inlineStr">
         <is>
+          <t>Small antler fragment with notches (Dutkiewicz E. 2021: Taf. 58.5).</t>
+        </is>
+      </c>
+      <c r="AF97" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF97" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG97" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2013; Wolf S. 2015, Taf. 42.1; Dutkiewicz E. 2021: Taf. 57.11; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 35/71-12.1</t>
         </is>
       </c>
       <c r="AH97" t="inlineStr">
         <is>
-          <t>!||||||!</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI97" t="inlineStr">
         <is>
-          <t>very certain</t>
-[...3 lines deleted...]
-      <c r="AK97" t="inlineStr"/>
+          <t>!vvvvv!</t>
+        </is>
+      </c>
+      <c r="AJ97" t="inlineStr">
+        <is>
+          <t>certain</t>
+        </is>
+      </c>
+      <c r="AK97" t="inlineStr">
+        <is>
+          <t>antler</t>
+        </is>
+      </c>
+      <c r="AL97" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
+      </c>
     </row>
     <row r="98">
       <c r="A98" t="n">
-        <v>566</v>
+        <v>409</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>vhc0088</t>
+          <t>gkl0018</t>
         </is>
       </c>
       <c r="C98" t="inlineStr"/>
       <c r="D98" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>Vogelherd</t>
+          <t>Geissenklösterle</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>vhc</t>
+          <t>gkl</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>Niederstotzingen-Stetten</t>
+          <t>Blaubeuren-Weiler</t>
         </is>
       </c>
       <c r="J98" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K98" t="n">
-        <v>48.559</v>
+        <v>48.398333</v>
       </c>
       <c r="L98" t="n">
-        <v>10.194</v>
+        <v>9.772221999999999</v>
       </c>
       <c r="M98" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
-          <t>nespos.org</t>
+          <t>wikipedia</t>
         </is>
       </c>
       <c r="O98" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>II</t>
         </is>
       </c>
       <c r="P98" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>30625±796</t>
         </is>
       </c>
       <c r="R98" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>H 4147-3346</t>
         </is>
       </c>
       <c r="S98" t="inlineStr">
         <is>
-          <t>35810±710</t>
+          <t>33700±825</t>
         </is>
       </c>
       <c r="T98" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
+          <t>H 4751-4404</t>
         </is>
       </c>
       <c r="U98" t="inlineStr">
         <is>
-          <t>2006</t>
+          <t>1973</t>
         </is>
       </c>
       <c r="V98" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W98" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X98" t="inlineStr">
         <is>
-          <t>rod/baton</t>
+          <t>tube/flute</t>
         </is>
       </c>
       <c r="Y98" t="inlineStr"/>
-      <c r="Z98" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z98" t="inlineStr"/>
       <c r="AA98" t="n">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="AB98" t="n">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="AC98" t="inlineStr">
+        <v>8</v>
+      </c>
+      <c r="AC98" t="n">
+        <v>4</v>
+      </c>
+      <c r="AD98" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD98" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE98" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>Fragment of a tubular bone (Dutkiewicz E. 2021: Taf. 35.5).</t>
         </is>
       </c>
       <c r="AF98" t="inlineStr">
         <is>
-          <t>Find No.: 42/69-53</t>
+          <t>URMU Blaubeuren</t>
         </is>
       </c>
       <c r="AG98" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 51.14; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 47-9000.2</t>
         </is>
       </c>
       <c r="AH98" t="inlineStr">
         <is>
-          <t>!W!</t>
+          <t>Hahn J. &amp; Münzel S. 1995; Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI98" t="inlineStr">
         <is>
-          <t>uncertain</t>
-[...3 lines deleted...]
-      <c r="AK98" t="inlineStr"/>
+          <t>!v v v vv vv! _ !vv v v!</t>
+        </is>
+      </c>
+      <c r="AJ98" t="inlineStr">
+        <is>
+          <t>certain</t>
+        </is>
+      </c>
+      <c r="AK98" t="inlineStr">
+        <is>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AL98" t="inlineStr">
+        <is>
+          <t>tube</t>
+        </is>
+      </c>
     </row>
     <row r="99">
       <c r="A99" t="n">
-        <v>543</v>
+        <v>537</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>vhc0066</t>
+          <t>vhc0060</t>
         </is>
       </c>
       <c r="C99" t="inlineStr"/>
       <c r="D99" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
@@ -16454,131 +16980,132 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R99" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S99" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T99" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U99" t="inlineStr">
         <is>
-          <t>2007</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V99" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W99" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X99" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>possible figurine</t>
         </is>
       </c>
       <c r="Y99" t="inlineStr"/>
-      <c r="Z99" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z99" t="inlineStr"/>
       <c r="AA99" t="n">
-        <v>6</v>
+        <v>29</v>
       </c>
       <c r="AB99" t="n">
+        <v>15</v>
+      </c>
+      <c r="AC99" t="n">
         <v>3</v>
       </c>
-      <c r="AC99" t="inlineStr">
+      <c r="AD99" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD99" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE99" t="inlineStr">
         <is>
+          <t>Flat, heavily reworked ivory fragment was filled with markings over the entire surface (Wolf S. 2015, Taf. 42.2; Dutkiewicz E. 2021: Taf. 29.1).</t>
+        </is>
+      </c>
+      <c r="AF99" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF99" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG99" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 38/78-53</t>
         </is>
       </c>
       <c r="AH99" t="inlineStr">
         <is>
-          <t>!vv! _ vv!</t>
+          <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI99" t="inlineStr">
         <is>
+          <t>////////// _ l|ll!</t>
+        </is>
+      </c>
+      <c r="AJ99" t="inlineStr">
+        <is>
           <t>uncertain</t>
         </is>
       </c>
-      <c r="AJ99" t="inlineStr">
+      <c r="AK99" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK99" t="inlineStr">
-[...1 lines deleted...]
-          <t>undetermined</t>
+      <c r="AL99" t="inlineStr">
+        <is>
+          <t>figurine (possible)</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="n">
-        <v>542</v>
+        <v>495</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>vhc0065</t>
+          <t>vhc0021</t>
         </is>
       </c>
       <c r="C100" t="inlineStr"/>
       <c r="D100" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
@@ -16621,628 +17148,636 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R100" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S100" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T100" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U100" t="inlineStr">
         <is>
-          <t>2007</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V100" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W100" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X100" t="inlineStr">
         <is>
-          <t>personal ornament</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="Y100" t="inlineStr"/>
-      <c r="Z100" t="n">
+      <c r="Z100" t="inlineStr"/>
+      <c r="AA100" t="n">
         <v>13</v>
       </c>
-      <c r="AA100" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AB100" t="n">
+        <v>5</v>
+      </c>
+      <c r="AC100" t="n">
         <v>2</v>
       </c>
-      <c r="AC100" t="inlineStr">
+      <c r="AD100" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD100" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE100" t="inlineStr">
         <is>
-          <t>MUT Tübingen</t>
+          <t>Tube-like bone fragment with markings (Dutkiewicz E. 2021: Taf. 58.7).</t>
         </is>
       </c>
       <c r="AF100" t="inlineStr">
         <is>
-          <t>Find No.: 39/69-74.1</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AG100" t="inlineStr">
         <is>
+          <t>Find No.: 35/75-119.1</t>
+        </is>
+      </c>
+      <c r="AH100" t="inlineStr">
+        <is>
           <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
-      <c r="AH100" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AI100" t="inlineStr">
         <is>
-          <t>certain</t>
+          <t>!vvv!</t>
         </is>
       </c>
       <c r="AJ100" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>very certain</t>
         </is>
       </c>
       <c r="AK100" t="inlineStr">
         <is>
-          <t>personal ornament</t>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AL100" t="inlineStr">
+        <is>
+          <t>undetermined</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="n">
-        <v>540</v>
+        <v>427</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>vhc0063</t>
+          <t>hfc0006</t>
         </is>
       </c>
       <c r="C101" t="inlineStr"/>
       <c r="D101" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>Vogelherd</t>
+          <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>vhc</t>
+          <t>hfc</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>Niederstotzingen-Stetten</t>
+          <t>Schelklingen</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K101" t="n">
-        <v>48.559</v>
+        <v>48.379117</v>
       </c>
       <c r="L101" t="n">
-        <v>10.194</v>
+        <v>9.754103000000001</v>
       </c>
       <c r="M101" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
-          <t>nespos.org</t>
+          <t>wikipedia</t>
         </is>
       </c>
       <c r="O101" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>IIda</t>
         </is>
       </c>
       <c r="P101" t="inlineStr">
         <is>
-          <t>C14</t>
+          <t>AMS</t>
         </is>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>29560+240/-230</t>
         </is>
       </c>
       <c r="R101" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>KIA 8964</t>
         </is>
       </c>
       <c r="S101" t="inlineStr">
         <is>
-          <t>35810±710</t>
+          <t>30010±220</t>
         </is>
       </c>
       <c r="T101" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
+          <t>KIA 8965</t>
         </is>
       </c>
       <c r="U101" t="inlineStr">
         <is>
-          <t>2007</t>
+          <t>2010</t>
         </is>
       </c>
       <c r="V101" t="inlineStr">
         <is>
           <t>bone</t>
         </is>
       </c>
       <c r="W101" t="inlineStr">
         <is>
+          <t>Capra ibex</t>
+        </is>
+      </c>
+      <c r="X101" t="inlineStr">
+        <is>
           <t>undetermined</t>
         </is>
       </c>
-      <c r="X101" t="inlineStr">
+      <c r="Y101" t="inlineStr"/>
+      <c r="Z101" t="inlineStr"/>
+      <c r="AA101" t="n">
+        <v>128</v>
+      </c>
+      <c r="AB101" t="n">
+        <v>27</v>
+      </c>
+      <c r="AC101" t="n">
+        <v>10</v>
+      </c>
+      <c r="AD101" t="inlineStr">
+        <is>
+          <t>almost complete</t>
+        </is>
+      </c>
+      <c r="AE101" t="inlineStr">
+        <is>
+          <t>Split metatarsal bone of an ibex (Capra ibex) with traces of red ochre and markings (Dutkiewicz E. 2021: Tab. 54.5-8; Conard N. et al. 2003: 331-371).</t>
+        </is>
+      </c>
+      <c r="AF101" t="inlineStr">
+        <is>
+          <t>Universität Tübingen</t>
+        </is>
+      </c>
+      <c r="AG101" t="inlineStr">
+        <is>
+          <t>Find No.: 26-459</t>
+        </is>
+      </c>
+      <c r="AH101" t="inlineStr">
+        <is>
+          <t>Conard N. &amp; Malina M. 2010; Dutkiewicz E. 2021; Conard N. et al. 2003; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+        </is>
+      </c>
+      <c r="AI101" t="inlineStr">
+        <is>
+          <t>||| X V\\ / \\/ \\ ≠ _ °°°°°°°</t>
+        </is>
+      </c>
+      <c r="AJ101" t="inlineStr">
+        <is>
+          <t>certain</t>
+        </is>
+      </c>
+      <c r="AK101" t="inlineStr">
+        <is>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AL101" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
-      <c r="Y101" t="inlineStr"/>
-[...49 lines deleted...]
-      <c r="AK101" t="inlineStr"/>
     </row>
     <row r="102">
       <c r="A102" t="n">
-        <v>534</v>
+        <v>430</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>vhc0057</t>
+          <t>hfc0009</t>
         </is>
       </c>
       <c r="C102" t="inlineStr"/>
       <c r="D102" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>Vogelherd</t>
+          <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>vhc</t>
+          <t>hfc</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>Niederstotzingen-Stetten</t>
+          <t>Schelklingen</t>
         </is>
       </c>
       <c r="J102" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K102" t="n">
-        <v>48.559</v>
+        <v>48.379117</v>
       </c>
       <c r="L102" t="n">
-        <v>10.194</v>
+        <v>9.754103000000001</v>
       </c>
       <c r="M102" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N102" t="inlineStr">
         <is>
-          <t>nespos.org</t>
+          <t>wikipedia</t>
         </is>
       </c>
       <c r="O102" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>Vaa</t>
         </is>
       </c>
       <c r="P102" t="inlineStr">
         <is>
-          <t>C14</t>
+          <t>AMS</t>
         </is>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>31750±260</t>
         </is>
       </c>
       <c r="R102" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>KIA 35464</t>
         </is>
       </c>
       <c r="S102" t="inlineStr">
         <is>
-          <t>35810±710</t>
+          <t>35710+360/-340</t>
         </is>
       </c>
       <c r="T102" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
+          <t>KIA 16034 Va</t>
         </is>
       </c>
       <c r="U102" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>2014</t>
         </is>
       </c>
       <c r="V102" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W102" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>Capra ibex</t>
         </is>
       </c>
       <c r="X102" t="inlineStr">
         <is>
-          <t>rod/baton</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="Y102" t="inlineStr"/>
-      <c r="Z102" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z102" t="inlineStr"/>
       <c r="AA102" t="n">
-        <v>4</v>
+        <v>87</v>
       </c>
       <c r="AB102" t="n">
-        <v>1</v>
-[...4 lines deleted...]
-        </is>
+        <v>21</v>
+      </c>
+      <c r="AC102" t="n">
+        <v>7</v>
       </c>
       <c r="AD102" t="inlineStr">
         <is>
-          <t>Heavily weathered, thin fragment of a rod (Dutkiewicz E. 2021: Taf. 51.11).</t>
+          <t>almost complete</t>
         </is>
       </c>
       <c r="AE102" t="inlineStr">
         <is>
+          <t>This is a split metatarsal bone of an ibex (Capra ibex) with markings (Dutkiewicz E. 2021: Tab. 54.1-4).</t>
+        </is>
+      </c>
+      <c r="AF102" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF102" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG102" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 28-1796</t>
         </is>
       </c>
       <c r="AH102" t="inlineStr">
         <is>
-          <t>!vvv! _ !vvv!</t>
+          <t>Conard N. et al. 2014; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2008; Conard N. &amp; Bolus M. 2003</t>
         </is>
       </c>
       <c r="AI102" t="inlineStr">
         <is>
+          <t>l llXl ll| |  XX| |  ≠≠≠ ≠≠ llll _ | | | | | | | | | | l _ (–ll) ll ll ll ll</t>
+        </is>
+      </c>
+      <c r="AJ102" t="inlineStr">
+        <is>
           <t>certain</t>
         </is>
       </c>
-      <c r="AJ102" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AK102" t="inlineStr">
         <is>
-          <t>rod</t>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AL102" t="inlineStr">
+        <is>
+          <t>undetermined</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="n">
-        <v>531</v>
+        <v>433</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>vhc0054</t>
+          <t>hfc0012</t>
         </is>
       </c>
       <c r="C103" t="inlineStr"/>
       <c r="D103" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>Vogelherd</t>
+          <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>vhc</t>
+          <t>hfc</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>Niederstotzingen-Stetten</t>
+          <t>Schelklingen</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K103" t="n">
-        <v>48.559</v>
+        <v>48.379117</v>
       </c>
       <c r="L103" t="n">
-        <v>10.194</v>
+        <v>9.754103000000001</v>
       </c>
       <c r="M103" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N103" t="inlineStr">
         <is>
-          <t>nespos.org</t>
+          <t>wikipedia</t>
         </is>
       </c>
       <c r="O103" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>Vab</t>
         </is>
       </c>
       <c r="P103" t="inlineStr">
         <is>
-          <t>C14</t>
+          <t>AMS</t>
         </is>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>31750±260</t>
         </is>
       </c>
       <c r="R103" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>KIA 35464</t>
         </is>
       </c>
       <c r="S103" t="inlineStr">
         <is>
-          <t>35810±710</t>
+          <t>40000±500</t>
         </is>
       </c>
       <c r="T103" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
+          <t>OxA-19781</t>
         </is>
       </c>
       <c r="U103" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>2014</t>
         </is>
       </c>
       <c r="V103" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W103" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X103" t="inlineStr">
         <is>
-          <t>possible figurine</t>
+          <t>personal ornament</t>
         </is>
       </c>
       <c r="Y103" t="inlineStr"/>
-      <c r="Z103" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z103" t="inlineStr"/>
       <c r="AA103" t="n">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="AB103" t="n">
+        <v>5</v>
+      </c>
+      <c r="AC103" t="n">
         <v>4</v>
       </c>
-      <c r="AC103" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AD103" t="inlineStr">
         <is>
-          <t>Elongated, cylindrical piece of ivory with a heavily weathered surface (Wolf S. 2015, Taf. 42.18; Dutkiewicz E. 2021: Taf. 28.10).</t>
+          <t>complete</t>
         </is>
       </c>
       <c r="AE103" t="inlineStr">
         <is>
+          <t>Triple-perforated bead (Dutkiewicz E. 2021: Tab. 37.3).</t>
+        </is>
+      </c>
+      <c r="AF103" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF103" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG103" t="inlineStr">
         <is>
-          <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 28-2279</t>
         </is>
       </c>
       <c r="AH103" t="inlineStr">
         <is>
-          <t>!vvvvvvvvv!</t>
+          <t>Conard N. et al. 2014; Dutkiewicz E. 2021; Conard N. 2009; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI103" t="inlineStr">
         <is>
-          <t>certain</t>
+          <t>OO</t>
         </is>
       </c>
       <c r="AJ103" t="inlineStr">
         <is>
+          <t>very certain</t>
+        </is>
+      </c>
+      <c r="AK103" t="inlineStr">
+        <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK103" t="inlineStr">
-[...1 lines deleted...]
-          <t>figurine (possible)</t>
+      <c r="AL103" t="inlineStr">
+        <is>
+          <t>personal ornament</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="n">
-        <v>602</v>
+        <v>476</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>vhc0122</t>
+          <t>vhc0003</t>
         </is>
       </c>
       <c r="C104" t="inlineStr"/>
       <c r="D104" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
@@ -17255,312 +17790,334 @@
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K104" t="n">
         <v>48.559</v>
       </c>
       <c r="L104" t="n">
         <v>10.194</v>
       </c>
       <c r="M104" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N104" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O104" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>-</t>
         </is>
       </c>
       <c r="P104" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R104" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S104" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T104" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U104" t="inlineStr">
         <is>
-          <t>2006</t>
+          <t>1952</t>
         </is>
       </c>
       <c r="V104" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W104" t="inlineStr">
         <is>
+          <t>Mammuthus primigenius</t>
+        </is>
+      </c>
+      <c r="X104" t="inlineStr">
+        <is>
+          <t>figurine zoomorph</t>
+        </is>
+      </c>
+      <c r="Y104" t="inlineStr"/>
+      <c r="Z104" t="inlineStr">
+        <is>
           <t>undetermined</t>
         </is>
       </c>
-      <c r="X104" t="inlineStr">
-[...7 lines deleted...]
-      </c>
       <c r="AA104" t="n">
-        <v>6</v>
+        <v>30</v>
       </c>
       <c r="AB104" t="n">
-        <v>2</v>
-[...4 lines deleted...]
-        </is>
+        <v>20</v>
+      </c>
+      <c r="AC104" t="n">
+        <v>12</v>
       </c>
       <c r="AD104" t="inlineStr">
         <is>
-          <t>Tiny fragment of a tubular bone (undetermined animal species).</t>
+          <t>almost complete</t>
         </is>
       </c>
       <c r="AE104" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>Figurine of a lion head. The head is carved along the longitudinal axis of a tusk. The surface is highly smoothed. The figurine is unmistakably recognizable as the head of a felid. All features are rendered in masterful detail. The crown gently transitions into the slightly sloping nasal area. The nose itself is separated from the snout by a depression. The upper lip subtly protrudes forward. The mouth is represented by a cleanly cut notch. The lip cleft starts below the nose and tapers towards the mouth. Above the jaw muscles are the eyes, with the breakage edge on the right side. The eyes are crafted as deep, slightly oval indentations. On the inside of the left eye, several gently curved lines depict the tearduct characteristic of felids. Additionally, two thin, parallel lines mark the nose. Directly behind the eyes, the ears emerge. They stand slightly away from the head, are rounded, and have a depression in the center. Towards the neck, the figurine becomes narrow and then breaks off with deeply incised markings at the back. See Dutkiewicz E. 2021: Taf. 21.</t>
         </is>
       </c>
       <c r="AF104" t="inlineStr">
         <is>
-          <t>Find No.: 64/63-67.1</t>
+          <t>LMW Stuttgart</t>
         </is>
       </c>
       <c r="AG104" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 36.11; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 00/00-08</t>
         </is>
       </c>
       <c r="AH104" t="inlineStr">
         <is>
-          <t>v!</t>
+          <t>Riek G. 1954; Mauser P.-F. 1973; Dutkiewicz E. 2021; Hahn J. 1986; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI104" t="inlineStr">
         <is>
-          <t>very certain</t>
-[...3 lines deleted...]
-      <c r="AK104" t="inlineStr"/>
+          <t>⊞ _ (||/|/|//|||/||/||| |) _ ⊞ _ || _ ⊞ _ | | | _ |||</t>
+        </is>
+      </c>
+      <c r="AJ104" t="inlineStr">
+        <is>
+          <t>certain</t>
+        </is>
+      </c>
+      <c r="AK104" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL104" t="inlineStr">
+        <is>
+          <t>figurine zoomorph</t>
+        </is>
+      </c>
     </row>
     <row r="105">
       <c r="A105" t="n">
-        <v>605</v>
+        <v>438</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>vhc0125</t>
+          <t>hfc0017</t>
         </is>
       </c>
       <c r="C105" t="inlineStr"/>
       <c r="D105" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>Vogelherd</t>
+          <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>vhc</t>
+          <t>hfc</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>Niederstotzingen-Stetten</t>
+          <t>Schelklingen</t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K105" t="n">
-        <v>48.559</v>
+        <v>48.379117</v>
       </c>
       <c r="L105" t="n">
-        <v>10.194</v>
+        <v>9.754103000000001</v>
       </c>
       <c r="M105" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N105" t="inlineStr">
         <is>
-          <t>nespos.org</t>
+          <t>wikipedia</t>
         </is>
       </c>
       <c r="O105" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>Va</t>
         </is>
       </c>
       <c r="P105" t="inlineStr">
         <is>
-          <t>C14</t>
+          <t>AMS</t>
         </is>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>31750±260</t>
         </is>
       </c>
       <c r="R105" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>KIA 35464</t>
         </is>
       </c>
       <c r="S105" t="inlineStr">
         <is>
-          <t>35810±710</t>
+          <t>35710+360/-340</t>
         </is>
       </c>
       <c r="T105" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
+          <t>KIA 16034</t>
         </is>
       </c>
       <c r="U105" t="inlineStr">
         <is>
-          <t>2011</t>
+          <t>2015</t>
         </is>
       </c>
       <c r="V105" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>antler</t>
         </is>
       </c>
       <c r="W105" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>Rangifer tarandus</t>
         </is>
       </c>
       <c r="X105" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>spatula/lissoir</t>
         </is>
       </c>
       <c r="Y105" t="inlineStr"/>
-      <c r="Z105" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z105" t="inlineStr"/>
       <c r="AA105" t="n">
-        <v>5</v>
+        <v>98</v>
       </c>
       <c r="AB105" t="n">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="AC105" t="inlineStr">
+        <v>27</v>
+      </c>
+      <c r="AC105" t="n">
+        <v>13</v>
+      </c>
+      <c r="AD105" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD105" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE105" t="inlineStr">
         <is>
+          <t>This unusual object is a shaft part of a larger reindeer antler (Rangifer tarandus), which is diagonally halved along the longitudinal axis, resulting in a rounded, flat end. The smooth surface clearly shows compact and spongy bone structures. A hatching is applied in a surface-filling manner on this area. This pattern consists of a total of 73 lines, some of which extend across the entire width of the object, while others reach only to the spongy center (Dutkiewicz E. 2021: Tab. 41.2).</t>
+        </is>
+      </c>
+      <c r="AF105" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF105" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG105" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 57.14; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 31-1693</t>
         </is>
       </c>
       <c r="AH105" t="inlineStr">
         <is>
-          <t>!vvv!</t>
+          <t>Conard N. &amp; Malina M. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI105" t="inlineStr">
         <is>
-          <t>uncertain</t>
-[...3 lines deleted...]
-      <c r="AK105" t="inlineStr"/>
+          <t>≠!</t>
+        </is>
+      </c>
+      <c r="AJ105" t="inlineStr">
+        <is>
+          <t>certain</t>
+        </is>
+      </c>
+      <c r="AK105" t="inlineStr">
+        <is>
+          <t>antler</t>
+        </is>
+      </c>
+      <c r="AL105" t="inlineStr">
+        <is>
+          <t>smoother</t>
+        </is>
+      </c>
     </row>
     <row r="106">
       <c r="A106" t="n">
-        <v>548</v>
+        <v>497</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>vhc0071</t>
+          <t>vhc0023</t>
         </is>
       </c>
       <c r="C106" t="inlineStr"/>
       <c r="D106" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
@@ -17622,112 +18179,113 @@
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U106" t="inlineStr">
         <is>
           <t>2008</t>
         </is>
       </c>
       <c r="V106" t="inlineStr">
         <is>
           <t>bone</t>
         </is>
       </c>
       <c r="W106" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="X106" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="Y106" t="inlineStr"/>
-      <c r="Z106" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z106" t="inlineStr"/>
       <c r="AA106" t="n">
-        <v>4</v>
+        <v>23</v>
       </c>
       <c r="AB106" t="n">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="AC106" t="inlineStr">
+        <v>11</v>
+      </c>
+      <c r="AC106" t="n">
+        <v>5</v>
+      </c>
+      <c r="AD106" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD106" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE106" t="inlineStr">
         <is>
+          <t>This is a bone fragment that has been intentionally reshaped, featuring lateral notches on its sides (Dutkiewicz E. 2021: Taf. 58.8).</t>
+        </is>
+      </c>
+      <c r="AF106" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF106" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG106" t="inlineStr">
         <is>
+          <t>Find No.: 36/67-42.2</t>
+        </is>
+      </c>
+      <c r="AH106" t="inlineStr">
+        <is>
           <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
-      <c r="AH106" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AI106" t="inlineStr">
         <is>
-          <t>very certain</t>
+          <t>vv v! _v!</t>
         </is>
       </c>
       <c r="AJ106" t="inlineStr">
         <is>
+          <t>uncertain</t>
+        </is>
+      </c>
+      <c r="AK106" t="inlineStr">
+        <is>
           <t>bone</t>
         </is>
       </c>
-      <c r="AK106" t="inlineStr">
+      <c r="AL106" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="n">
-        <v>525</v>
+        <v>475</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>vhc0173</t>
+          <t>vhc0002</t>
         </is>
       </c>
       <c r="C107" t="inlineStr"/>
       <c r="D107" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
@@ -17770,449 +18328,462 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R107" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S107" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T107" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U107" t="inlineStr">
         <is>
-          <t>2007</t>
+          <t>2006</t>
         </is>
       </c>
       <c r="V107" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W107" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X107" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>possible figurine</t>
         </is>
       </c>
       <c r="Y107" t="inlineStr"/>
-      <c r="Z107" t="n">
-[...8 lines deleted...]
-      <c r="AC107" t="inlineStr">
+      <c r="Z107" t="inlineStr"/>
+      <c r="AA107" t="inlineStr"/>
+      <c r="AB107" t="inlineStr"/>
+      <c r="AC107" t="inlineStr"/>
+      <c r="AD107" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD107" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE107" t="inlineStr">
         <is>
+          <t>Fragment of a possible figurine. It is elongated, slightly curved, and reworked all around. See Dutkiewicz E. 2021: Taf. 27.9.</t>
+        </is>
+      </c>
+      <c r="AF107" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF107" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG107" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 00/00-06</t>
         </is>
       </c>
       <c r="AH107" t="inlineStr">
         <is>
-          <t>!vvvv v!</t>
+          <t>Conard N. et al. 2007; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI107" t="inlineStr">
         <is>
+          <t>°°°°°! _ vvvvvvv!</t>
+        </is>
+      </c>
+      <c r="AJ107" t="inlineStr">
+        <is>
           <t>very certain</t>
         </is>
       </c>
-      <c r="AJ107" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AK107" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL107" t="inlineStr">
+        <is>
+          <t>figurine (possible)</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="n">
-        <v>563</v>
+        <v>444</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>vhc0172</t>
+          <t>hfc0023</t>
         </is>
       </c>
       <c r="C108" t="inlineStr"/>
       <c r="D108" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>Vogelherd</t>
+          <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>vhc</t>
+          <t>hfc</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>Niederstotzingen-Stetten</t>
+          <t>Schelklingen</t>
         </is>
       </c>
       <c r="J108" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K108" t="n">
-        <v>48.559</v>
+        <v>48.379117</v>
       </c>
       <c r="L108" t="n">
-        <v>10.194</v>
+        <v>9.754103000000001</v>
       </c>
       <c r="M108" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N108" t="inlineStr">
         <is>
-          <t>nespos.org</t>
+          <t>wikipedia</t>
         </is>
       </c>
       <c r="O108" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>IId</t>
         </is>
       </c>
       <c r="P108" t="inlineStr">
         <is>
-          <t>C14</t>
+          <t>AMS</t>
         </is>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>29560+240/-230</t>
         </is>
       </c>
       <c r="R108" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>KIA 8964</t>
         </is>
       </c>
       <c r="S108" t="inlineStr">
         <is>
-          <t>35810±710</t>
+          <t>30010±220</t>
         </is>
       </c>
       <c r="T108" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
+          <t>KIA 8965</t>
         </is>
       </c>
       <c r="U108" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>2003</t>
         </is>
       </c>
       <c r="V108" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W108" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X108" t="inlineStr">
         <is>
-          <t>rod/baton</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="Y108" t="inlineStr"/>
-      <c r="Z108" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z108" t="inlineStr"/>
       <c r="AA108" t="n">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="AB108" t="n">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="AC108" t="inlineStr">
+        <v>12</v>
+      </c>
+      <c r="AC108" t="n">
+        <v>4</v>
+      </c>
+      <c r="AD108" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD108" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE108" t="inlineStr">
         <is>
+          <t>Thick, nearly cylindrical bone fragment with a broad hatching (Dutkiewicz E. 2021: Taf. 54.12).</t>
+        </is>
+      </c>
+      <c r="AF108" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF108" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG108" t="inlineStr">
         <is>
-          <t>Wolf S. 2015, Taf. 42.24; Dutkiewicz E. 2021: Taf. 51.13; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 56-3762.1</t>
         </is>
       </c>
       <c r="AH108" t="inlineStr">
         <is>
-          <t>≠!</t>
+          <t>Conard N. et al. 2003; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI108" t="inlineStr">
         <is>
-          <t>uncertain</t>
-[...3 lines deleted...]
-      <c r="AK108" t="inlineStr"/>
+          <t>!≠!</t>
+        </is>
+      </c>
+      <c r="AJ108" t="inlineStr">
+        <is>
+          <t>certain</t>
+        </is>
+      </c>
+      <c r="AK108" t="inlineStr">
+        <is>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AL108" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
+      </c>
     </row>
     <row r="109">
       <c r="A109" t="n">
-        <v>573</v>
+        <v>446</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>vhc0094</t>
+          <t>hfc0025</t>
         </is>
       </c>
       <c r="C109" t="inlineStr"/>
       <c r="D109" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>Vogelherd</t>
+          <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>vhc</t>
+          <t>hfc</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>Niederstotzingen-Stetten</t>
+          <t>Schelklingen</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K109" t="n">
-        <v>48.559</v>
+        <v>48.379117</v>
       </c>
       <c r="L109" t="n">
-        <v>10.194</v>
+        <v>9.754103000000001</v>
       </c>
       <c r="M109" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N109" t="inlineStr">
         <is>
-          <t>nespos.org</t>
+          <t>wikipedia</t>
         </is>
       </c>
       <c r="O109" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>IV</t>
         </is>
       </c>
       <c r="P109" t="inlineStr">
         <is>
-          <t>C14</t>
+          <t>AMS</t>
         </is>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>28750±750</t>
         </is>
       </c>
       <c r="R109" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>OxA-4980</t>
         </is>
       </c>
       <c r="S109" t="inlineStr">
         <is>
-          <t>35810±710</t>
+          <t>33090+260/-250</t>
         </is>
       </c>
       <c r="T109" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
+          <t>KIA 16036</t>
         </is>
       </c>
       <c r="U109" t="inlineStr">
         <is>
-          <t>2007</t>
+          <t>2001</t>
         </is>
       </c>
       <c r="V109" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W109" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X109" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>awl</t>
         </is>
       </c>
       <c r="Y109" t="inlineStr"/>
-      <c r="Z109" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z109" t="inlineStr"/>
       <c r="AA109" t="n">
+        <v>30</v>
+      </c>
+      <c r="AB109" t="n">
         <v>5</v>
       </c>
-      <c r="AB109" t="n">
-[...2 lines deleted...]
-      <c r="AC109" t="inlineStr">
+      <c r="AC109" t="n">
+        <v>2</v>
+      </c>
+      <c r="AD109" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD109" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE109" t="inlineStr">
         <is>
+          <t>Fragment of a bone awl with markings (Dutkiewicz E. 2021: Tab. 46.1). Pointed part. Base see hfc0028.</t>
+        </is>
+      </c>
+      <c r="AF109" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF109" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG109" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 57.4; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 58-2062.1</t>
         </is>
       </c>
       <c r="AH109" t="inlineStr">
         <is>
-          <t>!/X/! _ !&lt;&gt;&lt;&gt;&lt;&gt;&lt;!</t>
+          <t>Conard N. &amp; Malina M. 2010; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI109" t="inlineStr">
         <is>
-          <t>uncertain</t>
-[...3 lines deleted...]
-      <c r="AK109" t="inlineStr"/>
+          <t>!v v v vv! _ v v v _ (//|) _ !v v vv vv vv vv _ ≠! _ vvv _ !vvvvvvv</t>
+        </is>
+      </c>
+      <c r="AJ109" t="inlineStr">
+        <is>
+          <t>certain</t>
+        </is>
+      </c>
+      <c r="AK109" t="inlineStr">
+        <is>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AL109" t="inlineStr">
+        <is>
+          <t>awl</t>
+        </is>
+      </c>
     </row>
     <row r="110">
       <c r="A110" t="n">
-        <v>578</v>
+        <v>474</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>vhc0099</t>
+          <t>vhc0001</t>
         </is>
       </c>
       <c r="C110" t="inlineStr"/>
       <c r="D110" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
@@ -18225,153 +18796,162 @@
         </is>
       </c>
       <c r="J110" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K110" t="n">
         <v>48.559</v>
       </c>
       <c r="L110" t="n">
         <v>10.194</v>
       </c>
       <c r="M110" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N110" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O110" t="inlineStr">
         <is>
-          <t>DKS</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P110" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R110" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S110" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T110" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U110" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>2010</t>
         </is>
       </c>
       <c r="V110" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W110" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X110" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>rod/baton</t>
         </is>
       </c>
       <c r="Y110" t="inlineStr"/>
-      <c r="Z110" t="n">
+      <c r="Z110" t="inlineStr"/>
+      <c r="AA110" t="n">
         <v>28</v>
       </c>
-      <c r="AA110" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AB110" t="n">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="AC110" t="inlineStr">
+        <v>12</v>
+      </c>
+      <c r="AC110" t="n">
+        <v>6</v>
+      </c>
+      <c r="AD110" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD110" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE110" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>Round rod fragment, irregularly broken with reworked surface. See Dutkiewicz E. 2021: Taf. 51.8.</t>
         </is>
       </c>
       <c r="AF110" t="inlineStr">
         <is>
-          <t>Find No.: 43/74-62.1</t>
+          <t>MUT Tübingen</t>
         </is>
       </c>
       <c r="AG110" t="inlineStr">
         <is>
-          <t>Wolf S. 2015, Taf. 42.10; Dutkiewicz E. 2021: Taf. 57.8; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>no find number</t>
         </is>
       </c>
       <c r="AH110" t="inlineStr">
         <is>
-          <t>!////</t>
+          <t>Conard N. &amp; Zeidi M. 2011; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI110" t="inlineStr">
         <is>
-          <t>certain</t>
-[...3 lines deleted...]
-      <c r="AK110" t="inlineStr"/>
+          <t>XXXXX!</t>
+        </is>
+      </c>
+      <c r="AJ110" t="inlineStr">
+        <is>
+          <t>very certain</t>
+        </is>
+      </c>
+      <c r="AK110" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL110" t="inlineStr">
+        <is>
+          <t>rod</t>
+        </is>
+      </c>
     </row>
     <row r="111">
       <c r="A111" t="n">
-        <v>587</v>
+        <v>550</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>vhc0175</t>
+          <t>vhc0073</t>
         </is>
       </c>
       <c r="C111" t="inlineStr"/>
       <c r="D111" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
@@ -18384,646 +18964,632 @@
         </is>
       </c>
       <c r="J111" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K111" t="n">
         <v>48.559</v>
       </c>
       <c r="L111" t="n">
         <v>10.194</v>
       </c>
       <c r="M111" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N111" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O111" t="inlineStr">
         <is>
-          <t>HU/KS</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P111" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R111" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S111" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T111" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U111" t="inlineStr">
         <is>
-          <t>2005</t>
+          <t>2009</t>
         </is>
       </c>
       <c r="V111" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W111" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X111" t="inlineStr">
         <is>
-          <t>rod/baton</t>
+          <t>possible figurine</t>
         </is>
       </c>
       <c r="Y111" t="inlineStr"/>
-      <c r="Z111" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z111" t="inlineStr"/>
       <c r="AA111" t="n">
-        <v>5</v>
+        <v>16</v>
       </c>
       <c r="AB111" t="n">
+        <v>9</v>
+      </c>
+      <c r="AC111" t="n">
         <v>3</v>
       </c>
-      <c r="AC111" t="inlineStr">
+      <c r="AD111" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD111" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE111" t="inlineStr">
         <is>
+          <t>Elongated, reworked ivory fragment (Dutkiewicz E. 2019: Taf. 29.2).</t>
+        </is>
+      </c>
+      <c r="AF111" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF111" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG111" t="inlineStr">
         <is>
-          <t>Conard N. &amp; Malina M. 2006b; Dutkiewicz E. 2021: Taf. 51.16; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 39/76-17.1</t>
         </is>
       </c>
       <c r="AH111" t="inlineStr">
         <is>
-          <t>vvv</t>
+          <t>Conard N. et al. 2013; Dutkiewicz E. 2019; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI111" t="inlineStr">
         <is>
-          <t>very certain</t>
-[...3 lines deleted...]
-      <c r="AK111" t="inlineStr"/>
+          <t>!vvv!</t>
+        </is>
+      </c>
+      <c r="AJ111" t="inlineStr">
+        <is>
+          <t>uncertain</t>
+        </is>
+      </c>
+      <c r="AK111" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL111" t="inlineStr">
+        <is>
+          <t>figurine (possible)</t>
+        </is>
+      </c>
     </row>
     <row r="112">
       <c r="A112" t="n">
-        <v>549</v>
+        <v>728</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>vhc0072</t>
+          <t>bst0002</t>
         </is>
       </c>
       <c r="C112" t="inlineStr"/>
       <c r="D112" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>Vogelherd</t>
+          <t>Bockstein-Törle</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>vhc</t>
+          <t>bst</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>Niederstotzingen-Stetten</t>
+          <t>Rammingen</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K112" t="n">
-        <v>48.559</v>
+        <v>48.553</v>
       </c>
       <c r="L112" t="n">
-        <v>10.194</v>
+        <v>10.155</v>
       </c>
       <c r="M112" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N112" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O112" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>VI</t>
         </is>
       </c>
       <c r="P112" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
-          <t>26160±150</t>
-[...16 lines deleted...]
-      </c>
+          <t>31530±230 - 20400±220</t>
+        </is>
+      </c>
+      <c r="R112" t="inlineStr"/>
+      <c r="S112" t="inlineStr"/>
+      <c r="T112" t="inlineStr"/>
       <c r="U112" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>1953-1956</t>
         </is>
       </c>
       <c r="V112" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W112" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X112" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>rod/baton</t>
         </is>
       </c>
       <c r="Y112" t="inlineStr"/>
-      <c r="Z112" t="n">
-[...8 lines deleted...]
-      <c r="AC112" t="inlineStr">
+      <c r="Z112" t="inlineStr"/>
+      <c r="AA112" t="inlineStr"/>
+      <c r="AB112" t="inlineStr"/>
+      <c r="AC112" t="inlineStr"/>
+      <c r="AD112" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD112" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE112" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>Fragmented ivory rod (Hahn J. 1977: Tafel 8-5).</t>
         </is>
       </c>
       <c r="AF112" t="inlineStr">
         <is>
-          <t>Find No.: 39/73-71.1</t>
-[...6 lines deleted...]
-      </c>
+          <t>Museum Ulm</t>
+        </is>
+      </c>
+      <c r="AG112" t="inlineStr"/>
       <c r="AH112" t="inlineStr">
         <is>
-          <t>(!XXXXXXX!)</t>
-[...7 lines deleted...]
-      <c r="AJ112" t="inlineStr">
+          <t>Hahn J. 1977; Conard N. &amp; Bolus M. 2003</t>
+        </is>
+      </c>
+      <c r="AI112" t="inlineStr"/>
+      <c r="AJ112" t="inlineStr"/>
+      <c r="AK112" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK112" t="inlineStr">
-[...1 lines deleted...]
-          <t>undetermined</t>
+      <c r="AL112" t="inlineStr">
+        <is>
+          <t>rod</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="n">
-        <v>553</v>
+        <v>459</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>vhc0076</t>
+          <t>hfc0038</t>
         </is>
       </c>
       <c r="C113" t="inlineStr"/>
       <c r="D113" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>Vogelherd</t>
+          <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>vhc</t>
+          <t>hfc</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>Niederstotzingen-Stetten</t>
+          <t>Schelklingen</t>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K113" t="n">
-        <v>48.559</v>
+        <v>48.379117</v>
       </c>
       <c r="L113" t="n">
-        <v>10.194</v>
+        <v>9.754103000000001</v>
       </c>
       <c r="M113" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N113" t="inlineStr">
         <is>
-          <t>nespos.org</t>
+          <t>wikipedia</t>
         </is>
       </c>
       <c r="O113" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>IIIa</t>
         </is>
       </c>
       <c r="P113" t="inlineStr">
         <is>
-          <t>C14</t>
+          <t>AMS</t>
         </is>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>29710+210/-200</t>
         </is>
       </c>
       <c r="R113" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>KIA 32056</t>
         </is>
       </c>
       <c r="S113" t="inlineStr">
         <is>
-          <t>35810±710</t>
+          <t>31140+250/-240</t>
         </is>
       </c>
       <c r="T113" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
+          <t>KIA 16039</t>
         </is>
       </c>
       <c r="U113" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>2004</t>
         </is>
       </c>
       <c r="V113" t="inlineStr">
         <is>
-          <t>bone</t>
-[...2 lines deleted...]
-      <c r="W113" t="inlineStr">
+          <t>ochre</t>
+        </is>
+      </c>
+      <c r="W113" t="inlineStr"/>
+      <c r="X113" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
-      <c r="X113" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="Y113" t="inlineStr"/>
-      <c r="Z113" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z113" t="inlineStr"/>
       <c r="AA113" t="n">
-        <v>3</v>
+        <v>31</v>
       </c>
       <c r="AB113" t="n">
-        <v>1</v>
-[...4 lines deleted...]
-        </is>
+        <v>28</v>
+      </c>
+      <c r="AC113" t="n">
+        <v>12</v>
       </c>
       <c r="AD113" t="inlineStr">
         <is>
-          <t>Narrow bone fragment in front of two finger holes and parallel notches in between (Dutkiewicz E. 2021: Taf. 34.9).</t>
+          <t>almost complete</t>
         </is>
       </c>
       <c r="AE113" t="inlineStr">
         <is>
+          <t>The large, all-around processed lump of ochre was found in 2004 at AH IIIa. It bears markings on the flat surface, and its purpose or use is currently unknown (Dutkiewicz E. 2021: Taf. 54.13).</t>
+        </is>
+      </c>
+      <c r="AF113" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF113" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG113" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 87-1271</t>
         </is>
       </c>
       <c r="AH113" t="inlineStr">
         <is>
-          <t>!||||!</t>
+          <t>Velliky E. et al. 2018; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI113" t="inlineStr">
         <is>
-          <t>very certain</t>
+          <t>[|°°|]</t>
         </is>
       </c>
       <c r="AJ113" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>certain</t>
         </is>
       </c>
       <c r="AK113" t="inlineStr">
         <is>
-          <t>flute</t>
+          <t>ochre</t>
+        </is>
+      </c>
+      <c r="AL113" t="inlineStr">
+        <is>
+          <t>undetermined</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="n">
-        <v>559</v>
+        <v>468</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>vhc0082</t>
+          <t>hfc0047</t>
         </is>
       </c>
       <c r="C114" t="inlineStr"/>
       <c r="D114" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>Vogelherd</t>
+          <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>vhc</t>
+          <t>hfc</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>Niederstotzingen-Stetten</t>
+          <t>Schelklingen</t>
         </is>
       </c>
       <c r="J114" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K114" t="n">
-        <v>48.559</v>
+        <v>48.379117</v>
       </c>
       <c r="L114" t="n">
-        <v>10.194</v>
+        <v>9.754103000000001</v>
       </c>
       <c r="M114" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N114" t="inlineStr">
         <is>
-          <t>nespos.org</t>
+          <t>wikipedia</t>
         </is>
       </c>
       <c r="O114" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>Vb</t>
         </is>
       </c>
       <c r="P114" t="inlineStr">
         <is>
-          <t>C14</t>
+          <t>AMS</t>
         </is>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>31290±180</t>
         </is>
       </c>
       <c r="R114" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>OxA-19860</t>
         </is>
       </c>
       <c r="S114" t="inlineStr">
         <is>
-          <t>35810±710</t>
+          <t>40000±500</t>
         </is>
       </c>
       <c r="T114" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
+          <t>OxA-19781</t>
         </is>
       </c>
       <c r="U114" t="inlineStr">
         <is>
           <t>2008</t>
         </is>
       </c>
       <c r="V114" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W114" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X114" t="inlineStr">
         <is>
-          <t>possible figurine</t>
+          <t>possible flute</t>
         </is>
       </c>
       <c r="Y114" t="inlineStr"/>
-      <c r="Z114" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z114" t="inlineStr"/>
       <c r="AA114" t="n">
-        <v>6</v>
+        <v>21</v>
       </c>
       <c r="AB114" t="n">
+        <v>8</v>
+      </c>
+      <c r="AC114" t="n">
         <v>3</v>
       </c>
-      <c r="AC114" t="inlineStr">
+      <c r="AD114" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD114" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE114" t="inlineStr">
         <is>
+          <t>This fragment of an ivory flute was found in 2008 in the lowest Aurignacian horizon, AH Vb. The flute-like features of this piece include its hollow-cylindrical shape and the broken parallel notches along the edge. Additionally, there are parallel notches on the upper side, a characteristic more typical of bone flutes, although there is nothing to rule out such markings on ivory flutes. This could be a semi-finished product, as no finger holes are present, and the shape is not entirely reworked (Dutkiewicz E. 2021: Tab. 32.1).</t>
+        </is>
+      </c>
+      <c r="AF114" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF114" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG114" t="inlineStr">
         <is>
-          <t>Conard N., Malina M. &amp; Verrept T. 2009; Dutkiewicz E. 2021: Taf. 29.3; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 89-1691.1</t>
         </is>
       </c>
       <c r="AH114" t="inlineStr">
         <is>
-          <t>!vvvvv!</t>
+          <t>Conard N. &amp; Malina M. 2008b; Conard N. et al. 2009; Dutkiewicz E. 2021; Conard N. 2009</t>
         </is>
       </c>
       <c r="AI114" t="inlineStr">
         <is>
+          <t>| | || | / _ vvvvvvvvv</t>
+        </is>
+      </c>
+      <c r="AJ114" t="inlineStr">
+        <is>
           <t>very certain</t>
         </is>
       </c>
-      <c r="AJ114" t="inlineStr"/>
-      <c r="AK114" t="inlineStr"/>
+      <c r="AK114" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL114" t="inlineStr">
+        <is>
+          <t>flute (possible)</t>
+        </is>
+      </c>
     </row>
     <row r="115">
       <c r="A115" t="n">
-        <v>581</v>
+        <v>524</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>vhc0102</t>
+          <t>vhc0048</t>
         </is>
       </c>
       <c r="C115" t="inlineStr"/>
       <c r="D115" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
@@ -19066,123 +19632,132 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R115" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S115" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T115" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U115" t="inlineStr">
         <is>
-          <t>2006</t>
+          <t>2009</t>
         </is>
       </c>
       <c r="V115" t="inlineStr">
         <is>
           <t>bone</t>
         </is>
       </c>
       <c r="W115" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="X115" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>tube/flute</t>
         </is>
       </c>
       <c r="Y115" t="inlineStr"/>
-      <c r="Z115" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z115" t="inlineStr"/>
       <c r="AA115" t="n">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="AB115" t="n">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="AC115" t="inlineStr">
+        <v>6</v>
+      </c>
+      <c r="AC115" t="n">
+        <v>4</v>
+      </c>
+      <c r="AD115" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD115" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE115" t="inlineStr">
         <is>
+          <t>Small fragment of a thin tubular bone (bird?) with circumferential notches (Dutkiewicz E. 2021: Taf. 36.4).</t>
+        </is>
+      </c>
+      <c r="AF115" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF115" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG115" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 59.14; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 37/79-11.1</t>
         </is>
       </c>
       <c r="AH115" t="inlineStr">
         <is>
-          <t>!|||! _ !vv! _ !vvv!</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI115" t="inlineStr">
         <is>
+          <t>!$!</t>
+        </is>
+      </c>
+      <c r="AJ115" t="inlineStr">
+        <is>
           <t>certain</t>
         </is>
       </c>
-      <c r="AJ115" t="inlineStr"/>
-      <c r="AK115" t="inlineStr"/>
+      <c r="AK115" t="inlineStr">
+        <is>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AL115" t="inlineStr">
+        <is>
+          <t>tube/flute</t>
+        </is>
+      </c>
     </row>
     <row r="116">
       <c r="A116" t="n">
-        <v>591</v>
+        <v>511</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>vhc0111</t>
+          <t>vhc0035</t>
         </is>
       </c>
       <c r="C116" t="inlineStr"/>
       <c r="D116" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
@@ -19195,153 +19770,166 @@
         </is>
       </c>
       <c r="J116" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K116" t="n">
         <v>48.559</v>
       </c>
       <c r="L116" t="n">
         <v>10.194</v>
       </c>
       <c r="M116" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N116" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O116" t="inlineStr">
         <is>
-          <t>DKS</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P116" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R116" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S116" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T116" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U116" t="inlineStr">
         <is>
-          <t>2012</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V116" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W116" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X116" t="inlineStr">
         <is>
-          <t>possible figurine</t>
+          <t>figurine zoomorph</t>
         </is>
       </c>
       <c r="Y116" t="inlineStr"/>
-      <c r="Z116" t="n">
-        <v>28</v>
+      <c r="Z116" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
       </c>
       <c r="AA116" t="n">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="AB116" t="n">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="AC116" t="inlineStr">
+        <v>10</v>
+      </c>
+      <c r="AC116" t="n">
+        <v>6</v>
+      </c>
+      <c r="AD116" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD116" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE116" t="inlineStr">
         <is>
+          <t>Small fragment of a figurine, very likely belonging to Vg 2a.2 (Dutkiewicz E. 2021: Taf. 16a.2 16b.12).</t>
+        </is>
+      </c>
+      <c r="AF116" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF116" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG116" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2013; Dutkiewicz E. 2021: Taf. 29.8; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 37/67-48.1</t>
         </is>
       </c>
       <c r="AH116" t="inlineStr">
         <is>
-          <t>?</t>
+          <t>Conard N. et al. 2016; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI116" t="inlineStr">
         <is>
-          <t>uncertain</t>
-[...3 lines deleted...]
-      <c r="AK116" t="inlineStr"/>
+          <t>[!CCCC!]</t>
+        </is>
+      </c>
+      <c r="AJ116" t="inlineStr">
+        <is>
+          <t>very certain</t>
+        </is>
+      </c>
+      <c r="AK116" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL116" t="inlineStr">
+        <is>
+          <t>figurine zoomorph</t>
+        </is>
+      </c>
     </row>
     <row r="117">
       <c r="A117" t="n">
-        <v>509</v>
+        <v>502</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>vhc0033</t>
+          <t>vhc0170</t>
         </is>
       </c>
       <c r="C117" t="inlineStr"/>
       <c r="D117" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
@@ -19384,131 +19972,132 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R117" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S117" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T117" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U117" t="inlineStr">
         <is>
-          <t>2009</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V117" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W117" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X117" t="inlineStr">
         <is>
           <t>possible figurine</t>
         </is>
       </c>
       <c r="Y117" t="inlineStr"/>
-      <c r="Z117" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z117" t="inlineStr"/>
       <c r="AA117" t="n">
-        <v>6</v>
+        <v>19</v>
       </c>
       <c r="AB117" t="n">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="AC117" t="inlineStr">
+        <v>9</v>
+      </c>
+      <c r="AC117" t="n">
+        <v>2</v>
+      </c>
+      <c r="AD117" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD117" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE117" t="inlineStr">
         <is>
+          <t>This is an elongated ivory fragment with a convex curved, reworked surface (Wolf S. 2015, Taf. 43.2; Dutkiewicz E. 2021: Taf. 28.7).</t>
+        </is>
+      </c>
+      <c r="AF117" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF117" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG117" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 36/74-12.1</t>
         </is>
       </c>
       <c r="AH117" t="inlineStr">
         <is>
-          <t>!vv!</t>
+          <t>Conard N. &amp; Zeidi M. 2011; Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI117" t="inlineStr">
         <is>
-          <t>uncertain</t>
+          <t>!XXXXXXXX! _ /</t>
         </is>
       </c>
       <c r="AJ117" t="inlineStr">
         <is>
+          <t>very certain</t>
+        </is>
+      </c>
+      <c r="AK117" t="inlineStr">
+        <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK117" t="inlineStr">
+      <c r="AL117" t="inlineStr">
         <is>
           <t>figurine (possible)</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="n">
-        <v>507</v>
+        <v>491</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>vhc0031</t>
+          <t>vhc0017</t>
         </is>
       </c>
       <c r="C118" t="inlineStr"/>
       <c r="D118" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
@@ -19551,131 +20140,132 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R118" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S118" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T118" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U118" t="inlineStr">
         <is>
-          <t>2009</t>
+          <t>2012</t>
         </is>
       </c>
       <c r="V118" t="inlineStr">
         <is>
           <t>bone</t>
         </is>
       </c>
       <c r="W118" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>Herbivore</t>
         </is>
       </c>
       <c r="X118" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>spatula/lissoir</t>
         </is>
       </c>
       <c r="Y118" t="inlineStr"/>
-      <c r="Z118" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z118" t="inlineStr"/>
       <c r="AA118" t="n">
-        <v>7</v>
+        <v>81</v>
       </c>
       <c r="AB118" t="n">
-        <v>3</v>
-[...4 lines deleted...]
-        </is>
+        <v>20</v>
+      </c>
+      <c r="AC118" t="n">
+        <v>8</v>
       </c>
       <c r="AD118" t="inlineStr">
         <is>
-          <t>Semi-tubular bone fragment with markings (Dutkiewicz E. 2021: Taf. 59.1).</t>
+          <t>almost complete</t>
         </is>
       </c>
       <c r="AE118" t="inlineStr">
         <is>
+          <t>Medial fragment of a smoother, possibly from the rib of a large herbivore (Mammoth?) (Dutkiewicz E. 2021: Taf. 45.5-9).</t>
+        </is>
+      </c>
+      <c r="AF118" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF118" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG118" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 34/73-31.2</t>
         </is>
       </c>
       <c r="AH118" t="inlineStr">
         <is>
-          <t>!vvvvvvv!</t>
+          <t>Conard N. et al. 2013; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI118" t="inlineStr">
         <is>
+          <t>XXXXXXXX/ _ XXXX! _ XXX</t>
+        </is>
+      </c>
+      <c r="AJ118" t="inlineStr">
+        <is>
           <t>very certain</t>
         </is>
       </c>
-      <c r="AJ118" t="inlineStr">
+      <c r="AK118" t="inlineStr">
         <is>
           <t>bone</t>
         </is>
       </c>
-      <c r="AK118" t="inlineStr">
-[...1 lines deleted...]
-          <t>undetermined</t>
+      <c r="AL118" t="inlineStr">
+        <is>
+          <t>smoother</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="n">
-        <v>503</v>
+        <v>490</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>vhc0171</t>
+          <t>vhc0016</t>
         </is>
       </c>
       <c r="C119" t="inlineStr"/>
       <c r="D119" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
@@ -19718,131 +20308,136 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R119" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S119" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T119" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U119" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>2012</t>
         </is>
       </c>
       <c r="V119" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W119" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X119" t="inlineStr">
         <is>
-          <t>possible figurine</t>
+          <t>figurine</t>
         </is>
       </c>
       <c r="Y119" t="inlineStr"/>
-      <c r="Z119" t="n">
-        <v>11</v>
+      <c r="Z119" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
       </c>
       <c r="AA119" t="n">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="AB119" t="n">
+        <v>12</v>
+      </c>
+      <c r="AC119" t="n">
         <v>2</v>
       </c>
-      <c r="AC119" t="inlineStr">
+      <c r="AD119" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD119" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE119" t="inlineStr">
         <is>
+          <t>Flat, elongated fragment with two intersecting rows of crosses converging towards each other (Wolf S. 2015, Taf. 42.17; Dutkiewicz E. 2021: Taf. 27.2).</t>
+        </is>
+      </c>
+      <c r="AF119" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF119" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG119" t="inlineStr">
         <is>
-          <t>Conard N. &amp; Zeidi M. 2011; Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 34/72-101.1</t>
         </is>
       </c>
       <c r="AH119" t="inlineStr">
         <is>
-          <t>X!</t>
+          <t>Conard N. et al. 2013; Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI119" t="inlineStr">
         <is>
+          <t>!XXXXX! _ !XXXX!</t>
+        </is>
+      </c>
+      <c r="AJ119" t="inlineStr">
+        <is>
           <t>very certain</t>
         </is>
       </c>
-      <c r="AJ119" t="inlineStr">
+      <c r="AK119" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK119" t="inlineStr">
-[...1 lines deleted...]
-          <t>figurine (possible)</t>
+      <c r="AL119" t="inlineStr">
+        <is>
+          <t>figurine</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="n">
-        <v>505</v>
+        <v>487</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>vhc0029</t>
+          <t>vhc0013</t>
         </is>
       </c>
       <c r="C120" t="inlineStr"/>
       <c r="D120" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
@@ -19885,131 +20480,132 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R120" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S120" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T120" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U120" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>2012</t>
         </is>
       </c>
       <c r="V120" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W120" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X120" t="inlineStr">
         <is>
-          <t>rod/baton</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="Y120" t="inlineStr"/>
-      <c r="Z120" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z120" t="inlineStr"/>
       <c r="AA120" t="n">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="AB120" t="n">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="AC120" t="inlineStr">
+        <v>5</v>
+      </c>
+      <c r="AC120" t="n">
+        <v>2</v>
+      </c>
+      <c r="AD120" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD120" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE120" t="inlineStr">
         <is>
+          <t>Semi-tubular bone fragment (Dutkiewicz E. 2021: Taf. 58.6).</t>
+        </is>
+      </c>
+      <c r="AF120" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF120" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG120" t="inlineStr">
         <is>
+          <t>Find No.: 34/70-33.2</t>
+        </is>
+      </c>
+      <c r="AH120" t="inlineStr">
+        <is>
           <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
-      <c r="AH120" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AI120" t="inlineStr">
         <is>
+          <t>!v vvv!</t>
+        </is>
+      </c>
+      <c r="AJ120" t="inlineStr">
+        <is>
           <t>uncertain</t>
         </is>
       </c>
-      <c r="AJ120" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AK120" t="inlineStr">
         <is>
-          <t>rod</t>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AL120" t="inlineStr">
+        <is>
+          <t>undetermined</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="n">
-        <v>506</v>
+        <v>485</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>vhc0030</t>
+          <t>vhc0011</t>
         </is>
       </c>
       <c r="C121" t="inlineStr"/>
       <c r="D121" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
@@ -20052,131 +20648,132 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R121" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S121" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T121" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U121" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>2012</t>
         </is>
       </c>
       <c r="V121" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W121" t="inlineStr">
         <is>
-          <t>bird</t>
+          <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X121" t="inlineStr">
         <is>
-          <t>tube/flute</t>
+          <t>possible figurine</t>
         </is>
       </c>
       <c r="Y121" t="inlineStr"/>
-      <c r="Z121" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z121" t="inlineStr"/>
       <c r="AA121" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="AB121" t="n">
+        <v>8</v>
+      </c>
+      <c r="AC121" t="n">
         <v>4</v>
       </c>
-      <c r="AC121" t="inlineStr">
+      <c r="AD121" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD121" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE121" t="inlineStr">
         <is>
+          <t>Reworked ivory fragment with markings (Dutkiewicz E. 2021: Taf. 27.1).</t>
+        </is>
+      </c>
+      <c r="AF121" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF121" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG121" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 34/68-42.1</t>
         </is>
       </c>
       <c r="AH121" t="inlineStr">
         <is>
-          <t>v v v vv! _ v v v vv!</t>
+          <t>Conard N. et al. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI121" t="inlineStr">
         <is>
-          <t>very certain</t>
+          <t>!XX!</t>
         </is>
       </c>
       <c r="AJ121" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>certain</t>
         </is>
       </c>
       <c r="AK121" t="inlineStr">
         <is>
-          <t>flute/tube</t>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL121" t="inlineStr">
+        <is>
+          <t>figurine (possible)</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="n">
-        <v>500</v>
+        <v>482</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>vhc0026</t>
+          <t>vhc0008</t>
         </is>
       </c>
       <c r="C122" t="inlineStr"/>
       <c r="D122" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
@@ -20219,131 +20816,132 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R122" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S122" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T122" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U122" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>2012</t>
         </is>
       </c>
       <c r="V122" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W122" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X122" t="inlineStr">
         <is>
-          <t>possible figurine</t>
+          <t>rod/baton</t>
         </is>
       </c>
       <c r="Y122" t="inlineStr"/>
-      <c r="Z122" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z122" t="inlineStr"/>
       <c r="AA122" t="n">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="AB122" t="n">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="AC122" t="inlineStr">
+        <v>14</v>
+      </c>
+      <c r="AC122" t="n">
+        <v>6</v>
+      </c>
+      <c r="AD122" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD122" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE122" t="inlineStr">
         <is>
+          <t>Decorated round rod fragment, intentionally broken at a utilitarian notch (Wolf S. 2015, Taf. 42.4; Dutkiewicz E. 2021: Taf. 51.9).</t>
+        </is>
+      </c>
+      <c r="AF122" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF122" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG122" t="inlineStr">
         <is>
-          <t>Conard N. &amp; Zeidi M. 2011; Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 33/70-73</t>
         </is>
       </c>
       <c r="AH122" t="inlineStr">
         <is>
-          <t>vvvvv! _ vvvvv!</t>
+          <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI122" t="inlineStr">
         <is>
-          <t>certain</t>
+          <t>!&amp; _ X</t>
         </is>
       </c>
       <c r="AJ122" t="inlineStr">
         <is>
+          <t>uncertain</t>
+        </is>
+      </c>
+      <c r="AK122" t="inlineStr">
+        <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK122" t="inlineStr">
-[...1 lines deleted...]
-          <t>figurine (possible)</t>
+      <c r="AL122" t="inlineStr">
+        <is>
+          <t>rod</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="n">
-        <v>535</v>
+        <v>561</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>vhc0058</t>
+          <t>vhc0084</t>
         </is>
       </c>
       <c r="C123" t="inlineStr"/>
       <c r="D123" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
@@ -20386,131 +20984,136 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R123" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S123" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T123" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U123" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>2006</t>
         </is>
       </c>
       <c r="V123" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W123" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X123" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>figurine zoomorph</t>
         </is>
       </c>
       <c r="Y123" t="inlineStr"/>
-      <c r="Z123" t="n">
-        <v>8</v>
+      <c r="Z123" t="inlineStr">
+        <is>
+          <t>Mammuthus primigenius</t>
+        </is>
       </c>
       <c r="AA123" t="n">
-        <v>6</v>
+        <v>31</v>
       </c>
       <c r="AB123" t="n">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="AC123" t="inlineStr">
+        <v>14</v>
+      </c>
+      <c r="AC123" t="n">
+        <v>4</v>
+      </c>
+      <c r="AD123" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD123" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE123" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>Fragment of a figurine, which can most likely be identified as a representation of a mammoth. This is a horizontally positioned ivory lamella in the depiction. Clearly recognizable are the rounded cross-section of the skull, the cross-section of two massive legs, and the abdomen. Based on the outlines, the interpretation as a mammoth figure is most probable (Dutkiewicz E. 2021: Taf. 26.3-4).</t>
         </is>
       </c>
       <c r="AF123" t="inlineStr">
         <is>
-          <t>Find No.: 38/76-109.2</t>
+          <t>MUT Tübingen</t>
         </is>
       </c>
       <c r="AG123" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 41/71-108.1</t>
         </is>
       </c>
       <c r="AH123" t="inlineStr">
         <is>
-          <t>!≠!</t>
+          <t>Conard N. et al. 2007; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M.  2008</t>
         </is>
       </c>
       <c r="AI123" t="inlineStr">
         <is>
-          <t>uncertain</t>
+          <t>|||! _ v _ v _ v _ v _ v</t>
         </is>
       </c>
       <c r="AJ123" t="inlineStr">
         <is>
+          <t>certain</t>
+        </is>
+      </c>
+      <c r="AK123" t="inlineStr">
+        <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK123" t="inlineStr">
-[...1 lines deleted...]
-          <t>undetermined</t>
+      <c r="AL123" t="inlineStr">
+        <is>
+          <t>figurine zoomorph</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="n">
-        <v>533</v>
+        <v>554</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>vhc0056</t>
+          <t>vhc0077</t>
         </is>
       </c>
       <c r="C124" t="inlineStr"/>
       <c r="D124" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
@@ -20523,157 +21126,162 @@
         </is>
       </c>
       <c r="J124" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K124" t="n">
         <v>48.559</v>
       </c>
       <c r="L124" t="n">
         <v>10.194</v>
       </c>
       <c r="M124" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N124" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O124" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>HU/KS</t>
         </is>
       </c>
       <c r="P124" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R124" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S124" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
-      <c r="T124" t="inlineStr"/>
+      <c r="T124" t="inlineStr">
+        <is>
+          <t>PL0001337A</t>
+        </is>
+      </c>
       <c r="U124" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>2007</t>
         </is>
       </c>
       <c r="V124" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W124" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X124" t="inlineStr">
         <is>
-          <t>rod/baton</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="Y124" t="inlineStr"/>
-      <c r="Z124" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z124" t="inlineStr"/>
       <c r="AA124" t="n">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="AB124" t="n">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="AC124" t="inlineStr">
+        <v>5</v>
+      </c>
+      <c r="AC124" t="n">
+        <v>2</v>
+      </c>
+      <c r="AD124" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD124" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE124" t="inlineStr">
         <is>
+          <t>Semi-tubular bone fragment with markings (Dutkiewicz E. 2021: Taf. 59.10).</t>
+        </is>
+      </c>
+      <c r="AF124" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF124" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG124" t="inlineStr">
         <is>
+          <t>Find No.: 40/70-53.2</t>
+        </is>
+      </c>
+      <c r="AH124" t="inlineStr">
+        <is>
           <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
-      <c r="AH124" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AI124" t="inlineStr">
         <is>
-          <t>uncertain</t>
+          <t>!v v vv v!</t>
         </is>
       </c>
       <c r="AJ124" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>very certain</t>
         </is>
       </c>
       <c r="AK124" t="inlineStr">
         <is>
-          <t>rod</t>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AL124" t="inlineStr">
+        <is>
+          <t>undetermined</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="n">
-        <v>636</v>
+        <v>498</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>vhc0155</t>
+          <t>vhc0024</t>
         </is>
       </c>
       <c r="C125" t="inlineStr"/>
       <c r="D125" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
@@ -20686,491 +21294,502 @@
         </is>
       </c>
       <c r="J125" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K125" t="n">
         <v>48.559</v>
       </c>
       <c r="L125" t="n">
         <v>10.194</v>
       </c>
       <c r="M125" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N125" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O125" t="inlineStr">
         <is>
-          <t>V</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P125" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
-          <t>30162±1340</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R125" t="inlineStr">
         <is>
-          <t>H 4054-3210</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S125" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T125" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U125" t="inlineStr">
         <is>
-          <t>1931</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V125" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W125" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X125" t="inlineStr">
         <is>
-          <t>figurine zoomorph</t>
-[...2 lines deleted...]
-      <c r="Y125" t="inlineStr">
+          <t>figurine</t>
+        </is>
+      </c>
+      <c r="Y125" t="inlineStr"/>
+      <c r="Z125" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
-      <c r="Z125" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AA125" t="n">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="AB125" t="n">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="AC125" t="inlineStr">
+        <v>10</v>
+      </c>
+      <c r="AC125" t="n">
+        <v>6</v>
+      </c>
+      <c r="AD125" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD125" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE125" t="inlineStr">
         <is>
-          <t>MUT Tübingen</t>
+          <t>This is a reshaped, slightly concave ivory fragment with a cross line decoration ( Wolf S. 2015, Taf. 42.5; Dutkiewicz E. 2021: Taf. 27.3).</t>
         </is>
       </c>
       <c r="AF125" t="inlineStr">
         <is>
-          <t>Find No.: Vg 2a.2</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AG125" t="inlineStr">
         <is>
-          <t>Riek G. 1934: 285-286; Conard N. et al. 2016; Dutkiewicz E. 2021: Taf. 16a-16b; Hahn J. 1977; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 36/68-68.1</t>
         </is>
       </c>
       <c r="AH125" t="inlineStr">
         <is>
-          <t>!vvvvvvvvvvv _ vvvvvvvv! _ vvvvvv!v _ vvvvvvvvvvvvvv _ |||| _ [CCCC] _ [CCCC] _ v!vvvXX\! _ v!vvvvv _ !vvvvv! _ \\\ _ vvv _ vvvv _ ≠ _ /// _ vvv _ \\\\ _ /// _ vvvv _ v! _ ///</t>
+          <t>Conard N., Malina M. &amp; Verrept T. 2009; Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI125" t="inlineStr">
         <is>
-          <t>certain</t>
-[...3 lines deleted...]
-      <c r="AK125" t="inlineStr"/>
+          <t>!XXXXX!</t>
+        </is>
+      </c>
+      <c r="AJ125" t="inlineStr">
+        <is>
+          <t>very certain</t>
+        </is>
+      </c>
+      <c r="AK125" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL125" t="inlineStr">
+        <is>
+          <t>figurine</t>
+        </is>
+      </c>
     </row>
     <row r="126">
       <c r="A126" t="n">
-        <v>442</v>
+        <v>649</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>hfc0021</t>
+          <t>vhc0168</t>
         </is>
       </c>
       <c r="C126" t="inlineStr"/>
       <c r="D126" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>Hohle Fels</t>
+          <t>Vogelherd</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>hfc</t>
+          <t>vhc</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>Schelklingen</t>
+          <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J126" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K126" t="n">
-        <v>48.379117</v>
+        <v>48.559</v>
       </c>
       <c r="L126" t="n">
-        <v>9.754103000000001</v>
+        <v>10.194</v>
       </c>
       <c r="M126" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N126" t="inlineStr">
         <is>
-          <t>wikipedia</t>
+          <t>nespos.org</t>
         </is>
       </c>
       <c r="O126" t="inlineStr">
         <is>
-          <t>Vaa</t>
+          <t>V</t>
         </is>
       </c>
       <c r="P126" t="inlineStr">
         <is>
-          <t>AMS</t>
+          <t>C14</t>
         </is>
       </c>
       <c r="Q126" t="inlineStr">
         <is>
-          <t>31750±260</t>
+          <t>30162±1,340</t>
         </is>
       </c>
       <c r="R126" t="inlineStr">
         <is>
-          <t>KIA 35464</t>
+          <t>H 4054-3210</t>
         </is>
       </c>
       <c r="S126" t="inlineStr">
         <is>
-          <t>35710+360/-340</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T126" t="inlineStr">
         <is>
-          <t>KIA 16034</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U126" t="inlineStr">
         <is>
-          <t>2016</t>
+          <t>1931</t>
         </is>
       </c>
       <c r="V126" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W126" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X126" t="inlineStr">
         <is>
-          <t>personal ornament</t>
+          <t>spatula/lissoir</t>
         </is>
       </c>
       <c r="Y126" t="inlineStr"/>
-      <c r="Z126" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z126" t="inlineStr"/>
       <c r="AA126" t="n">
+        <v>110</v>
+      </c>
+      <c r="AB126" t="n">
+        <v>19</v>
+      </c>
+      <c r="AC126" t="n">
         <v>7</v>
       </c>
-      <c r="AB126" t="n">
-[...6 lines deleted...]
-      </c>
       <c r="AD126" t="inlineStr">
         <is>
-          <t>Triple-perforated bead (Dutkiewicz E. 2021: Tab. 37.5).</t>
+          <t>fragmented</t>
         </is>
       </c>
       <c r="AE126" t="inlineStr">
         <is>
+          <t>This is a fragment of a smoother made from the rib of a herbivore, which consists of the pieces Vg 90 and Vg 61. Both were found in Layer V in 1931 (Riek G. 1934, Taf. XXIX.10; Hahn J. 1977, Taf. 36.3; Dutkiewicz E. 2021: Taf. 43.3).</t>
+        </is>
+      </c>
+      <c r="AF126" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF126" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG126" t="inlineStr">
         <is>
-          <t>Conard N. &amp; Malina M. 2016; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: Vg 90</t>
         </is>
       </c>
       <c r="AH126" t="inlineStr">
         <is>
-          <t>OO</t>
+          <t>Riek G. 1934; Hahn J. 1977; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI126" t="inlineStr">
         <is>
+          <t>&gt;&gt;&gt;&gt;&gt;&gt; ! &gt;&gt;&gt;&gt;&gt;</t>
+        </is>
+      </c>
+      <c r="AJ126" t="inlineStr">
+        <is>
           <t>very certain</t>
         </is>
       </c>
-      <c r="AJ126" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AK126" t="inlineStr">
         <is>
-          <t>personal ornament</t>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AL126" t="inlineStr">
+        <is>
+          <t>smoother</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="n">
-        <v>434</v>
+        <v>515</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>hfc0013</t>
+          <t>vhc0039</t>
         </is>
       </c>
       <c r="C127" t="inlineStr"/>
       <c r="D127" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>Hohle Fels</t>
+          <t>Vogelherd</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>hfc</t>
+          <t>vhc</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>Schelklingen</t>
+          <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J127" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K127" t="n">
-        <v>48.379117</v>
+        <v>48.559</v>
       </c>
       <c r="L127" t="n">
-        <v>9.754103000000001</v>
+        <v>10.194</v>
       </c>
       <c r="M127" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N127" t="inlineStr">
         <is>
-          <t>wikipedia</t>
+          <t>nespos.org</t>
         </is>
       </c>
       <c r="O127" t="inlineStr">
         <is>
-          <t>IV</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P127" t="inlineStr">
         <is>
-          <t>AMS</t>
+          <t>C14</t>
         </is>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
-          <t>28750±750</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R127" t="inlineStr">
         <is>
-          <t>OxA-4980</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S127" t="inlineStr">
         <is>
-          <t>33090+260/-250</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T127" t="inlineStr">
         <is>
-          <t>KIA 16036</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U127" t="inlineStr">
         <is>
-          <t>2006</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V127" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W127" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X127" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="Y127" t="inlineStr"/>
-      <c r="Z127" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z127" t="inlineStr"/>
       <c r="AA127" t="n">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="AB127" t="n">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="AC127" t="inlineStr">
+        <v>5</v>
+      </c>
+      <c r="AC127" t="n">
+        <v>3</v>
+      </c>
+      <c r="AD127" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD127" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE127" t="inlineStr">
         <is>
-          <t>URMU Blaubeuren</t>
+          <t>Semicylindrical bone fragment with markings (Dutkiewicz E. 2021: Taf. 59.4).</t>
         </is>
       </c>
       <c r="AF127" t="inlineStr">
         <is>
-          <t>Find No.: 29-1594</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AG127" t="inlineStr">
         <is>
-          <t>Conard N. &amp; Malina M. 2009; Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 37/70-131.1</t>
         </is>
       </c>
       <c r="AH127" t="inlineStr">
         <is>
-          <t>!≠ ≠ ≠!</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI127" t="inlineStr">
         <is>
-          <t>very certain</t>
+          <t>!YYY!</t>
         </is>
       </c>
       <c r="AJ127" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>certain</t>
         </is>
       </c>
       <c r="AK127" t="inlineStr">
+        <is>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AL127" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="n">
-        <v>579</v>
+        <v>635</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>vhc0100</t>
+          <t>vhc0154</t>
         </is>
       </c>
       <c r="C128" t="inlineStr"/>
       <c r="D128" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
@@ -21183,153 +21802,166 @@
         </is>
       </c>
       <c r="J128" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K128" t="n">
         <v>48.559</v>
       </c>
       <c r="L128" t="n">
         <v>10.194</v>
       </c>
       <c r="M128" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N128" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O128" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>V</t>
         </is>
       </c>
       <c r="P128" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q128" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>30162±1,340</t>
         </is>
       </c>
       <c r="R128" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>H 4054-3210</t>
         </is>
       </c>
       <c r="S128" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T128" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U128" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>1931</t>
         </is>
       </c>
       <c r="V128" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W128" t="inlineStr">
         <is>
+          <t>Mammuthus primigenius</t>
+        </is>
+      </c>
+      <c r="X128" t="inlineStr">
+        <is>
+          <t>figurine zoomorph</t>
+        </is>
+      </c>
+      <c r="Y128" t="inlineStr"/>
+      <c r="Z128" t="inlineStr">
+        <is>
           <t>undetermined</t>
         </is>
       </c>
-      <c r="X128" t="inlineStr">
-[...7 lines deleted...]
-      </c>
       <c r="AA128" t="n">
-        <v>6</v>
+        <v>65</v>
       </c>
       <c r="AB128" t="n">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="AC128" t="inlineStr">
+        <v>26</v>
+      </c>
+      <c r="AC128" t="n">
+        <v>11</v>
+      </c>
+      <c r="AD128" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD128" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE128" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>Figurine of a lion or a bear. Along the growth line, it has cracked, and only the right half of the body is preserved. The outline of the torso is fully recognizable. The two right limbs are only present in part. Only the right ear, cheek, and eye of the head are preserved. The surface is lightly weathered, and small areas are partially chipped. The body of the animal is elongated. The upper parts of both limbs – shoulder and thigh – are particularly voluminous, creating the impression of a very slender structure. The front leg is slightly bent forward, while the hind leg stands vertically under the body. The tail is small and stubby. The withers are noticeably arched. From there, the long, slender, and stretched neck begins. The head is lowered, the ear is slightly laid back, and it stands slightly away from the head. The eye is positioned just below. The muzzle and the lower part of the head are not preserved. It is not entirely clear which species is represented here. Riek (1934) suggests, based on the body posture, the massive upper limbs, and the stubby tail, an interpretation as a bear. Hahn (1986), on the other hand, rules out a depiction of a bear and interprets this figure as a rhinoceros or a felid. With the discovery of the head, an interpretation as a rhinoceros can now be ruled out. The body shape suggests a bear, while the long neck and the ear and eye area, as well as the overall slender head, lean towards a felid. The muzzle portion, which would enable a precise identification of the depicted species, is not preserved (Riek G. 1934: 287; Dutkiewicz E. 2021: Taf. 15).</t>
         </is>
       </c>
       <c r="AF128" t="inlineStr">
         <is>
-          <t>Find No.: 43/76-13.1</t>
+          <t>MUT Tübingen</t>
         </is>
       </c>
       <c r="AG128" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 36.8; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: Vg 2a.1</t>
         </is>
       </c>
       <c r="AH128" t="inlineStr">
         <is>
-          <t>!vvv!</t>
+          <t>Riek G. 1934; Conard N. et al. 2013; Dutkiewicz E. 2021; Hahn J. 1977; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI128" t="inlineStr">
         <is>
-          <t>certain</t>
-[...3 lines deleted...]
-      <c r="AK128" t="inlineStr"/>
+          <t>≠ _ |||||</t>
+        </is>
+      </c>
+      <c r="AJ128" t="inlineStr">
+        <is>
+          <t>very certain</t>
+        </is>
+      </c>
+      <c r="AK128" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL128" t="inlineStr">
+        <is>
+          <t>figurine zoomorph</t>
+        </is>
+      </c>
     </row>
     <row r="129">
       <c r="A129" t="n">
-        <v>551</v>
+        <v>516</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>vhc0074</t>
+          <t>vhc0040</t>
         </is>
       </c>
       <c r="C129" t="inlineStr"/>
       <c r="D129" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
@@ -21377,126 +22009,127 @@
           <t>26160±150</t>
         </is>
       </c>
       <c r="R129" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S129" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T129" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U129" t="inlineStr">
         <is>
           <t>2008</t>
         </is>
       </c>
       <c r="V129" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W129" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X129" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>tube/flute</t>
         </is>
       </c>
       <c r="Y129" t="inlineStr"/>
-      <c r="Z129" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z129" t="inlineStr"/>
       <c r="AA129" t="n">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="AB129" t="n">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="AC129" t="inlineStr">
+        <v>5</v>
+      </c>
+      <c r="AC129" t="n">
+        <v>2</v>
+      </c>
+      <c r="AD129" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD129" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE129" t="inlineStr">
         <is>
+          <t>Tiny fragment of a tubular bone (unspecified animal) with markings (Dutkiewicz E. 2021: Taf. 36.3).</t>
+        </is>
+      </c>
+      <c r="AF129" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF129" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG129" t="inlineStr">
         <is>
-          <t>Wolf S. 2015, Taf. 42.22; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 37/70-64</t>
         </is>
       </c>
       <c r="AH129" t="inlineStr">
         <is>
-          <t>(!XXXXX) _ (!XXX) _ v</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI129" t="inlineStr">
         <is>
+          <t>!XX!</t>
+        </is>
+      </c>
+      <c r="AJ129" t="inlineStr">
+        <is>
           <t>certain</t>
         </is>
       </c>
-      <c r="AJ129" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AK129" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AL129" t="inlineStr">
+        <is>
+          <t>tube/flute</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="n">
-        <v>513</v>
+        <v>570</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>vhc0037</t>
+          <t>vhc0091</t>
         </is>
       </c>
       <c r="C130" t="inlineStr"/>
       <c r="D130" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
@@ -21539,1121 +22172,1144 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q130" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R130" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S130" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T130" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U130" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>2006</t>
         </is>
       </c>
       <c r="V130" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W130" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X130" t="inlineStr">
         <is>
-          <t>tube/flute</t>
+          <t>possible figurine</t>
         </is>
       </c>
       <c r="Y130" t="inlineStr"/>
-      <c r="Z130" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z130" t="inlineStr"/>
       <c r="AA130" t="n">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="AB130" t="n">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="AC130" t="inlineStr">
+        <v>8</v>
+      </c>
+      <c r="AC130" t="n">
+        <v>3</v>
+      </c>
+      <c r="AD130" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD130" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE130" t="inlineStr">
         <is>
+          <t>Small reshaped ivory fragment (Wolf S. 2015, Taf. 43.5; Dutkiewicz E. 2021: Taf. 29.5).</t>
+        </is>
+      </c>
+      <c r="AF130" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF130" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG130" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2016; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 42/70-48.1</t>
         </is>
       </c>
       <c r="AH130" t="inlineStr">
         <is>
-          <t>vv!</t>
+          <t>Conard N. &amp; Malina M. 2008a; Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI130" t="inlineStr">
         <is>
-          <t>certain</t>
+          <t>!vvvvvvvvvv!</t>
         </is>
       </c>
       <c r="AJ130" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>very certain</t>
         </is>
       </c>
       <c r="AK130" t="inlineStr">
         <is>
-          <t>flute/tube</t>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL130" t="inlineStr">
+        <is>
+          <t>figurine (possible)</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="n">
-        <v>432</v>
+        <v>572</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>hfc0011</t>
+          <t>vhc0093</t>
         </is>
       </c>
       <c r="C131" t="inlineStr"/>
       <c r="D131" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>Hohle Fels</t>
+          <t>Vogelherd</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>hfc</t>
+          <t>vhc</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>Schelklingen</t>
+          <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J131" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K131" t="n">
-        <v>48.379117</v>
+        <v>48.559</v>
       </c>
       <c r="L131" t="n">
-        <v>9.754103000000001</v>
+        <v>10.194</v>
       </c>
       <c r="M131" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N131" t="inlineStr">
         <is>
-          <t>wikipedia</t>
+          <t>nespos.org</t>
         </is>
       </c>
       <c r="O131" t="inlineStr">
         <is>
-          <t>Vab</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P131" t="inlineStr">
         <is>
-          <t>AMS</t>
+          <t>C14</t>
         </is>
       </c>
       <c r="Q131" t="inlineStr">
         <is>
-          <t>31750±260</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R131" t="inlineStr">
         <is>
-          <t>KIA 35464</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S131" t="inlineStr">
         <is>
-          <t>40000±500</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T131" t="inlineStr">
         <is>
-          <t>OxA-19781</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U131" t="inlineStr">
         <is>
-          <t>2014</t>
+          <t>2006</t>
         </is>
       </c>
       <c r="V131" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W131" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X131" t="inlineStr">
         <is>
-          <t>personal ornament</t>
+          <t>figurine</t>
         </is>
       </c>
       <c r="Y131" t="inlineStr"/>
-      <c r="Z131" t="n">
-        <v>50</v>
+      <c r="Z131" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
       </c>
       <c r="AA131" t="n">
-        <v>16</v>
+        <v>61</v>
       </c>
       <c r="AB131" t="n">
-        <v>14</v>
-[...4 lines deleted...]
-        </is>
+        <v>23</v>
+      </c>
+      <c r="AC131" t="n">
+        <v>8</v>
       </c>
       <c r="AD131" t="inlineStr">
         <is>
-          <t>Blank for a large bead with markings. The object is cylindrical in shape and has two bulges on one side (Dutkiewicz E. 2021: Tab. 37.12-14).</t>
+          <t>fragmented</t>
         </is>
       </c>
       <c r="AE131" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>This elongated, flat fragment of an ivory figurine is heavily weathered. The original surface is only present in small parts (Dutkiewicz E. 2021: Taf. 26.7-8).</t>
         </is>
       </c>
       <c r="AF131" t="inlineStr">
         <is>
-          <t>Find No.: 28-2091</t>
+          <t>MUT Tübingen</t>
         </is>
       </c>
       <c r="AG131" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2014; Dutkiewicz E. 2021; Conard N. 2009; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 42/72-72</t>
         </is>
       </c>
       <c r="AH131" t="inlineStr">
         <is>
-          <t>|| |||</t>
+          <t>Conard N. et al. 2007; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI131" t="inlineStr">
         <is>
-          <t>certain</t>
+          <t>!|||||! _ !|! _ !||!</t>
         </is>
       </c>
       <c r="AJ131" t="inlineStr">
         <is>
+          <t>uncertain</t>
+        </is>
+      </c>
+      <c r="AK131" t="inlineStr">
+        <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK131" t="inlineStr">
-[...1 lines deleted...]
-          <t>personal ornament</t>
+      <c r="AL131" t="inlineStr">
+        <is>
+          <t>figurine</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="n">
-        <v>453</v>
+        <v>574</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>hfc0032</t>
+          <t>vhc0095</t>
         </is>
       </c>
       <c r="C132" t="inlineStr"/>
       <c r="D132" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>Hohle Fels</t>
+          <t>Vogelherd</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>hfc</t>
+          <t>vhc</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>Schelklingen</t>
+          <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J132" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K132" t="n">
-        <v>48.379117</v>
+        <v>48.559</v>
       </c>
       <c r="L132" t="n">
-        <v>9.754103000000001</v>
+        <v>10.194</v>
       </c>
       <c r="M132" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N132" t="inlineStr">
         <is>
-          <t>wikipedia</t>
+          <t>nespos.org</t>
         </is>
       </c>
       <c r="O132" t="inlineStr">
         <is>
-          <t>IIIb</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P132" t="inlineStr">
         <is>
-          <t>AMS</t>
+          <t>C14</t>
         </is>
       </c>
       <c r="Q132" t="inlineStr">
         <is>
-          <t>29780+330/-310</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R132" t="inlineStr">
         <is>
-          <t>KIA 18878</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S132" t="inlineStr">
         <is>
-          <t>29990+340/-330</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T132" t="inlineStr">
         <is>
-          <t>KIA 3505</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U132" t="inlineStr">
         <is>
-          <t>2002</t>
+          <t>2006</t>
         </is>
       </c>
       <c r="V132" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W132" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X132" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="Y132" t="inlineStr"/>
-      <c r="Z132" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z132" t="inlineStr"/>
       <c r="AA132" t="n">
-        <v>6</v>
+        <v>37</v>
       </c>
       <c r="AB132" t="n">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="AC132" t="inlineStr">
+        <v>24</v>
+      </c>
+      <c r="AC132" t="n">
+        <v>7</v>
+      </c>
+      <c r="AD132" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD132" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE132" t="inlineStr">
         <is>
+          <t>Ivory fragment (tooth cementum) (Dutkiewicz E. 2021: Taf. 57.5).</t>
+        </is>
+      </c>
+      <c r="AF132" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF132" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG132" t="inlineStr">
         <is>
-          <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 43/68-84.1</t>
         </is>
       </c>
       <c r="AH132" t="inlineStr">
         <is>
-          <t>!\\\\ \\\\\ _ !\ \\\ /</t>
+          <t>Conard N. et al. 2013; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI132" t="inlineStr">
         <is>
-          <t>uncertain</t>
+          <t>X</t>
         </is>
       </c>
       <c r="AJ132" t="inlineStr">
         <is>
+          <t>very certain</t>
+        </is>
+      </c>
+      <c r="AK132" t="inlineStr">
+        <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK132" t="inlineStr">
+      <c r="AL132" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="n">
-        <v>518</v>
+        <v>395</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>vhc0042</t>
+          <t>gkl0004</t>
         </is>
       </c>
       <c r="C133" t="inlineStr"/>
       <c r="D133" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>Vogelherd</t>
+          <t>Geissenklösterle</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>vhc</t>
+          <t>gkl</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>Niederstotzingen-Stetten</t>
+          <t>Blaubeuren-Weiler</t>
         </is>
       </c>
       <c r="J133" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K133" t="n">
-        <v>48.559</v>
+        <v>48.398333</v>
       </c>
       <c r="L133" t="n">
-        <v>10.194</v>
+        <v>9.772221999999999</v>
       </c>
       <c r="M133" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N133" t="inlineStr">
         <is>
-          <t>nespos.org</t>
+          <t>wikipedia</t>
         </is>
       </c>
       <c r="O133" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>II</t>
         </is>
       </c>
       <c r="P133" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q133" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>30625±796</t>
         </is>
       </c>
       <c r="R133" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>H 4147-3346</t>
         </is>
       </c>
       <c r="S133" t="inlineStr">
         <is>
-          <t>35810±710</t>
+          <t>33700±825</t>
         </is>
       </c>
       <c r="T133" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
+          <t>H 4751-4404</t>
         </is>
       </c>
       <c r="U133" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>1975</t>
         </is>
       </c>
       <c r="V133" t="inlineStr">
         <is>
           <t>bone</t>
         </is>
       </c>
       <c r="W133" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>Corvus corax</t>
         </is>
       </c>
       <c r="X133" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>tube</t>
         </is>
       </c>
       <c r="Y133" t="inlineStr"/>
-      <c r="Z133" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z133" t="inlineStr"/>
       <c r="AA133" t="n">
-        <v>4</v>
+        <v>76</v>
       </c>
       <c r="AB133" t="n">
-        <v>4</v>
-[...4 lines deleted...]
-        </is>
+        <v>13</v>
+      </c>
+      <c r="AC133" t="n">
+        <v>9</v>
       </c>
       <c r="AD133" t="inlineStr">
         <is>
-          <t>Fragment of a worked bone with a cross pattern (Dutkiewicz E. 2021: Taf. 59.5).</t>
+          <t>complete</t>
         </is>
       </c>
       <c r="AE133" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>Cut tube bone (ulna) of a common raven (Corvus corax) (Dutkiewicz E. 2021: Tab. 35.1,Hahn J. 1988, Tab. 45.17).</t>
         </is>
       </c>
       <c r="AF133" t="inlineStr">
         <is>
-          <t>Find No.: 37/71-53.1</t>
+          <t>URMU Blaubeuren</t>
         </is>
       </c>
       <c r="AG133" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 26-80</t>
         </is>
       </c>
       <c r="AH133" t="inlineStr">
         <is>
-          <t>!XX!</t>
+          <t>Hahn J. 1977b; Hahn J. 1988; Hahn J. 1982; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI133" t="inlineStr">
         <is>
-          <t>uncertain</t>
+          <t>vvvvvvvvvvvvvv</t>
         </is>
       </c>
       <c r="AJ133" t="inlineStr">
         <is>
+          <t>very certain</t>
+        </is>
+      </c>
+      <c r="AK133" t="inlineStr">
+        <is>
           <t>bone</t>
         </is>
       </c>
-      <c r="AK133" t="inlineStr">
-[...1 lines deleted...]
-          <t>undetermined</t>
+      <c r="AL133" t="inlineStr">
+        <is>
+          <t>tube</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="n">
-        <v>449</v>
+        <v>582</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>hfc0028</t>
+          <t>vhc0103</t>
         </is>
       </c>
       <c r="C134" t="inlineStr"/>
       <c r="D134" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>Hohle Fels</t>
+          <t>Vogelherd</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>hfc</t>
+          <t>vhc</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>Schelklingen</t>
+          <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J134" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K134" t="n">
-        <v>48.379117</v>
+        <v>48.559</v>
       </c>
       <c r="L134" t="n">
-        <v>9.754103000000001</v>
+        <v>10.194</v>
       </c>
       <c r="M134" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N134" t="inlineStr">
         <is>
-          <t>wikipedia</t>
+          <t>nespos.org</t>
         </is>
       </c>
       <c r="O134" t="inlineStr">
         <is>
-          <t>IV</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P134" t="inlineStr">
         <is>
-          <t>AMS</t>
+          <t>C14</t>
         </is>
       </c>
       <c r="Q134" t="inlineStr">
         <is>
-          <t>28750±750</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R134" t="inlineStr">
         <is>
-          <t>OxA-4980</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S134" t="inlineStr">
         <is>
-          <t>33090+260/-250</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T134" t="inlineStr">
         <is>
-          <t>KIA 16036</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U134" t="inlineStr">
         <is>
-          <t>2001</t>
+          <t>2006</t>
         </is>
       </c>
       <c r="V134" t="inlineStr">
         <is>
           <t>bone</t>
         </is>
       </c>
       <c r="W134" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="X134" t="inlineStr">
         <is>
-          <t>awl</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="Y134" t="inlineStr"/>
-      <c r="Z134" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z134" t="inlineStr"/>
       <c r="AA134" t="n">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="AB134" t="n">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="AC134" t="inlineStr">
+        <v>5</v>
+      </c>
+      <c r="AC134" t="n">
+        <v>2</v>
+      </c>
+      <c r="AD134" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD134" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE134" t="inlineStr">
         <is>
-          <t>MUT Tübingen</t>
+          <t>Semi-tubular bone fragment (Dutkiewicz E. 2021: Taf. 59.15).</t>
         </is>
       </c>
       <c r="AF134" t="inlineStr">
         <is>
-          <t>Find No.: 68-2803.1</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AG134" t="inlineStr">
         <is>
+          <t>Find No.: 44/68-52.1</t>
+        </is>
+      </c>
+      <c r="AH134" t="inlineStr">
+        <is>
           <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
-      <c r="AH134" t="inlineStr"/>
-      <c r="AI134" t="inlineStr"/>
+      <c r="AI134" t="inlineStr">
+        <is>
+          <t>!vvvvvv!</t>
+        </is>
+      </c>
       <c r="AJ134" t="inlineStr">
         <is>
+          <t>certain</t>
+        </is>
+      </c>
+      <c r="AK134" t="inlineStr">
+        <is>
           <t>bone</t>
         </is>
       </c>
-      <c r="AK134" t="inlineStr">
-[...1 lines deleted...]
-          <t>awl</t>
+      <c r="AL134" t="inlineStr">
+        <is>
+          <t>undetermined</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="n">
-        <v>557</v>
+        <v>400</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>vhc0080</t>
+          <t>gkl0009</t>
         </is>
       </c>
       <c r="C135" t="inlineStr"/>
       <c r="D135" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>Vogelherd</t>
+          <t>Geissenklösterle</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>vhc</t>
+          <t>gkl</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>Niederstotzingen-Stetten</t>
+          <t>Blaubeuren-Weiler</t>
         </is>
       </c>
       <c r="J135" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K135" t="n">
-        <v>48.559</v>
+        <v>48.398333</v>
       </c>
       <c r="L135" t="n">
-        <v>10.194</v>
+        <v>9.772221999999999</v>
       </c>
       <c r="M135" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N135" t="inlineStr">
         <is>
-          <t>nespos.org</t>
+          <t>wikipedia</t>
         </is>
       </c>
       <c r="O135" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>II</t>
         </is>
       </c>
       <c r="P135" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q135" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>30625±796</t>
         </is>
       </c>
       <c r="R135" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>H 4147-3346</t>
         </is>
       </c>
       <c r="S135" t="inlineStr">
         <is>
-          <t>35810±710</t>
-[...2 lines deleted...]
-      <c r="T135" t="inlineStr"/>
+          <t>33700±825</t>
+        </is>
+      </c>
+      <c r="T135" t="inlineStr">
+        <is>
+          <t>H 4751-4404</t>
+        </is>
+      </c>
       <c r="U135" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>1974</t>
         </is>
       </c>
       <c r="V135" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W135" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X135" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="Y135" t="inlineStr"/>
-      <c r="Z135" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z135" t="inlineStr"/>
       <c r="AA135" t="n">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="AB135" t="n">
+        <v>3</v>
+      </c>
+      <c r="AC135" t="n">
         <v>2</v>
       </c>
-      <c r="AC135" t="inlineStr">
+      <c r="AD135" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD135" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE135" t="inlineStr">
         <is>
+          <t>Elongated ivory fragment with parallel notches (Dutkiewicz E. 2021: Taf. 55.1).</t>
+        </is>
+      </c>
+      <c r="AF135" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF135" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG135" t="inlineStr">
         <is>
-          <t>Wolf S. 2015, Taf. 42.11; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 37-155.1</t>
         </is>
       </c>
       <c r="AH135" t="inlineStr">
         <is>
-          <t>!/ / //</t>
+          <t>Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI135" t="inlineStr">
         <is>
-          <t>very certain</t>
+          <t>!vvvv</t>
         </is>
       </c>
       <c r="AJ135" t="inlineStr">
         <is>
+          <t>certain</t>
+        </is>
+      </c>
+      <c r="AK135" t="inlineStr">
+        <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK135" t="inlineStr">
+      <c r="AL135" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="n">
-        <v>408</v>
+        <v>583</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>gkl0017</t>
+          <t>vhc0104</t>
         </is>
       </c>
       <c r="C136" t="inlineStr"/>
       <c r="D136" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>Geissenklösterle</t>
+          <t>Vogelherd</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>gkl</t>
+          <t>vhc</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>Blaubeuren-Weiler</t>
+          <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K136" t="n">
-        <v>48.398333</v>
+        <v>48.559</v>
       </c>
       <c r="L136" t="n">
-        <v>9.772221999999999</v>
+        <v>10.194</v>
       </c>
       <c r="M136" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N136" t="inlineStr">
         <is>
-          <t>wikipedia</t>
+          <t>nespos.org</t>
         </is>
       </c>
       <c r="O136" t="inlineStr">
         <is>
-          <t>II</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P136" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q136" t="inlineStr">
         <is>
-          <t>30625±796</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R136" t="inlineStr">
         <is>
-          <t>H 4147-3346</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S136" t="inlineStr">
         <is>
-          <t>33700±825</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T136" t="inlineStr">
         <is>
-          <t>H 4751-4404</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U136" t="inlineStr">
         <is>
-          <t>1973</t>
+          <t>2006</t>
         </is>
       </c>
       <c r="V136" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W136" t="inlineStr">
         <is>
+          <t>Mammuthus primigenius</t>
+        </is>
+      </c>
+      <c r="X136" t="inlineStr">
+        <is>
           <t>undetermined</t>
         </is>
       </c>
-      <c r="X136" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="Y136" t="inlineStr"/>
-      <c r="Z136" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z136" t="inlineStr"/>
       <c r="AA136" t="n">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="AB136" t="n">
         <v>2</v>
       </c>
-      <c r="AC136" t="inlineStr">
+      <c r="AC136" t="n">
+        <v>2</v>
+      </c>
+      <c r="AD136" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD136" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE136" t="inlineStr">
         <is>
-          <t>URMU Blaubeuren</t>
+          <t>Tiny cone-shaped ivory fragment (Dutkiewicz E. 2021: Taf. 57.9).</t>
         </is>
       </c>
       <c r="AF136" t="inlineStr">
         <is>
-          <t>Find No.: 47-9000.1.3</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AG136" t="inlineStr">
         <is>
-          <t>Hahn J. &amp; Münzel S. 1995; Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 44/68-75.1</t>
         </is>
       </c>
       <c r="AH136" t="inlineStr">
         <is>
-          <t>!v vv vv</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI136" t="inlineStr">
         <is>
-          <t>certain</t>
+          <t>!vvv! _ !vv! _ !vv! _ !vvv!</t>
         </is>
       </c>
       <c r="AJ136" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>uncertain</t>
         </is>
       </c>
       <c r="AK136" t="inlineStr">
         <is>
-          <t>tube</t>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL136" t="inlineStr">
+        <is>
+          <t>undetermined</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="n">
-        <v>486</v>
+        <v>536</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>vhc0012</t>
+          <t>vhc0059</t>
         </is>
       </c>
       <c r="C137" t="inlineStr"/>
       <c r="D137" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
@@ -22696,131 +23352,136 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q137" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R137" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S137" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T137" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U137" t="inlineStr">
         <is>
-          <t>2012</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V137" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W137" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X137" t="inlineStr">
         <is>
+          <t>figurine</t>
+        </is>
+      </c>
+      <c r="Y137" t="inlineStr"/>
+      <c r="Z137" t="inlineStr">
+        <is>
           <t>undetermined</t>
         </is>
       </c>
-      <c r="Y137" t="inlineStr"/>
-[...2 lines deleted...]
-      </c>
       <c r="AA137" t="n">
+        <v>25</v>
+      </c>
+      <c r="AB137" t="n">
+        <v>15</v>
+      </c>
+      <c r="AC137" t="n">
         <v>7</v>
       </c>
-      <c r="AB137" t="n">
-[...2 lines deleted...]
-      <c r="AC137" t="inlineStr">
+      <c r="AD137" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD137" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE137" t="inlineStr">
         <is>
+          <t>Slightly curved, heavily reworked ivory fragment with a carefully smoothed and polished surface (Wolf S. 2015, Taf. 42.3; Dutkiewicz E. 2021: Taf. 27.6).</t>
+        </is>
+      </c>
+      <c r="AF137" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF137" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG137" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 38/78-18.1</t>
         </is>
       </c>
       <c r="AH137" t="inlineStr">
         <is>
-          <t>!///!</t>
+          <t>Conard N. &amp; Malina M. 2012; Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI137" t="inlineStr">
         <is>
+          <t>!^^^^^^ |!</t>
+        </is>
+      </c>
+      <c r="AJ137" t="inlineStr">
+        <is>
           <t>certain</t>
         </is>
       </c>
-      <c r="AJ137" t="inlineStr">
+      <c r="AK137" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK137" t="inlineStr">
-[...1 lines deleted...]
-          <t>undetermined</t>
+      <c r="AL137" t="inlineStr">
+        <is>
+          <t>figurine</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="n">
-        <v>488</v>
+        <v>556</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>vhc0014</t>
+          <t>vhc0079</t>
         </is>
       </c>
       <c r="C138" t="inlineStr"/>
       <c r="D138" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
@@ -22863,298 +23524,304 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q138" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R138" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S138" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T138" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U138" t="inlineStr">
         <is>
-          <t>2012</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V138" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W138" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X138" t="inlineStr">
         <is>
+          <t>figurine zoomorph</t>
+        </is>
+      </c>
+      <c r="Y138" t="inlineStr"/>
+      <c r="Z138" t="inlineStr">
+        <is>
           <t>undetermined</t>
         </is>
       </c>
-      <c r="Y138" t="inlineStr"/>
-[...2 lines deleted...]
-      </c>
       <c r="AA138" t="n">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="AB138" t="n">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="AC138" t="inlineStr">
+        <v>16</v>
+      </c>
+      <c r="AC138" t="n">
+        <v>11</v>
+      </c>
+      <c r="AD138" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD138" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE138" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>The figure is relatively small compared to others from the Swabian Aurignacian. The body has an oval outline, slightly domed towards the hindquarters. Both legs are preserved at the base. The figure lacks details such as muscles, tail, or tail base. The neck, compared to the rounded body, is narrow and extends upward. The head is not preserved. Numerous short notches are present over the entire body. The identification of the depicted animal species is not certain. The compact, rounded-oval body shape suggests a small animal capable of quickly crouching and hiding. The legs appear to be rather short, and the upward-stretched neck also suggests a small, ground-dwelling animal. The notched decoration suggests the interpretation of a hedgehog. However, it is also possible that a beaver, hare, or badger is depicted here, all of which have a similar compact body shape and sometimes have shaggy fur (Wolf S. 2015, Taf. 42.6; Dutkiewicz E. 2021: Taf. 25)</t>
         </is>
       </c>
       <c r="AF138" t="inlineStr">
         <is>
-          <t>Find No.: 34/70-55.2</t>
+          <t>MUT Tübingen</t>
         </is>
       </c>
       <c r="AG138" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 40/72-21.1</t>
         </is>
       </c>
       <c r="AH138" t="inlineStr">
         <is>
-          <t>!||!</t>
+          <t>Conard N., Malina M. &amp; Verrept T. 2009; Conard N. &amp; Malina M. 2012; Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI138" t="inlineStr">
         <is>
-          <t>certain</t>
+          <t>[!vvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvv!]</t>
         </is>
       </c>
       <c r="AJ138" t="inlineStr">
         <is>
+          <t>very certain</t>
+        </is>
+      </c>
+      <c r="AK138" t="inlineStr">
+        <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK138" t="inlineStr">
-[...1 lines deleted...]
-          <t>undetermined</t>
+      <c r="AL138" t="inlineStr">
+        <is>
+          <t>figurine zoomorph</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="n">
-        <v>435</v>
+        <v>585</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>hfc0014</t>
+          <t>vhc0106</t>
         </is>
       </c>
       <c r="C139" t="inlineStr"/>
       <c r="D139" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>Hohle Fels</t>
+          <t>Vogelherd</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>hfc</t>
+          <t>vhc</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>Schelklingen</t>
+          <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J139" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K139" t="n">
-        <v>48.379117</v>
+        <v>48.559</v>
       </c>
       <c r="L139" t="n">
-        <v>9.754103000000001</v>
+        <v>10.194</v>
       </c>
       <c r="M139" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N139" t="inlineStr">
         <is>
-          <t>wikipedia</t>
+          <t>nespos.org</t>
         </is>
       </c>
       <c r="O139" t="inlineStr">
         <is>
-          <t>IV</t>
+          <t>DL/KS</t>
         </is>
       </c>
       <c r="P139" t="inlineStr">
         <is>
-          <t>AMS</t>
+          <t>C14</t>
         </is>
       </c>
       <c r="Q139" t="inlineStr">
         <is>
-          <t>28750±750</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R139" t="inlineStr">
         <is>
-          <t>OxA-4980</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S139" t="inlineStr">
         <is>
-          <t>33090+260/-250</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T139" t="inlineStr">
         <is>
-          <t>KIA 16036</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U139" t="inlineStr">
         <is>
-          <t>2007</t>
+          <t>2005</t>
         </is>
       </c>
       <c r="V139" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W139" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X139" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>possible figurine</t>
         </is>
       </c>
       <c r="Y139" t="inlineStr"/>
-      <c r="Z139" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z139" t="inlineStr"/>
       <c r="AA139" t="n">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="AB139" t="n">
+        <v>8</v>
+      </c>
+      <c r="AC139" t="n">
         <v>3</v>
       </c>
-      <c r="AC139" t="inlineStr">
+      <c r="AD139" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD139" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE139" t="inlineStr">
         <is>
-          <t>URMU Blaubeuren</t>
+          <t>Elongated ivory fragment with a strong whitish to black patina (Dutkiewicz E. 2021: Taf. 29.7).</t>
         </is>
       </c>
       <c r="AF139" t="inlineStr">
         <is>
-          <t>Find No.:  29-1600.1</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AG139" t="inlineStr">
         <is>
-          <t>Conard N. &amp; Malina M. 2007; Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 47/65-118.1</t>
         </is>
       </c>
       <c r="AH139" t="inlineStr">
         <is>
-          <t>!≠!</t>
+          <t>Conard N. &amp; Malina M. 2006a; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI139" t="inlineStr">
         <is>
+          <t>!⊞!</t>
+        </is>
+      </c>
+      <c r="AJ139" t="inlineStr">
+        <is>
           <t>certain</t>
         </is>
       </c>
-      <c r="AJ139" t="inlineStr">
+      <c r="AK139" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK139" t="inlineStr">
-[...1 lines deleted...]
-          <t>undetermined</t>
+      <c r="AL139" t="inlineStr">
+        <is>
+          <t>figurine (possible)</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="n">
-        <v>492</v>
+        <v>632</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>vhc0018</t>
+          <t>vhc0151</t>
         </is>
       </c>
       <c r="C140" t="inlineStr"/>
       <c r="D140" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
@@ -23167,495 +23834,490 @@
         </is>
       </c>
       <c r="J140" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K140" t="n">
         <v>48.559</v>
       </c>
       <c r="L140" t="n">
         <v>10.194</v>
       </c>
       <c r="M140" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N140" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O140" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>V</t>
         </is>
       </c>
       <c r="P140" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q140" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>30162±1,340</t>
         </is>
       </c>
       <c r="R140" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>H 4054-3210</t>
         </is>
       </c>
       <c r="S140" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T140" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U140" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>1931</t>
         </is>
       </c>
       <c r="V140" t="inlineStr">
         <is>
-          <t>antler</t>
-[...6 lines deleted...]
-      </c>
+          <t>fossil</t>
+        </is>
+      </c>
+      <c r="W140" t="inlineStr"/>
       <c r="X140" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="Y140" t="inlineStr"/>
-      <c r="Z140" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z140" t="inlineStr"/>
       <c r="AA140" t="n">
-        <v>9</v>
+        <v>77</v>
       </c>
       <c r="AB140" t="n">
-        <v>4</v>
-[...4 lines deleted...]
-        </is>
+        <v>24</v>
+      </c>
+      <c r="AC140" t="n">
+        <v>26</v>
       </c>
       <c r="AD140" t="inlineStr">
         <is>
-          <t>Small antler fragment with notches (Dutkiewicz E. 2021: Taf. 58.5).</t>
+          <t>almost complete</t>
         </is>
       </c>
       <c r="AE140" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>Fragment of a Lias ammonite (Riek G. 1934, Taf. XXIX.14; Dutkiewicz E. 2021: Taf. 58.2-4).</t>
         </is>
       </c>
       <c r="AF140" t="inlineStr">
         <is>
-          <t>Find No.: 35/71-12.1</t>
+          <t>URMU Blaubeuren</t>
         </is>
       </c>
       <c r="AG140" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: Vg 29.14</t>
         </is>
       </c>
       <c r="AH140" t="inlineStr">
         <is>
-          <t>!vvvvv!</t>
+          <t>Riek G. 1934; Dutkiewicz E. 2021; Hahn J. 1977; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI140" t="inlineStr">
         <is>
-          <t>certain</t>
+          <t>v v vvv vv</t>
         </is>
       </c>
       <c r="AJ140" t="inlineStr">
         <is>
-          <t>antler</t>
+          <t>very certain</t>
         </is>
       </c>
       <c r="AK140" t="inlineStr">
+        <is>
+          <t>fossil</t>
+        </is>
+      </c>
+      <c r="AL140" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="n">
-        <v>409</v>
+        <v>555</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>gkl0018</t>
+          <t>vhc0078</t>
         </is>
       </c>
       <c r="C141" t="inlineStr"/>
       <c r="D141" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>Geissenklösterle</t>
+          <t>Vogelherd</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>gkl</t>
+          <t>vhc</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>Blaubeuren-Weiler</t>
+          <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J141" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K141" t="n">
-        <v>48.398333</v>
+        <v>48.559</v>
       </c>
       <c r="L141" t="n">
-        <v>9.772221999999999</v>
+        <v>10.194</v>
       </c>
       <c r="M141" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N141" t="inlineStr">
         <is>
-          <t>wikipedia</t>
+          <t>nespos.org</t>
         </is>
       </c>
       <c r="O141" t="inlineStr">
         <is>
-          <t>II</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P141" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q141" t="inlineStr">
         <is>
-          <t>30625±796</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R141" t="inlineStr">
         <is>
-          <t>H 4147-3346</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S141" t="inlineStr">
         <is>
-          <t>33700±825</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T141" t="inlineStr">
         <is>
-          <t>H 4751-4404</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U141" t="inlineStr">
         <is>
-          <t>1973</t>
+          <t>2007</t>
         </is>
       </c>
       <c r="V141" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W141" t="inlineStr">
         <is>
+          <t>Mammuthus primigenius</t>
+        </is>
+      </c>
+      <c r="X141" t="inlineStr">
+        <is>
+          <t>figurine</t>
+        </is>
+      </c>
+      <c r="Y141" t="inlineStr"/>
+      <c r="Z141" t="inlineStr">
+        <is>
           <t>undetermined</t>
         </is>
       </c>
-      <c r="X141" t="inlineStr">
-[...7 lines deleted...]
-      </c>
       <c r="AA141" t="n">
+        <v>11</v>
+      </c>
+      <c r="AB141" t="n">
         <v>8</v>
       </c>
-      <c r="AB141" t="n">
-[...2 lines deleted...]
-      <c r="AC141" t="inlineStr">
+      <c r="AC141" t="n">
+        <v>6</v>
+      </c>
+      <c r="AD141" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD141" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE141" t="inlineStr">
         <is>
-          <t>URMU Blaubeuren</t>
+          <t>Small, cylindrically shaped ivory fragment, likely representing the leg of an animal figurine (Dutkiewicz E. 2021: Taf. 27.7).</t>
         </is>
       </c>
       <c r="AF141" t="inlineStr">
         <is>
-          <t>Find No.: 47-9000.2</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AG141" t="inlineStr">
         <is>
-          <t>Hahn J. &amp; Münzel S. 1995; Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 40/71-48.1</t>
         </is>
       </c>
       <c r="AH141" t="inlineStr">
         <is>
-          <t>!v v v vv vv! _ !vv v v!</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI141" t="inlineStr">
         <is>
-          <t>certain</t>
+          <t>!vv!</t>
         </is>
       </c>
       <c r="AJ141" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>uncertain</t>
         </is>
       </c>
       <c r="AK141" t="inlineStr">
         <is>
-          <t>tube</t>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL141" t="inlineStr">
+        <is>
+          <t>figurine</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="n">
-        <v>537</v>
+        <v>473</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>vhc0060</t>
+          <t>hss0002</t>
         </is>
       </c>
       <c r="C142" t="inlineStr"/>
       <c r="D142" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>Vogelherd</t>
+          <t>Hohlenstein-Stadel</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>vhc</t>
+          <t>hss</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>Niederstotzingen-Stetten</t>
+          <t>Asselfingen</t>
         </is>
       </c>
       <c r="J142" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K142" t="n">
-        <v>48.559</v>
+        <v>48.549555</v>
       </c>
       <c r="L142" t="n">
-        <v>10.194</v>
+        <v>10.172655</v>
       </c>
       <c r="M142" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N142" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O142" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>Au</t>
         </is>
       </c>
       <c r="P142" t="inlineStr">
         <is>
-          <t>C14</t>
+          <t>AMS</t>
         </is>
       </c>
       <c r="Q142" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>35185±270</t>
         </is>
       </c>
       <c r="R142" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
-[...11 lines deleted...]
-      </c>
+          <t>ETH-38797</t>
+        </is>
+      </c>
+      <c r="S142" t="inlineStr"/>
+      <c r="T142" t="inlineStr"/>
       <c r="U142" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>2011</t>
         </is>
       </c>
       <c r="V142" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>tooth</t>
         </is>
       </c>
       <c r="W142" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>Cervus elaphus</t>
         </is>
       </c>
       <c r="X142" t="inlineStr">
         <is>
-          <t>possible figurine</t>
+          <t>personal ornament</t>
         </is>
       </c>
       <c r="Y142" t="inlineStr"/>
-      <c r="Z142" t="n">
+      <c r="Z142" t="inlineStr"/>
+      <c r="AA142" t="n">
         <v>29</v>
       </c>
-      <c r="AA142" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AB142" t="n">
-        <v>3</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="AC142" t="n">
+        <v>12</v>
       </c>
       <c r="AD142" t="inlineStr">
         <is>
-          <t>Flat, heavily reworked ivory fragment was filled with markings over the entire surface (Wolf S. 2015, Taf. 42.2; Dutkiewicz E. 2021: Taf. 29.1).</t>
+          <t>complete</t>
         </is>
       </c>
       <c r="AE142" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>This tooth pendant was found in 2011 during the excavations inside the Stadel Cave. It was located in the area identified as the spoil from the 1939 excavation, where, among other findings, missing fragments of the Lion Man were discovered. Since additional pieces of personal ornaments from this area come from Wetzels' excavation, this object is also attributed to the Aurignacian. It is a particularly large pendant made from a red deer's antler (Cervus elaphus). See Dutkiewicz E. 2021: Taf. 37.11.</t>
         </is>
       </c>
       <c r="AF142" t="inlineStr">
         <is>
-          <t>Find No.: 38/78-53</t>
+          <t>LAD Esslingen</t>
         </is>
       </c>
       <c r="AG142" t="inlineStr">
         <is>
-          <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 195/173-35</t>
         </is>
       </c>
       <c r="AH142" t="inlineStr">
         <is>
-          <t>////////// _ l|ll!</t>
+          <t>Beutelspacher T. &amp; Kind C.-J. 2012; Wolf S. et al. 2013; Kind C.-J. et al. 2014; Dutkiewicz E. 2021</t>
         </is>
       </c>
       <c r="AI142" t="inlineStr">
         <is>
-          <t>uncertain</t>
+          <t>vvvv _ ||||</t>
         </is>
       </c>
       <c r="AJ142" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>very certain</t>
         </is>
       </c>
       <c r="AK142" t="inlineStr">
         <is>
-          <t>figurine (possible)</t>
+          <t>tooth</t>
+        </is>
+      </c>
+      <c r="AL142" t="inlineStr">
+        <is>
+          <t>personal ornament</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="n">
-        <v>495</v>
+        <v>558</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>vhc0021</t>
+          <t>vhc0081</t>
         </is>
       </c>
       <c r="C143" t="inlineStr"/>
       <c r="D143" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
@@ -23691,639 +24353,635 @@
       <c r="O143" t="inlineStr">
         <is>
           <t>HL/KS</t>
         </is>
       </c>
       <c r="P143" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q143" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R143" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S143" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
-      <c r="T143" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T143" t="inlineStr"/>
       <c r="U143" t="inlineStr">
         <is>
           <t>2008</t>
         </is>
       </c>
       <c r="V143" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W143" t="inlineStr">
         <is>
+          <t>Mammuthus primigenius</t>
+        </is>
+      </c>
+      <c r="X143" t="inlineStr">
+        <is>
           <t>undetermined</t>
         </is>
       </c>
-      <c r="X143" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="Y143" t="inlineStr"/>
-      <c r="Z143" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z143" t="inlineStr"/>
       <c r="AA143" t="n">
+        <v>20</v>
+      </c>
+      <c r="AB143" t="n">
+        <v>8</v>
+      </c>
+      <c r="AC143" t="n">
         <v>5</v>
       </c>
-      <c r="AB143" t="n">
-[...2 lines deleted...]
-      <c r="AC143" t="inlineStr">
+      <c r="AD143" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD143" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE143" t="inlineStr">
         <is>
+          <t>Reshaped, weathered ivory fragment (Dutkiewicz E. 2021: Taf. 57.1)</t>
+        </is>
+      </c>
+      <c r="AF143" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF143" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG143" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 40/73-67.1</t>
         </is>
       </c>
       <c r="AH143" t="inlineStr">
         <is>
-          <t>!vvv!</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003;  Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI143" t="inlineStr">
         <is>
-          <t>very certain</t>
+          <t>!VVV! _ !vvvv!</t>
         </is>
       </c>
       <c r="AJ143" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>uncertain</t>
         </is>
       </c>
       <c r="AK143" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL143" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="n">
-        <v>427</v>
+        <v>539</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>hfc0006</t>
+          <t>vhc0062</t>
         </is>
       </c>
       <c r="C144" t="inlineStr"/>
       <c r="D144" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>Hohle Fels</t>
+          <t>Vogelherd</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>hfc</t>
+          <t>vhc</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>Schelklingen</t>
+          <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J144" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K144" t="n">
-        <v>48.379117</v>
+        <v>48.559</v>
       </c>
       <c r="L144" t="n">
-        <v>9.754103000000001</v>
+        <v>10.194</v>
       </c>
       <c r="M144" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N144" t="inlineStr">
         <is>
-          <t>wikipedia</t>
+          <t>nespos.org</t>
         </is>
       </c>
       <c r="O144" t="inlineStr">
         <is>
-          <t>IIda</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P144" t="inlineStr">
         <is>
-          <t>AMS</t>
+          <t>C14</t>
         </is>
       </c>
       <c r="Q144" t="inlineStr">
         <is>
-          <t>29560+240/-230</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R144" t="inlineStr">
         <is>
-          <t>KIA 8964</t>
-[...6 lines deleted...]
-      </c>
+          <t>KIA 8957</t>
+        </is>
+      </c>
+      <c r="S144" t="inlineStr"/>
       <c r="T144" t="inlineStr">
         <is>
-          <t>KIA 8965</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U144" t="inlineStr">
         <is>
-          <t>2010</t>
+          <t>2007</t>
         </is>
       </c>
       <c r="V144" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W144" t="inlineStr">
         <is>
-          <t>Capra ibex</t>
+          <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X144" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>personal ornament</t>
         </is>
       </c>
       <c r="Y144" t="inlineStr"/>
-      <c r="Z144" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z144" t="inlineStr"/>
       <c r="AA144" t="n">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="AB144" t="n">
-        <v>10</v>
-[...4 lines deleted...]
-        </is>
+        <v>5</v>
+      </c>
+      <c r="AC144" t="n">
+        <v>4</v>
       </c>
       <c r="AD144" t="inlineStr">
         <is>
-          <t>Split metatarsal bone of an ibex (Capra ibex) with traces of red ochre and markings (Dutkiewicz E. 2021: Tab. 54.5-8; Conard N. et al. 2003: 331-371).</t>
+          <t>fragmented</t>
         </is>
       </c>
       <c r="AE144" t="inlineStr">
         <is>
+          <t>Fragment of a ring-shaped object with lateral markings (Dutkiewicz E. 2021: Taf. 56.11).</t>
+        </is>
+      </c>
+      <c r="AF144" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF144" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG144" t="inlineStr">
         <is>
-          <t>Conard N. &amp; Malina M. 2010; Dutkiewicz E. 2021; Conard N. et al. 2003; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 39/68-38.1</t>
         </is>
       </c>
       <c r="AH144" t="inlineStr">
         <is>
-          <t>||| X V\\ / \\/ \\ ≠ _ °°°°°°°</t>
+          <t>Conard N. et al. 2013; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI144" t="inlineStr">
         <is>
+          <t>!vvv!</t>
+        </is>
+      </c>
+      <c r="AJ144" t="inlineStr">
+        <is>
           <t>certain</t>
         </is>
       </c>
-      <c r="AJ144" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AK144" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL144" t="inlineStr">
+        <is>
+          <t>personal ornament</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="n">
-        <v>430</v>
+        <v>559</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>hfc0009</t>
+          <t>vhc0082</t>
         </is>
       </c>
       <c r="C145" t="inlineStr"/>
       <c r="D145" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>Hohle Fels</t>
+          <t>Vogelherd</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>hfc</t>
+          <t>vhc</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>Schelklingen</t>
+          <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J145" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K145" t="n">
-        <v>48.379117</v>
+        <v>48.559</v>
       </c>
       <c r="L145" t="n">
-        <v>9.754103000000001</v>
+        <v>10.194</v>
       </c>
       <c r="M145" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N145" t="inlineStr">
         <is>
-          <t>wikipedia</t>
+          <t>nespos.org</t>
         </is>
       </c>
       <c r="O145" t="inlineStr">
         <is>
-          <t>Vaa</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P145" t="inlineStr">
         <is>
-          <t>AMS</t>
+          <t>C14</t>
         </is>
       </c>
       <c r="Q145" t="inlineStr">
         <is>
-          <t>31750±260</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R145" t="inlineStr">
         <is>
-          <t>KIA 35464</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S145" t="inlineStr">
         <is>
-          <t>35710+360/-340</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T145" t="inlineStr">
         <is>
-          <t>KIA 16034 Va</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U145" t="inlineStr">
         <is>
-          <t>2014</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V145" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W145" t="inlineStr">
         <is>
-          <t>Capra ibex</t>
+          <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X145" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>possible figurine</t>
         </is>
       </c>
       <c r="Y145" t="inlineStr"/>
-      <c r="Z145" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z145" t="inlineStr"/>
       <c r="AA145" t="n">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="AB145" t="n">
-        <v>7</v>
-[...4 lines deleted...]
-        </is>
+        <v>6</v>
+      </c>
+      <c r="AC145" t="n">
+        <v>3</v>
       </c>
       <c r="AD145" t="inlineStr">
         <is>
-          <t>This is a split metatarsal bone of an ibex (Capra ibex) with markings (Dutkiewicz E. 2021: Tab. 54.1-4).</t>
+          <t>fragmented</t>
         </is>
       </c>
       <c r="AE145" t="inlineStr">
         <is>
+          <t>Elongated ivory fragment with a heavily weathered surface (Dutkiewicz E. 2021: Taf. 29.3).</t>
+        </is>
+      </c>
+      <c r="AF145" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF145" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG145" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2014; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2008; Conard N. &amp; Bolus M. 2003</t>
+          <t>Find No.: 40/78-14.1</t>
         </is>
       </c>
       <c r="AH145" t="inlineStr">
         <is>
-          <t>l llXl ll| |  XX| |  ≠≠≠ ≠≠ llll _ | | | | | | | | | | l _ (–ll) ll ll ll ll</t>
+          <t>Conard N., Malina M. &amp; Verrept T. 2009; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M.  2008</t>
         </is>
       </c>
       <c r="AI145" t="inlineStr">
         <is>
-          <t>certain</t>
+          <t>!vvvvv!</t>
         </is>
       </c>
       <c r="AJ145" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>very certain</t>
         </is>
       </c>
       <c r="AK145" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL145" t="inlineStr">
+        <is>
+          <t>figurine (possible)</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="n">
-        <v>433</v>
+        <v>562</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>hfc0012</t>
+          <t>vhc0085</t>
         </is>
       </c>
       <c r="C146" t="inlineStr"/>
       <c r="D146" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>Hohle Fels</t>
+          <t>Vogelherd</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>hfc</t>
+          <t>vhc</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>Schelklingen</t>
+          <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J146" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K146" t="n">
-        <v>48.379117</v>
+        <v>48.559</v>
       </c>
       <c r="L146" t="n">
-        <v>9.754103000000001</v>
+        <v>10.194</v>
       </c>
       <c r="M146" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N146" t="inlineStr">
         <is>
-          <t>wikipedia</t>
+          <t>nespos.org</t>
         </is>
       </c>
       <c r="O146" t="inlineStr">
         <is>
-          <t>Vab</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P146" t="inlineStr">
         <is>
-          <t>AMS</t>
+          <t>C14</t>
         </is>
       </c>
       <c r="Q146" t="inlineStr">
         <is>
-          <t>31750±260</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R146" t="inlineStr">
         <is>
-          <t>KIA 35464</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S146" t="inlineStr">
         <is>
-          <t>40000±500</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T146" t="inlineStr">
         <is>
-          <t>OxA-19781</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U146" t="inlineStr">
         <is>
-          <t>2014</t>
+          <t>2006</t>
         </is>
       </c>
       <c r="V146" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W146" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X146" t="inlineStr">
         <is>
-          <t>personal ornament</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="Y146" t="inlineStr"/>
-      <c r="Z146" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z146" t="inlineStr"/>
       <c r="AA146" t="n">
+        <v>17</v>
+      </c>
+      <c r="AB146" t="n">
         <v>5</v>
       </c>
-      <c r="AB146" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="AC146" t="n">
+        <v>2</v>
       </c>
       <c r="AD146" t="inlineStr">
         <is>
-          <t>Triple-perforated bead (Dutkiewicz E. 2021: Tab. 37.3).</t>
+          <t>fragmented</t>
         </is>
       </c>
       <c r="AE146" t="inlineStr">
         <is>
+          <t>Semi-tubular bone fragment (Dutkiewicz E. 2021: Taf. 59.11).</t>
+        </is>
+      </c>
+      <c r="AF146" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF146" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG146" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2014; Dutkiewicz E. 2021; Conard N. 2009; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 41/71-37.2</t>
         </is>
       </c>
       <c r="AH146" t="inlineStr">
         <is>
-          <t>OO</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI146" t="inlineStr">
         <is>
-          <t>very certain</t>
+          <t>vv!</t>
         </is>
       </c>
       <c r="AJ146" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>uncertain</t>
         </is>
       </c>
       <c r="AK146" t="inlineStr">
         <is>
-          <t>personal ornament</t>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AL146" t="inlineStr">
+        <is>
+          <t>undetermined</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="n">
-        <v>476</v>
+        <v>564</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>vhc0003</t>
+          <t>vhc0086</t>
         </is>
       </c>
       <c r="C147" t="inlineStr"/>
       <c r="D147" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
@@ -24336,332 +24994,328 @@
         </is>
       </c>
       <c r="J147" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K147" t="n">
         <v>48.559</v>
       </c>
       <c r="L147" t="n">
         <v>10.194</v>
       </c>
       <c r="M147" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N147" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O147" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P147" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q147" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R147" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S147" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T147" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U147" t="inlineStr">
         <is>
-          <t>1952</t>
+          <t>2006</t>
         </is>
       </c>
       <c r="V147" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W147" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X147" t="inlineStr">
         <is>
-          <t>figurine zoomorph</t>
-[...3 lines deleted...]
-        <is>
           <t>undetermined</t>
         </is>
       </c>
-      <c r="Z147" t="n">
-[...12 lines deleted...]
-      </c>
+      <c r="Y147" t="inlineStr"/>
+      <c r="Z147" t="inlineStr"/>
+      <c r="AA147" t="inlineStr"/>
+      <c r="AB147" t="inlineStr"/>
+      <c r="AC147" t="inlineStr"/>
       <c r="AD147" t="inlineStr">
         <is>
-          <t>Figurine of a lion head. The head is carved along the longitudinal axis of a tusk. The surface is highly smoothed. The figurine is unmistakably recognizable as the head of a felid. All features are rendered in masterful detail. The crown gently transitions into the slightly sloping nasal area. The nose itself is separated from the snout by a depression. The upper lip subtly protrudes forward. The mouth is represented by a cleanly cut notch. The lip cleft starts below the nose and tapers towards the mouth. Above the jaw muscles are the eyes, with the breakage edge on the right side. The eyes are crafted as deep, slightly oval indentations. On the inside of the left eye, several gently curved lines depict the tearduct characteristic of felids. Additionally, two thin, parallel lines mark the nose. Directly behind the eyes, the ears emerge. They stand slightly away from the head, are rounded, and have a depression in the center. Towards the neck, the figurine becomes narrow and then breaks off with deeply incised markings at the back. See Dutkiewicz E. 2021: Taf. 21.</t>
+          <t>fragmented</t>
         </is>
       </c>
       <c r="AE147" t="inlineStr">
         <is>
-          <t>LMW Stuttgart</t>
+          <t>Semi-tubular bone fragment (Dutkiewicz E. 2021: Taf. 59.12).</t>
         </is>
       </c>
       <c r="AF147" t="inlineStr">
         <is>
-          <t>Find No.: 00/00-08</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AG147" t="inlineStr">
         <is>
-          <t>Riek G. 1954; Mauser P.-F. 1973; Dutkiewicz E. 2021; Hahn J. 1986; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 42/67-16.1</t>
         </is>
       </c>
       <c r="AH147" t="inlineStr">
         <is>
-          <t>⊞ _ (||/|/|//|||/||/||| |) _ ⊞ _ || _ ⊞ _ | | | _ |||</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI147" t="inlineStr">
         <is>
+          <t>!v vv vv!</t>
+        </is>
+      </c>
+      <c r="AJ147" t="inlineStr">
+        <is>
           <t>certain</t>
         </is>
       </c>
-      <c r="AJ147" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AK147" t="inlineStr">
         <is>
-          <t>figurine zoomorph</t>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AL147" t="inlineStr">
+        <is>
+          <t>undetermined</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="n">
-        <v>438</v>
+        <v>565</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>hfc0017</t>
+          <t>vhc0087</t>
         </is>
       </c>
       <c r="C148" t="inlineStr"/>
       <c r="D148" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>Hohle Fels</t>
+          <t>Vogelherd</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>hfc</t>
+          <t>vhc</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>Schelklingen</t>
+          <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J148" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K148" t="n">
-        <v>48.379117</v>
+        <v>48.559</v>
       </c>
       <c r="L148" t="n">
-        <v>9.754103000000001</v>
+        <v>10.194</v>
       </c>
       <c r="M148" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N148" t="inlineStr">
         <is>
-          <t>wikipedia</t>
+          <t>nespos.org</t>
         </is>
       </c>
       <c r="O148" t="inlineStr">
         <is>
-          <t>Va</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P148" t="inlineStr">
         <is>
-          <t>AMS</t>
+          <t>C14</t>
         </is>
       </c>
       <c r="Q148" t="inlineStr">
         <is>
-          <t>31750±260</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R148" t="inlineStr">
         <is>
-          <t>KIA 35464</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S148" t="inlineStr">
         <is>
-          <t>35710+360/-340</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T148" t="inlineStr">
         <is>
-          <t>KIA 16034</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U148" t="inlineStr">
         <is>
-          <t>2015</t>
+          <t>2006</t>
         </is>
       </c>
       <c r="V148" t="inlineStr">
         <is>
-          <t>antler</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W148" t="inlineStr">
         <is>
-          <t>Rangifer tarandus</t>
+          <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X148" t="inlineStr">
         <is>
-          <t>spatula/lissoir</t>
+          <t>figurine zoomorph</t>
         </is>
       </c>
       <c r="Y148" t="inlineStr"/>
-      <c r="Z148" t="n">
-        <v>98</v>
+      <c r="Z148" t="inlineStr">
+        <is>
+          <t>Panthera</t>
+        </is>
       </c>
       <c r="AA148" t="n">
-        <v>27</v>
+        <v>56</v>
       </c>
       <c r="AB148" t="n">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="AC148" t="inlineStr">
+        <v>17</v>
+      </c>
+      <c r="AC148" t="n">
+        <v>6</v>
+      </c>
+      <c r="AD148" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD148" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE148" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>This figurine depicts a felid. The body is very narrow and elongated, with a horizontal backline. The withers are prominently set off from the back and arch upwards significantly. It appears as if the animal is creeping or stalking, as in this movement, this region in feline species arches strongly upward. Unfortunately, the legs are not preserved, so no further details about the animal's gait can be provided. The muscles of the shoulder and hindquarters are carefully modeled, and the tail is preserved at its base. The neck is long and stretched forward, with the head lowered, again suggesting the stalking posture of the animal. From the head, the forehead, the left ear, and the base of the right ear, as well as the left eye, are preserved. From the eye, a tear duct extends, as also depicted on the lion head. Despite the fragmentary state of preservation, the fine detailing of the head attests to the masterful artistry. Overall, this figurine gives the impression of being very delicate and slender (Dutkiewicz E. 2021: Taf. 23).</t>
         </is>
       </c>
       <c r="AF148" t="inlineStr">
         <is>
-          <t>Find No.: 31-1693</t>
+          <t>URMU Blaubeuren</t>
         </is>
       </c>
       <c r="AG148" t="inlineStr">
         <is>
-          <t>Conard N. &amp; Malina M. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 42/67-89.1</t>
         </is>
       </c>
       <c r="AH148" t="inlineStr">
         <is>
-          <t>≠!</t>
+          <t>Conard N. et al. 2007; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI148" t="inlineStr">
         <is>
+          <t>(XXXXXXXXXXXXXXXXXXXXXXXXXXXXXX) _ °°°°°°°°°! _ °°°°°°! _ °! _ °! _ ¤¤¤¤¤¤</t>
+        </is>
+      </c>
+      <c r="AJ148" t="inlineStr">
+        <is>
           <t>certain</t>
         </is>
       </c>
-      <c r="AJ148" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AK148" t="inlineStr">
         <is>
-          <t>smoother</t>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL148" t="inlineStr">
+        <is>
+          <t>figurine zoomorph</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="n">
-        <v>497</v>
+        <v>566</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>vhc0023</t>
+          <t>vhc0088</t>
         </is>
       </c>
       <c r="C149" t="inlineStr"/>
       <c r="D149" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
@@ -24704,131 +25358,132 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q149" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R149" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S149" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T149" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U149" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>2006</t>
         </is>
       </c>
       <c r="V149" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W149" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X149" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>rod/baton</t>
         </is>
       </c>
       <c r="Y149" t="inlineStr"/>
-      <c r="Z149" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z149" t="inlineStr"/>
       <c r="AA149" t="n">
-        <v>11</v>
+        <v>48</v>
       </c>
       <c r="AB149" t="n">
+        <v>14</v>
+      </c>
+      <c r="AC149" t="n">
         <v>5</v>
       </c>
-      <c r="AC149" t="inlineStr">
+      <c r="AD149" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD149" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE149" t="inlineStr">
         <is>
+          <t>Heavily fragmented round rod fragment (Dutkiewicz E. 2021: Taf. 51.14).</t>
+        </is>
+      </c>
+      <c r="AF149" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF149" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG149" t="inlineStr">
         <is>
+          <t>Find No.: 42/69-53</t>
+        </is>
+      </c>
+      <c r="AH149" t="inlineStr">
+        <is>
           <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
-      <c r="AH149" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AI149" t="inlineStr">
         <is>
+          <t>!W!</t>
+        </is>
+      </c>
+      <c r="AJ149" t="inlineStr">
+        <is>
           <t>uncertain</t>
         </is>
       </c>
-      <c r="AJ149" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AK149" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL149" t="inlineStr">
+        <is>
+          <t>rod</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="n">
-        <v>475</v>
+        <v>567</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>vhc0002</t>
+          <t>vhc0089</t>
         </is>
       </c>
       <c r="C150" t="inlineStr"/>
       <c r="D150" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
@@ -24886,444 +25541,461 @@
           <t>35810±710</t>
         </is>
       </c>
       <c r="T150" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U150" t="inlineStr">
         <is>
           <t>2006</t>
         </is>
       </c>
       <c r="V150" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W150" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X150" t="inlineStr">
         <is>
-          <t>possible figurine</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="Y150" t="inlineStr"/>
       <c r="Z150" t="inlineStr"/>
-      <c r="AA150" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="AC150" t="inlineStr">
+      <c r="AA150" t="n">
+        <v>17</v>
+      </c>
+      <c r="AB150" t="n">
+        <v>7</v>
+      </c>
+      <c r="AC150" t="n">
+        <v>4</v>
+      </c>
+      <c r="AD150" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD150" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE150" t="inlineStr">
         <is>
+          <t>Heavily weathered, reshaped ivory fragment (Dutkiewicz E. 2021: Taf. 57.2).</t>
+        </is>
+      </c>
+      <c r="AF150" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF150" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG150" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2007; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 42/69-77.1</t>
         </is>
       </c>
       <c r="AH150" t="inlineStr">
         <is>
-          <t>°°°°°! _ vvvvvvv!</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI150" t="inlineStr">
         <is>
-          <t>very certain</t>
+          <t>&gt;&gt;&gt;&gt;! _ &gt;&gt;!</t>
         </is>
       </c>
       <c r="AJ150" t="inlineStr">
         <is>
+          <t>certain</t>
+        </is>
+      </c>
+      <c r="AK150" t="inlineStr">
+        <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK150" t="inlineStr">
-[...1 lines deleted...]
-          <t>figurine (possible)</t>
+      <c r="AL150" t="inlineStr">
+        <is>
+          <t>undetermined</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="n">
-        <v>444</v>
+        <v>627</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>hfc0023</t>
+          <t>vhc0146</t>
         </is>
       </c>
       <c r="C151" t="inlineStr"/>
       <c r="D151" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>Hohle Fels</t>
+          <t>Vogelherd</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>hfc</t>
+          <t>vhc</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>Schelklingen</t>
+          <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J151" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K151" t="n">
-        <v>48.379117</v>
+        <v>48.559</v>
       </c>
       <c r="L151" t="n">
-        <v>9.754103000000001</v>
+        <v>10.194</v>
       </c>
       <c r="M151" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N151" t="inlineStr">
         <is>
-          <t>wikipedia</t>
+          <t>nespos.org</t>
         </is>
       </c>
       <c r="O151" t="inlineStr">
         <is>
-          <t>IId</t>
+          <t>V</t>
         </is>
       </c>
       <c r="P151" t="inlineStr">
         <is>
-          <t>AMS</t>
+          <t>C14</t>
         </is>
       </c>
       <c r="Q151" t="inlineStr">
         <is>
-          <t>29560+240/-230</t>
+          <t>30162±1,340</t>
         </is>
       </c>
       <c r="R151" t="inlineStr">
         <is>
-          <t>KIA 8964</t>
+          <t>H 4054-3210</t>
         </is>
       </c>
       <c r="S151" t="inlineStr">
         <is>
-          <t>30010±220</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T151" t="inlineStr">
         <is>
-          <t>KIA 8965</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U151" t="inlineStr">
         <is>
-          <t>2003</t>
+          <t>1931</t>
         </is>
       </c>
       <c r="V151" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W151" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X151" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>figurine zoomorph</t>
         </is>
       </c>
       <c r="Y151" t="inlineStr"/>
-      <c r="Z151" t="n">
-        <v>29</v>
+      <c r="Z151" t="inlineStr">
+        <is>
+          <t>Equus ferus</t>
+        </is>
       </c>
       <c r="AA151" t="n">
-        <v>12</v>
+        <v>48</v>
       </c>
       <c r="AB151" t="n">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="AC151" t="inlineStr">
+        <v>25</v>
+      </c>
+      <c r="AC151" t="n">
+        <v>8</v>
+      </c>
+      <c r="AD151" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD151" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE151" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>The depiction of the wild horse was also found in layer V during the 1931 excavations. The surface is remarkably smooth and exhibits polishing in several areas. Like the mammoth figurine discussed above, the wild horse also has a distinct bluish tint, a result of mineral deposition during burial in the ground. The horse is particularly elegant and expressive. The noticeably lowered head is narrow and, when viewed from the front, has a slight S-curve. The nostrils, mouth, eyes, and ears are anatomically accurate. The ears are slightly pointed and lie close to the head. The cheeks are well-defined. The mane appears to be a standing mane typical of wild horses, but it is only present in the head area, between the two ears. Towards the back, it transitions into the neck and is inseparable from the body. The neck is curved and separated from the withers by a bend. The body is slender with detailed muscle features. The belly hangs slightly. The tail is only partially worked, with no tail hairs. The right front leg points slightly forward, as if the animal were taking a step. The hind leg points slightly backward. The distance between the limbs of the two halves of the body appears to have been very small. Hahn (1986: 78-79) speculates that, like the mammoth described above, the horse could have had a perforation between the front and hind legs (Riek G. 1934: 284-285; Dutkiewicz E. 2021: Taf. 13).</t>
         </is>
       </c>
       <c r="AF151" t="inlineStr">
         <is>
-          <t>Find No.: 56-3762.1</t>
+          <t>MUT Tübingen</t>
         </is>
       </c>
       <c r="AG151" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2003; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: Vg 2.2</t>
         </is>
       </c>
       <c r="AH151" t="inlineStr">
         <is>
-          <t>!≠!</t>
+          <t>Riek G. 1934; Hahn J. 1977; Hahn J. 1986; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI151" t="inlineStr">
         <is>
+          <t>XXXXXXXXXXXXX _ vvvvvvvvvvvvvvvvv</t>
+        </is>
+      </c>
+      <c r="AJ151" t="inlineStr">
+        <is>
           <t>certain</t>
         </is>
       </c>
-      <c r="AJ151" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AK151" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL151" t="inlineStr">
+        <is>
+          <t>figurine zoomorph</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="n">
-        <v>446</v>
+        <v>477</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>hfc0025</t>
+          <t>vhc0004</t>
         </is>
       </c>
       <c r="C152" t="inlineStr"/>
       <c r="D152" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>Hohle Fels</t>
+          <t>Vogelherd</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>hfc</t>
+          <t>vhc</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
-          <t>Schelklingen</t>
+          <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J152" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K152" t="n">
-        <v>48.379117</v>
+        <v>48.559</v>
       </c>
       <c r="L152" t="n">
-        <v>9.754103000000001</v>
+        <v>10.194</v>
       </c>
       <c r="M152" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N152" t="inlineStr">
         <is>
-          <t>wikipedia</t>
+          <t>nespos.org</t>
         </is>
       </c>
       <c r="O152" t="inlineStr">
         <is>
-          <t>IV</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P152" t="inlineStr">
         <is>
-          <t>AMS</t>
+          <t>C14</t>
         </is>
       </c>
       <c r="Q152" t="inlineStr">
         <is>
-          <t>28750±750</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R152" t="inlineStr">
         <is>
-          <t>OxA-4980</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S152" t="inlineStr">
         <is>
-          <t>33090+260/-250</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T152" t="inlineStr">
         <is>
-          <t>KIA 16036</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U152" t="inlineStr">
         <is>
-          <t>2001</t>
+          <t>2012</t>
         </is>
       </c>
       <c r="V152" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W152" t="inlineStr">
         <is>
+          <t>Mammuthus primigenius</t>
+        </is>
+      </c>
+      <c r="X152" t="inlineStr">
+        <is>
+          <t>figurine</t>
+        </is>
+      </c>
+      <c r="Y152" t="inlineStr"/>
+      <c r="Z152" t="inlineStr">
+        <is>
           <t>undetermined</t>
         </is>
       </c>
-      <c r="X152" t="inlineStr">
-[...7 lines deleted...]
-      </c>
       <c r="AA152" t="n">
+        <v>15</v>
+      </c>
+      <c r="AB152" t="n">
         <v>5</v>
       </c>
-      <c r="AB152" t="n">
-[...2 lines deleted...]
-      <c r="AC152" t="inlineStr">
+      <c r="AC152" t="n">
+        <v>3</v>
+      </c>
+      <c r="AD152" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD152" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE152" t="inlineStr">
         <is>
+          <t>Reworked ivory fragment, possibly part of a figurine (leg?) with marking (Dutkiewicz E. 2021: Taf. 28.3).</t>
+        </is>
+      </c>
+      <c r="AF152" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF152" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG152" t="inlineStr">
         <is>
-          <t>Conard N. &amp; Malina M. 2010; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 31/70-21.1</t>
         </is>
       </c>
       <c r="AH152" t="inlineStr">
         <is>
-          <t>!v v v vv! _ v v v _ (//|) _ !v v vv vv vv vv _ ≠! _ vvv _ !vvvvvvv</t>
+          <t>Conard N. et al. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI152" t="inlineStr">
         <is>
-          <t>certain</t>
+          <t>!v!</t>
         </is>
       </c>
       <c r="AJ152" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>uncertain</t>
         </is>
       </c>
       <c r="AK152" t="inlineStr">
         <is>
-          <t>awl</t>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL152" t="inlineStr">
+        <is>
+          <t>figurine</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="n">
-        <v>648</v>
+        <v>560</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>vhc0167</t>
+          <t>vhc0083</t>
         </is>
       </c>
       <c r="C153" t="inlineStr"/>
       <c r="D153" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
@@ -25336,153 +26008,162 @@
         </is>
       </c>
       <c r="J153" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K153" t="n">
         <v>48.559</v>
       </c>
       <c r="L153" t="n">
         <v>10.194</v>
       </c>
       <c r="M153" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N153" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O153" t="inlineStr">
         <is>
-          <t>V</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P153" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q153" t="inlineStr">
         <is>
-          <t>30162±1,340</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R153" t="inlineStr">
         <is>
-          <t>H 4054-3210</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S153" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T153" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U153" t="inlineStr">
         <is>
-          <t>1931</t>
+          <t>2006</t>
         </is>
       </c>
       <c r="V153" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W153" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X153" t="inlineStr">
         <is>
-          <t>spatula/lissoir</t>
+          <t>possible figurine</t>
         </is>
       </c>
       <c r="Y153" t="inlineStr"/>
-      <c r="Z153" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z153" t="inlineStr"/>
       <c r="AA153" t="n">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="AB153" t="n">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="AC153" t="inlineStr">
+        <v>9</v>
+      </c>
+      <c r="AC153" t="n">
+        <v>4</v>
+      </c>
+      <c r="AD153" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD153" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE153" t="inlineStr">
         <is>
+          <t>Small reshaped ivory fragment with a cross pattern (Dutkiewicz E. 2021: Taf. 29.4).</t>
+        </is>
+      </c>
+      <c r="AF153" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF153" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG153" t="inlineStr">
         <is>
-          <t>Riek G. 1934, Taf. XXIX.11; Hahn J. 1977; Dutkiewicz E. 2021: Taf. 43.1 und 43.2; Hahn J. 1977; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 41/69-73.1</t>
         </is>
       </c>
       <c r="AH153" t="inlineStr">
         <is>
-          <t>vvvvvvvvvvvvvvvvvv _ v!</t>
+          <t>Conard N. et al. 2007; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M.  2008</t>
         </is>
       </c>
       <c r="AI153" t="inlineStr">
         <is>
+          <t>!XXX!</t>
+        </is>
+      </c>
+      <c r="AJ153" t="inlineStr">
+        <is>
           <t>very certain</t>
         </is>
       </c>
-      <c r="AJ153" t="inlineStr"/>
-      <c r="AK153" t="inlineStr"/>
+      <c r="AK153" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL153" t="inlineStr">
+        <is>
+          <t>figurine (possible)</t>
+        </is>
+      </c>
     </row>
     <row r="154">
       <c r="A154" t="n">
-        <v>474</v>
+        <v>622</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>vhc0001</t>
+          <t>vhc0142</t>
         </is>
       </c>
       <c r="C154" t="inlineStr"/>
       <c r="D154" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
@@ -25495,457 +26176,494 @@
         </is>
       </c>
       <c r="J154" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K154" t="n">
         <v>48.559</v>
       </c>
       <c r="L154" t="n">
         <v>10.194</v>
       </c>
       <c r="M154" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N154" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O154" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>IV</t>
         </is>
       </c>
       <c r="P154" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q154" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>30730±750</t>
         </is>
       </c>
       <c r="R154" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>H 4053-3211</t>
         </is>
       </c>
       <c r="S154" t="inlineStr">
         <is>
-          <t>35810±710</t>
+          <t>32030±280</t>
         </is>
       </c>
       <c r="T154" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
+          <t>OxA-18456</t>
         </is>
       </c>
       <c r="U154" t="inlineStr">
         <is>
-          <t>2010</t>
+          <t>1931</t>
         </is>
       </c>
       <c r="V154" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W154" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X154" t="inlineStr">
         <is>
-          <t>rod/baton</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="Y154" t="inlineStr"/>
-      <c r="Z154" t="n">
+      <c r="Z154" t="inlineStr"/>
+      <c r="AA154" t="n">
+        <v>81</v>
+      </c>
+      <c r="AB154" t="n">
         <v>28</v>
       </c>
-      <c r="AA154" t="n">
-[...5 lines deleted...]
-      <c r="AC154" t="inlineStr">
+      <c r="AC154" t="n">
+        <v>17</v>
+      </c>
+      <c r="AD154" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD154" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE154" t="inlineStr">
         <is>
-          <t>MUT Tübingen</t>
+          <t>Large fragment of a tusk, of which the innermost cone is preserved; it was likely found in AH IV in 1931. An elongated, thick lamellar fragment, found in the spoil heap during subsequent excavations in 2012, fits into it. Presumably, it is a piece from which a larger flake has been detached. On the slightly concave flake negative, there are 40 lines distributed in a broad engraving over the entire preserved surface (Wolf S. 2015, Taf. 36.1; Dutkiewicz E. 2021: Taf. 55.6-8).</t>
         </is>
       </c>
       <c r="AF154" t="inlineStr">
         <is>
-          <t>no find number</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AG154" t="inlineStr">
         <is>
-          <t>Conard N. &amp; Zeidi M. 2011; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: Vg 11421</t>
         </is>
       </c>
       <c r="AH154" t="inlineStr">
         <is>
-          <t>XXXXX!</t>
+          <t>Conard N. et al. 2013; Wolf S. 2015; Dutkiewicz E. 2021; Hahn J. 1977; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI154" t="inlineStr">
         <is>
-          <t>very certain</t>
+          <t>!≠!</t>
         </is>
       </c>
       <c r="AJ154" t="inlineStr">
         <is>
+          <t>uncertain</t>
+        </is>
+      </c>
+      <c r="AK154" t="inlineStr">
+        <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK154" t="inlineStr">
-[...1 lines deleted...]
-          <t>rod</t>
+      <c r="AL154" t="inlineStr">
+        <is>
+          <t>undetermined</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="n">
-        <v>550</v>
+        <v>458</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>vhc0073</t>
+          <t>hfc0037</t>
         </is>
       </c>
       <c r="C155" t="inlineStr"/>
       <c r="D155" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>Vogelherd</t>
+          <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>vhc</t>
+          <t>hfc</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t>Niederstotzingen-Stetten</t>
+          <t>Schelklingen</t>
         </is>
       </c>
       <c r="J155" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K155" t="n">
-        <v>48.559</v>
+        <v>48.379117</v>
       </c>
       <c r="L155" t="n">
-        <v>10.194</v>
+        <v>9.754103000000001</v>
       </c>
       <c r="M155" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N155" t="inlineStr">
         <is>
-          <t>nespos.org</t>
+          <t>wikipedia</t>
         </is>
       </c>
       <c r="O155" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>Va</t>
         </is>
       </c>
       <c r="P155" t="inlineStr">
         <is>
-          <t>C14</t>
+          <t>AMS</t>
         </is>
       </c>
       <c r="Q155" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>31750±260</t>
         </is>
       </c>
       <c r="R155" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>KIA 35464</t>
         </is>
       </c>
       <c r="S155" t="inlineStr">
         <is>
-          <t>35810±710</t>
+          <t>35710+360/-340</t>
         </is>
       </c>
       <c r="T155" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
+          <t>KIA 16034</t>
         </is>
       </c>
       <c r="U155" t="inlineStr">
         <is>
-          <t>2009</t>
+          <t>2002</t>
         </is>
       </c>
       <c r="V155" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W155" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X155" t="inlineStr">
         <is>
-          <t>possible figurine</t>
+          <t>awl</t>
         </is>
       </c>
       <c r="Y155" t="inlineStr"/>
-      <c r="Z155" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z155" t="inlineStr"/>
       <c r="AA155" t="n">
-        <v>9</v>
+        <v>93</v>
       </c>
       <c r="AB155" t="n">
-        <v>3</v>
-[...4 lines deleted...]
-        </is>
+        <v>7</v>
+      </c>
+      <c r="AC155" t="n">
+        <v>7</v>
       </c>
       <c r="AD155" t="inlineStr">
         <is>
-          <t>Elongated, reworked ivory fragment (Dutkiewicz E. 2019: Taf. 29.2).</t>
+          <t>complete</t>
         </is>
       </c>
       <c r="AE155" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>This is an ivory point with a long, cylindrical shaft, no special elaboration at the base, and a short, pencil-like tip. Below the tip, there is a marking consisting of 122 short, irregularly placed notches arranged in a ring around the entire point (Wolf S. 2015, Tab. 18.2; Dutkiewicz E. 2021: Tab. 46.5-6).</t>
         </is>
       </c>
       <c r="AF155" t="inlineStr">
         <is>
-          <t>Find No.: 39/76-17.1</t>
+          <t>MUT Tübingen</t>
         </is>
       </c>
       <c r="AG155" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2013; Dutkiewicz E. 2019; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 79-2700</t>
         </is>
       </c>
       <c r="AH155" t="inlineStr">
         <is>
-          <t>!vvv!</t>
+          <t>Conard N. et al. 2002; Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI155" t="inlineStr">
         <is>
-          <t>uncertain</t>
-[...2 lines deleted...]
-      <c r="AJ155" t="inlineStr">
+          <t>≠</t>
+        </is>
+      </c>
+      <c r="AJ155" t="inlineStr"/>
+      <c r="AK155" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK155" t="inlineStr">
-[...1 lines deleted...]
-          <t>figurine (possible)</t>
+      <c r="AL155" t="inlineStr">
+        <is>
+          <t>awl</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="n">
-        <v>728</v>
+        <v>413</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>bst0002</t>
+          <t>gkl0022</t>
         </is>
       </c>
       <c r="C156" t="inlineStr"/>
       <c r="D156" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>Bockstein-Törle</t>
+          <t>Geissenklösterle</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>bst</t>
+          <t>gkl</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>Rammingen</t>
+          <t>Blaubeuren-Weiler</t>
         </is>
       </c>
       <c r="J156" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K156" t="n">
-        <v>48.553</v>
+        <v>48.398333</v>
       </c>
       <c r="L156" t="n">
-        <v>10.155</v>
+        <v>9.772221999999999</v>
       </c>
       <c r="M156" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N156" t="inlineStr">
         <is>
-          <t>nespos.org</t>
+          <t>wikipedia</t>
         </is>
       </c>
       <c r="O156" t="inlineStr">
         <is>
-          <t>VI</t>
+          <t>III</t>
         </is>
       </c>
       <c r="P156" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q156" t="inlineStr">
         <is>
-          <t>31530±230 - 20400±220</t>
-[...4 lines deleted...]
-      <c r="T156" t="inlineStr"/>
+          <t>30100±550</t>
+        </is>
+      </c>
+      <c r="R156" t="inlineStr">
+        <is>
+          <t>OxA-6256</t>
+        </is>
+      </c>
+      <c r="S156" t="inlineStr">
+        <is>
+          <t>36560+410/-390</t>
+        </is>
+      </c>
+      <c r="T156" t="inlineStr">
+        <is>
+          <t>KIA 16032</t>
+        </is>
+      </c>
       <c r="U156" t="inlineStr">
         <is>
-          <t>1953-1956</t>
+          <t>1987</t>
         </is>
       </c>
       <c r="V156" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W156" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X156" t="inlineStr">
         <is>
           <t>rod/baton</t>
         </is>
       </c>
       <c r="Y156" t="inlineStr"/>
       <c r="Z156" t="inlineStr"/>
-      <c r="AA156" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="AC156" t="inlineStr">
+      <c r="AA156" t="n">
+        <v>11</v>
+      </c>
+      <c r="AB156" t="n">
+        <v>3</v>
+      </c>
+      <c r="AC156" t="n">
+        <v>4</v>
+      </c>
+      <c r="AD156" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD156" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE156" t="inlineStr">
         <is>
-          <t>Museum Ulm</t>
-[...2 lines deleted...]
-      <c r="AF156" t="inlineStr"/>
+          <t>Thin round rod made of ivory with encircling notches (Dutkiewicz 2021: Tab. 51.6).</t>
+        </is>
+      </c>
+      <c r="AF156" t="inlineStr">
+        <is>
+          <t>Universität Tübingen</t>
+        </is>
+      </c>
       <c r="AG156" t="inlineStr">
         <is>
-          <t>Hahn J. 1977: Tafel 8 - 5; Conard N. &amp; Bolus M. 2003</t>
-[...5 lines deleted...]
-      <c r="AK156" t="inlineStr"/>
+          <t>Find No.: 56-802</t>
+        </is>
+      </c>
+      <c r="AH156" t="inlineStr">
+        <is>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+        </is>
+      </c>
+      <c r="AI156" t="inlineStr">
+        <is>
+          <t>!OOOOO!</t>
+        </is>
+      </c>
+      <c r="AJ156" t="inlineStr">
+        <is>
+          <t>very certain</t>
+        </is>
+      </c>
+      <c r="AK156" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL156" t="inlineStr">
+        <is>
+          <t>rod</t>
+        </is>
+      </c>
     </row>
     <row r="157">
       <c r="A157" t="n">
-        <v>459</v>
+        <v>437</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>hfc0038</t>
+          <t>hfc0016</t>
         </is>
       </c>
       <c r="C157" t="inlineStr"/>
       <c r="D157" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
           <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
@@ -25958,324 +26676,330 @@
         </is>
       </c>
       <c r="J157" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K157" t="n">
         <v>48.379117</v>
       </c>
       <c r="L157" t="n">
         <v>9.754103000000001</v>
       </c>
       <c r="M157" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N157" t="inlineStr">
         <is>
           <t>wikipedia</t>
         </is>
       </c>
       <c r="O157" t="inlineStr">
         <is>
-          <t>IIIa</t>
+          <t>IId</t>
         </is>
       </c>
       <c r="P157" t="inlineStr">
         <is>
           <t>AMS</t>
         </is>
       </c>
       <c r="Q157" t="inlineStr">
         <is>
-          <t>29710+210/-200</t>
+          <t>29560+240/-230</t>
         </is>
       </c>
       <c r="R157" t="inlineStr">
         <is>
-          <t>KIA 32056</t>
+          <t>KIA 8964</t>
         </is>
       </c>
       <c r="S157" t="inlineStr">
         <is>
-          <t>31140+250/-240</t>
+          <t>30010±220</t>
         </is>
       </c>
       <c r="T157" t="inlineStr">
         <is>
-          <t>KIA 16039</t>
+          <t>KIA 8965</t>
         </is>
       </c>
       <c r="U157" t="inlineStr">
         <is>
-          <t>2004</t>
+          <t>2007</t>
         </is>
       </c>
       <c r="V157" t="inlineStr">
         <is>
-          <t>ochre</t>
-[...2 lines deleted...]
-      <c r="W157" t="inlineStr"/>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="W157" t="inlineStr">
+        <is>
+          <t>Mammuthus primigenius</t>
+        </is>
+      </c>
       <c r="X157" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="Y157" t="inlineStr"/>
-      <c r="Z157" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z157" t="inlineStr"/>
       <c r="AA157" t="n">
-        <v>28</v>
+        <v>123</v>
       </c>
       <c r="AB157" t="n">
-        <v>12</v>
-[...4 lines deleted...]
-        </is>
+        <v>68</v>
+      </c>
+      <c r="AC157" t="n">
+        <v>6</v>
       </c>
       <c r="AD157" t="inlineStr">
         <is>
-          <t>The large, all-around processed lump of ochre was found in 2004 at AH IIIa. It bears markings on the flat surface, and its purpose or use is currently unknown (Dutkiewicz E. 2021: Taf. 54.13).</t>
+          <t>fragmented</t>
         </is>
       </c>
       <c r="AE157" t="inlineStr">
         <is>
+          <t>This is a large fragment of a cement splinter of a tusk. Laterally, two pattern units are discernible, but cannot be precisely identified. They consist of grouped, long, slightly overlapping lines. These are arranged in a way that two bundles converge and intersect. It cannot be determined whether this pattern is part of a larger composition (Wolf S. 2015, Tab. 2.2; Dutkiewicz E. 2021: Tab. 53.8-11).</t>
+        </is>
+      </c>
+      <c r="AF157" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF157" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG157" t="inlineStr">
         <is>
-          <t>Velliky E. et al. 2018; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 30-745</t>
         </is>
       </c>
       <c r="AH157" t="inlineStr">
         <is>
-          <t>[|°°|]</t>
+          <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI157" t="inlineStr">
         <is>
-          <t>certain</t>
+          <t>[≠ ≠ ||||]</t>
         </is>
       </c>
       <c r="AJ157" t="inlineStr">
         <is>
-          <t>ocher</t>
+          <t>uncertain</t>
         </is>
       </c>
       <c r="AK157" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL157" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="n">
-        <v>468</v>
+        <v>545</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>hfc0047</t>
+          <t>vhc0068</t>
         </is>
       </c>
       <c r="C158" t="inlineStr"/>
       <c r="D158" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>Hohle Fels</t>
+          <t>Vogelherd</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>hfc</t>
+          <t>vhc</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>Schelklingen</t>
+          <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J158" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K158" t="n">
-        <v>48.379117</v>
+        <v>48.559</v>
       </c>
       <c r="L158" t="n">
-        <v>9.754103000000001</v>
+        <v>10.194</v>
       </c>
       <c r="M158" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N158" t="inlineStr">
         <is>
-          <t>wikipedia</t>
+          <t>nespos.org</t>
         </is>
       </c>
       <c r="O158" t="inlineStr">
         <is>
-          <t>Vb</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P158" t="inlineStr">
         <is>
-          <t>AMS</t>
+          <t>C14</t>
         </is>
       </c>
       <c r="Q158" t="inlineStr">
         <is>
-          <t>31290±180</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R158" t="inlineStr">
         <is>
-          <t>OxA-19860</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S158" t="inlineStr">
         <is>
-          <t>40000±500</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T158" t="inlineStr">
         <is>
-          <t>OxA-19781</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U158" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>2007</t>
         </is>
       </c>
       <c r="V158" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W158" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X158" t="inlineStr">
         <is>
-          <t>possible flute</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="Y158" t="inlineStr"/>
-      <c r="Z158" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z158" t="inlineStr"/>
       <c r="AA158" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="AB158" t="n">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="AC158" t="inlineStr">
+        <v>4</v>
+      </c>
+      <c r="AC158" t="n">
+        <v>1</v>
+      </c>
+      <c r="AD158" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD158" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE158" t="inlineStr">
         <is>
+          <t>Tiny, heavily weathered ivory fragment (Wolf S. 2015, Taf. 42.15; Dutkiewicz E. 2021: Taf. 56.13).</t>
+        </is>
+      </c>
+      <c r="AF158" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF158" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG158" t="inlineStr">
         <is>
-          <t>Conard N. &amp; Malina M. 2008b; Conard N. et al. 2009; Dutkiewicz E. 2021; Conard N. 2009</t>
+          <t>Find No.: 39/71-37.1</t>
         </is>
       </c>
       <c r="AH158" t="inlineStr">
         <is>
-          <t>| | || | / _ vvvvvvvvv</t>
+          <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI158" t="inlineStr">
         <is>
+          <t>!XX</t>
+        </is>
+      </c>
+      <c r="AJ158" t="inlineStr">
+        <is>
           <t>very certain</t>
         </is>
       </c>
-      <c r="AJ158" t="inlineStr">
+      <c r="AK158" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK158" t="inlineStr">
-[...1 lines deleted...]
-          <t>flute (possible)</t>
+      <c r="AL158" t="inlineStr">
+        <is>
+          <t>undetermined</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="n">
-        <v>524</v>
+        <v>623</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>vhc0048</t>
+          <t>vhc0143</t>
         </is>
       </c>
       <c r="C159" t="inlineStr"/>
       <c r="D159" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
@@ -26288,332 +27012,330 @@
         </is>
       </c>
       <c r="J159" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K159" t="n">
         <v>48.559</v>
       </c>
       <c r="L159" t="n">
         <v>10.194</v>
       </c>
       <c r="M159" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N159" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O159" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>V</t>
         </is>
       </c>
       <c r="P159" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q159" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>30162±1,340</t>
         </is>
       </c>
       <c r="R159" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>H 4054-3210</t>
         </is>
       </c>
       <c r="S159" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T159" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U159" t="inlineStr">
         <is>
-          <t>2009</t>
+          <t>1931</t>
         </is>
       </c>
       <c r="V159" t="inlineStr">
         <is>
           <t>bone</t>
         </is>
       </c>
       <c r="W159" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="X159" t="inlineStr">
         <is>
-          <t>tube/flute</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="Y159" t="inlineStr"/>
-      <c r="Z159" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z159" t="inlineStr"/>
       <c r="AA159" t="n">
-        <v>6</v>
+        <v>60</v>
       </c>
       <c r="AB159" t="n">
-        <v>4</v>
-[...4 lines deleted...]
-        </is>
+        <v>10</v>
+      </c>
+      <c r="AC159" t="n">
+        <v>2</v>
       </c>
       <c r="AD159" t="inlineStr">
         <is>
-          <t>Small fragment of a thin tubular bone (bird?) with circumferential notches (Dutkiewicz E. 2021: Taf. 36.4).</t>
+          <t>almost complete</t>
         </is>
       </c>
       <c r="AE159" t="inlineStr">
         <is>
+          <t>Fragment of a thin tubular bone with rounded edges (Riek G. 1934, Taf. XXIX.18; Hahn J. 1977, Taf. 34.3; Dutkiewicz E. 2021: Taf. 58.1).</t>
+        </is>
+      </c>
+      <c r="AF159" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF159" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG159" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: Vg 127.2</t>
         </is>
       </c>
       <c r="AH159" t="inlineStr">
         <is>
-          <t>!$!</t>
+          <t>Riek G. 1934; Hahn J. 1977; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI159" t="inlineStr">
         <is>
-          <t>certain</t>
+          <t>vvv vvvv</t>
         </is>
       </c>
       <c r="AJ159" t="inlineStr">
         <is>
+          <t>very certain</t>
+        </is>
+      </c>
+      <c r="AK159" t="inlineStr">
+        <is>
           <t>bone</t>
         </is>
       </c>
-      <c r="AK159" t="inlineStr">
-[...1 lines deleted...]
-          <t>flute/tube</t>
+      <c r="AL159" t="inlineStr">
+        <is>
+          <t>undetermined</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="n">
-        <v>511</v>
+        <v>441</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>vhc0035</t>
+          <t>hfc0020</t>
         </is>
       </c>
       <c r="C160" t="inlineStr"/>
       <c r="D160" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>Vogelherd</t>
+          <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>vhc</t>
+          <t>hfc</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>Niederstotzingen-Stetten</t>
+          <t>Schelklingen</t>
         </is>
       </c>
       <c r="J160" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K160" t="n">
-        <v>48.559</v>
+        <v>48.379117</v>
       </c>
       <c r="L160" t="n">
-        <v>10.194</v>
+        <v>9.754103000000001</v>
       </c>
       <c r="M160" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N160" t="inlineStr">
         <is>
-          <t>nespos.org</t>
+          <t>wikipedia</t>
         </is>
       </c>
       <c r="O160" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>IIIa</t>
         </is>
       </c>
       <c r="P160" t="inlineStr">
         <is>
-          <t>C14</t>
+          <t>AMS</t>
         </is>
       </c>
       <c r="Q160" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>29710+210/-200</t>
         </is>
       </c>
       <c r="R160" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>KIA 32056</t>
         </is>
       </c>
       <c r="S160" t="inlineStr">
         <is>
-          <t>35810±710</t>
+          <t>31140+250/-240</t>
         </is>
       </c>
       <c r="T160" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
+          <t>KIA 16039</t>
         </is>
       </c>
       <c r="U160" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>2015</t>
         </is>
       </c>
       <c r="V160" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W160" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X160" t="inlineStr">
         <is>
-          <t>figurine zoomorph</t>
-[...3 lines deleted...]
-        <is>
           <t>undetermined</t>
         </is>
       </c>
-      <c r="Z160" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y160" t="inlineStr"/>
+      <c r="Z160" t="inlineStr"/>
       <c r="AA160" t="n">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="AB160" t="n">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="AC160" t="inlineStr">
+        <v>7</v>
+      </c>
+      <c r="AC160" t="n">
+        <v>2</v>
+      </c>
+      <c r="AD160" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD160" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE160" t="inlineStr">
         <is>
+          <t>Small fragment of a thin ivory plate with remnants of a hatching (Dutkiewicz E. 2021: Tab. 53.4).</t>
+        </is>
+      </c>
+      <c r="AF160" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF160" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG160" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2016; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 31-837.1</t>
         </is>
       </c>
       <c r="AH160" t="inlineStr">
         <is>
-          <t>[!CCCC!]</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI160" t="inlineStr">
         <is>
-          <t>very certain</t>
+          <t>!XX!</t>
         </is>
       </c>
       <c r="AJ160" t="inlineStr">
         <is>
+          <t>uncertain</t>
+        </is>
+      </c>
+      <c r="AK160" t="inlineStr">
+        <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK160" t="inlineStr">
-[...1 lines deleted...]
-          <t>figurine zoomorph</t>
+      <c r="AL160" t="inlineStr">
+        <is>
+          <t>undetermined</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="n">
-        <v>502</v>
+        <v>568</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>vhc0170</t>
+          <t>vhc0090</t>
         </is>
       </c>
       <c r="C161" t="inlineStr"/>
       <c r="D161" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
@@ -26656,131 +27378,136 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q161" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R161" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S161" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T161" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U161" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>2006</t>
         </is>
       </c>
       <c r="V161" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W161" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X161" t="inlineStr">
         <is>
-          <t>possible figurine</t>
+          <t>figurine zoomorph</t>
         </is>
       </c>
       <c r="Y161" t="inlineStr"/>
-      <c r="Z161" t="n">
-        <v>19</v>
+      <c r="Z161" t="inlineStr">
+        <is>
+          <t>Mammuthus primigenius</t>
+        </is>
       </c>
       <c r="AA161" t="n">
-        <v>9</v>
+        <v>37</v>
       </c>
       <c r="AB161" t="n">
-        <v>2</v>
-[...4 lines deleted...]
-        </is>
+        <v>28</v>
+      </c>
+      <c r="AC161" t="n">
+        <v>12</v>
       </c>
       <c r="AD161" t="inlineStr">
         <is>
-          <t>This is an elongated ivory fragment with a convex curved, reworked surface (Wolf S. 2015, Taf. 43.2; Dutkiewicz E. 2021: Taf. 28.7).</t>
+          <t>complete</t>
         </is>
       </c>
       <c r="AE161" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>This figurine has consistent proportions but is noticeably slim for a mammoth (Mammuthus primigenius). The front legs are pressed together and comparatively long and slender. The hind legs, also pressed together, are considerably shorter. The legs are stretched forward and backward, causing the soles of the feet not to lie flat when the figurine is placed on a flat surface. The soles of the feet are slightly widened compared to the legs, as observed in an elephant that steps on the ground. The head of the animal is domed. The saddle-like neck transitions into the towering hump, typical of adult mammoths. The backline descends steeply towards the buttocks. The tail is short and stubby. The torso is flat but well-proportioned. The abdomen hangs only slightly. The face of the animal is set off from the skull with a rounded depression. The cheekbones are clearly defined despite the small size of the figurine. The eyes are represented as barely discernible dots. The short ears lie diagonally above the eyes and are depicted as slightly triangular through short incisions. The tusks are not elaborated; only on the right side, a slight elevation is indicated between the trunk and the front leg, which can be interpreted as the beginning of a tusk or as the mouth. The trunk lies close to the body and extends to the front soles of the feet. When viewed from the front, it has a slight S-curve, adding a special liveliness to the representation despite its overall static nature (Dutkiewicz E. 2021: Taf. 22).</t>
         </is>
       </c>
       <c r="AF161" t="inlineStr">
         <is>
-          <t>Find No.: 36/74-12.1</t>
+          <t>URMU Blaubeuren</t>
         </is>
       </c>
       <c r="AG161" t="inlineStr">
         <is>
-          <t>Conard N. &amp; Zeidi M. 2011; Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 42/69-85</t>
         </is>
       </c>
       <c r="AH161" t="inlineStr">
         <is>
-          <t>!XXXXXXXX! _ /</t>
+          <t>Conard N. et al. 2007; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI161" t="inlineStr">
         <is>
+          <t>vvvvvv _ ≠ _ ≠</t>
+        </is>
+      </c>
+      <c r="AJ161" t="inlineStr">
+        <is>
           <t>very certain</t>
         </is>
       </c>
-      <c r="AJ161" t="inlineStr">
+      <c r="AK161" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK161" t="inlineStr">
-[...1 lines deleted...]
-          <t>figurine (possible)</t>
+      <c r="AL161" t="inlineStr">
+        <is>
+          <t>figurine zoomorph</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="n">
-        <v>491</v>
+        <v>569</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>vhc0017</t>
+          <t>vhc0174</t>
         </is>
       </c>
       <c r="C162" t="inlineStr"/>
       <c r="D162" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
@@ -26823,131 +27550,132 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q162" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R162" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S162" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T162" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U162" t="inlineStr">
         <is>
-          <t>2012</t>
+          <t>2006</t>
         </is>
       </c>
       <c r="V162" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W162" t="inlineStr">
         <is>
-          <t>Herbivore</t>
+          <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X162" t="inlineStr">
         <is>
-          <t>spatula/lissoir</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="Y162" t="inlineStr"/>
-      <c r="Z162" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z162" t="inlineStr"/>
       <c r="AA162" t="n">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="AB162" t="n">
-        <v>8</v>
-[...4 lines deleted...]
-        </is>
+        <v>6</v>
+      </c>
+      <c r="AC162" t="n">
+        <v>3</v>
       </c>
       <c r="AD162" t="inlineStr">
         <is>
-          <t>Medial fragment of a smoother, possibly from the rib of a large herbivore (Mammoth?) (Dutkiewicz E. 2021: Taf. 45.5-9).</t>
+          <t>fragmented</t>
         </is>
       </c>
       <c r="AE162" t="inlineStr">
         <is>
+          <t>Small ivory fragment (Wolf S. 2015, Taf. 42.26; Dutkiewicz E. 2021: Taf. 57.3).</t>
+        </is>
+      </c>
+      <c r="AF162" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF162" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG162" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2013; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 42/70-34.1</t>
         </is>
       </c>
       <c r="AH162" t="inlineStr">
         <is>
-          <t>XXXXXXXX/ _ XXXX! _ XXX</t>
+          <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI162" t="inlineStr">
         <is>
-          <t>very certain</t>
+          <t>≠!</t>
         </is>
       </c>
       <c r="AJ162" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>uncertain</t>
         </is>
       </c>
       <c r="AK162" t="inlineStr">
         <is>
-          <t>smoother</t>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL162" t="inlineStr">
+        <is>
+          <t>undetermined</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="n">
-        <v>490</v>
+        <v>573</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>vhc0016</t>
+          <t>vhc0094</t>
         </is>
       </c>
       <c r="C163" t="inlineStr"/>
       <c r="D163" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
@@ -26990,135 +27718,132 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q163" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R163" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S163" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T163" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U163" t="inlineStr">
         <is>
-          <t>2012</t>
+          <t>2007</t>
         </is>
       </c>
       <c r="V163" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W163" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X163" t="inlineStr">
         <is>
-          <t>figurine</t>
-[...3 lines deleted...]
-        <is>
           <t>undetermined</t>
         </is>
       </c>
-      <c r="Z163" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y163" t="inlineStr"/>
+      <c r="Z163" t="inlineStr"/>
       <c r="AA163" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="AB163" t="n">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="AC163" t="inlineStr">
+        <v>5</v>
+      </c>
+      <c r="AC163" t="n">
+        <v>3</v>
+      </c>
+      <c r="AD163" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD163" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE163" t="inlineStr">
         <is>
+          <t>Small, heavily weathered ivory fragment in a triangular shape (Dutkiewicz E. 2021: Taf. 57.4).</t>
+        </is>
+      </c>
+      <c r="AF163" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF163" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG163" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2013; Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 43/66-62.1</t>
         </is>
       </c>
       <c r="AH163" t="inlineStr">
         <is>
-          <t>!XXXXX! _ !XXXX!</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI163" t="inlineStr">
         <is>
-          <t>very certain</t>
+          <t>!/X/! _ !&lt;&gt;&lt;&gt;&lt;&gt;&lt;!</t>
         </is>
       </c>
       <c r="AJ163" t="inlineStr">
         <is>
+          <t>uncertain</t>
+        </is>
+      </c>
+      <c r="AK163" t="inlineStr">
+        <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK163" t="inlineStr">
-[...1 lines deleted...]
-          <t>figurine</t>
+      <c r="AL163" t="inlineStr">
+        <is>
+          <t>undetermined</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="n">
-        <v>487</v>
+        <v>575</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>vhc0013</t>
+          <t>vhc0096</t>
         </is>
       </c>
       <c r="C164" t="inlineStr"/>
       <c r="D164" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
@@ -27161,131 +27886,132 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q164" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R164" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S164" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T164" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U164" t="inlineStr">
         <is>
-          <t>2012</t>
+          <t>2006</t>
         </is>
       </c>
       <c r="V164" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W164" t="inlineStr">
         <is>
+          <t>Mammuthus primigenius</t>
+        </is>
+      </c>
+      <c r="X164" t="inlineStr">
+        <is>
           <t>undetermined</t>
         </is>
       </c>
-      <c r="X164" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="Y164" t="inlineStr"/>
-      <c r="Z164" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z164" t="inlineStr"/>
       <c r="AA164" t="n">
+        <v>18</v>
+      </c>
+      <c r="AB164" t="n">
         <v>5</v>
       </c>
-      <c r="AB164" t="n">
-[...2 lines deleted...]
-      <c r="AC164" t="inlineStr">
+      <c r="AC164" t="n">
+        <v>4</v>
+      </c>
+      <c r="AD164" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD164" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE164" t="inlineStr">
         <is>
+          <t>The small, heavily weathered ivory fragment is triangular in shape and bears markings all around (Wolf S. 2015, Taf. 42.21; Dutkiewicz E. 2021: Taf. 57.6).</t>
+        </is>
+      </c>
+      <c r="AF164" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF164" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG164" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 43/71-50.1</t>
         </is>
       </c>
       <c r="AH164" t="inlineStr">
         <is>
-          <t>!v vvv!</t>
+          <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI164" t="inlineStr">
         <is>
-          <t>uncertain</t>
+          <t>XX! _ vvvvvvvv! _ !vvvv!</t>
         </is>
       </c>
       <c r="AJ164" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>certain</t>
         </is>
       </c>
       <c r="AK164" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL164" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="n">
-        <v>485</v>
+        <v>576</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>vhc0011</t>
+          <t>vhc0097</t>
         </is>
       </c>
       <c r="C165" t="inlineStr"/>
       <c r="D165" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
@@ -27328,131 +28054,132 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q165" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R165" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S165" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T165" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U165" t="inlineStr">
         <is>
-          <t>2012</t>
+          <t>2006</t>
         </is>
       </c>
       <c r="V165" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W165" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X165" t="inlineStr">
         <is>
-          <t>possible figurine</t>
+          <t>tube/flute</t>
         </is>
       </c>
       <c r="Y165" t="inlineStr"/>
-      <c r="Z165" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z165" t="inlineStr"/>
       <c r="AA165" t="n">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="AB165" t="n">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="AC165" t="inlineStr">
+        <v>6</v>
+      </c>
+      <c r="AC165" t="n">
+        <v>2</v>
+      </c>
+      <c r="AD165" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD165" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE165" t="inlineStr">
         <is>
+          <t>Fragment of a thin tubular bone (Dutkiewicz E. 2021: Taf. 36.7).</t>
+        </is>
+      </c>
+      <c r="AF165" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF165" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG165" t="inlineStr">
         <is>
+          <t>Find No.: 43/71-88.1</t>
+        </is>
+      </c>
+      <c r="AH165" t="inlineStr">
+        <is>
           <t>Conard N. et al. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
-      <c r="AH165" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AI165" t="inlineStr">
         <is>
+          <t>!⊞!</t>
+        </is>
+      </c>
+      <c r="AJ165" t="inlineStr">
+        <is>
           <t>certain</t>
         </is>
       </c>
-      <c r="AJ165" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AK165" t="inlineStr">
         <is>
-          <t>figurine (possible)</t>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AL165" t="inlineStr">
+        <is>
+          <t>tube</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="n">
-        <v>482</v>
+        <v>577</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>vhc0008</t>
+          <t>vhc0098</t>
         </is>
       </c>
       <c r="C166" t="inlineStr"/>
       <c r="D166" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
@@ -27495,131 +28222,132 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q166" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R166" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S166" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T166" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U166" t="inlineStr">
         <is>
-          <t>2012</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V166" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W166" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X166" t="inlineStr">
         <is>
-          <t>rod/baton</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="Y166" t="inlineStr"/>
-      <c r="Z166" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z166" t="inlineStr"/>
       <c r="AA166" t="n">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="AB166" t="n">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="AC166" t="inlineStr">
+        <v>10</v>
+      </c>
+      <c r="AC166" t="n">
+        <v>5</v>
+      </c>
+      <c r="AD166" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD166" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE166" t="inlineStr">
         <is>
+          <t>Round rod-shaped ivory object (Dutkiewicz E. 2021: Taf. 57.7).</t>
+        </is>
+      </c>
+      <c r="AF166" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF166" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG166" t="inlineStr">
         <is>
-          <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 43/73-24.1</t>
         </is>
       </c>
       <c r="AH166" t="inlineStr">
         <is>
-          <t>!&amp; _ X</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI166" t="inlineStr">
         <is>
-          <t>uncertain</t>
+          <t>|| ||</t>
         </is>
       </c>
       <c r="AJ166" t="inlineStr">
         <is>
+          <t>very certain</t>
+        </is>
+      </c>
+      <c r="AK166" t="inlineStr">
+        <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK166" t="inlineStr">
-[...1 lines deleted...]
-          <t>rod</t>
+      <c r="AL166" t="inlineStr">
+        <is>
+          <t>undetermined</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="n">
-        <v>561</v>
+        <v>578</v>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>vhc0084</t>
+          <t>vhc0099</t>
         </is>
       </c>
       <c r="C167" t="inlineStr"/>
       <c r="D167" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
@@ -27632,157 +28360,162 @@
         </is>
       </c>
       <c r="J167" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K167" t="n">
         <v>48.559</v>
       </c>
       <c r="L167" t="n">
         <v>10.194</v>
       </c>
       <c r="M167" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N167" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O167" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>DKS</t>
         </is>
       </c>
       <c r="P167" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q167" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R167" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S167" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T167" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U167" t="inlineStr">
         <is>
-          <t>2006</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V167" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W167" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X167" t="inlineStr">
         <is>
-          <t>figurine zoomorph</t>
-[...9 lines deleted...]
-      </c>
+          <t>undetermined</t>
+        </is>
+      </c>
+      <c r="Y167" t="inlineStr"/>
+      <c r="Z167" t="inlineStr"/>
       <c r="AA167" t="n">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="AB167" t="n">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="AC167" t="inlineStr">
+        <v>8</v>
+      </c>
+      <c r="AC167" t="n">
+        <v>2</v>
+      </c>
+      <c r="AD167" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD167" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE167" t="inlineStr">
         <is>
-          <t>MUT Tübingen</t>
+          <t>Elongated, flat ivory fragment (Wolf S. 2015, Taf. 42.10; Dutkiewicz E. 2021: Taf. 57.8).</t>
         </is>
       </c>
       <c r="AF167" t="inlineStr">
         <is>
-          <t>Find No.: 41/71-108.1</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AG167" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2007; Dutkiewicz E. 2021: Taf. 26.3-4; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 43/74-62.1</t>
         </is>
       </c>
       <c r="AH167" t="inlineStr">
         <is>
-          <t>|||! _ v _ v _ v _ v _ v</t>
+          <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI167" t="inlineStr">
         <is>
+          <t>!////</t>
+        </is>
+      </c>
+      <c r="AJ167" t="inlineStr">
+        <is>
           <t>certain</t>
         </is>
       </c>
-      <c r="AJ167" t="inlineStr"/>
-      <c r="AK167" t="inlineStr"/>
+      <c r="AK167" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL167" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
+      </c>
     </row>
     <row r="168">
       <c r="A168" t="n">
-        <v>565</v>
+        <v>580</v>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>vhc0087</t>
+          <t>vhc0101</t>
         </is>
       </c>
       <c r="C168" t="inlineStr"/>
       <c r="D168" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
@@ -27825,127 +28558,132 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q168" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R168" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S168" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T168" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U168" t="inlineStr">
         <is>
-          <t>2006</t>
+          <t>2007</t>
         </is>
       </c>
       <c r="V168" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W168" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X168" t="inlineStr">
         <is>
-          <t>figurine zoomorph</t>
-[...9 lines deleted...]
-      </c>
+          <t>possible figurine</t>
+        </is>
+      </c>
+      <c r="Y168" t="inlineStr"/>
+      <c r="Z168" t="inlineStr"/>
       <c r="AA168" t="n">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="AB168" t="n">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="AC168" t="inlineStr">
+        <v>7</v>
+      </c>
+      <c r="AC168" t="n">
+        <v>4</v>
+      </c>
+      <c r="AD168" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD168" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE168" t="inlineStr">
         <is>
-          <t>URMU Blaubeuren</t>
+          <t>Small cylindrical ivory fragment (Dutkiewicz E. 2021: Taf. 29.9).</t>
         </is>
       </c>
       <c r="AF168" t="inlineStr">
         <is>
-          <t>Find No.: 42/67-89.1</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AG168" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2007; Dutkiewicz E. 2021: Taf. 23; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 44/64-20.1</t>
         </is>
       </c>
       <c r="AH168" t="inlineStr">
         <is>
-          <t>(XXXXXXXXXXXXXXXXXXXXXXXXXXXXXX) _ °°°°°°°°°! _ °°°°°°! _ °! _ °! _ ¤¤¤¤¤¤</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI168" t="inlineStr">
         <is>
+          <t>!vv! _ !v!</t>
+        </is>
+      </c>
+      <c r="AJ168" t="inlineStr">
+        <is>
           <t>certain</t>
         </is>
       </c>
-      <c r="AJ168" t="inlineStr"/>
-      <c r="AK168" t="inlineStr"/>
+      <c r="AK168" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL168" t="inlineStr">
+        <is>
+          <t>figurine (possible)</t>
+        </is>
+      </c>
     </row>
     <row r="169">
       <c r="A169" t="n">
-        <v>554</v>
+        <v>581</v>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>vhc0077</t>
+          <t>vhc0102</t>
         </is>
       </c>
       <c r="C169" t="inlineStr"/>
       <c r="D169" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
@@ -27958,161 +28696,162 @@
         </is>
       </c>
       <c r="J169" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K169" t="n">
         <v>48.559</v>
       </c>
       <c r="L169" t="n">
         <v>10.194</v>
       </c>
       <c r="M169" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N169" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O169" t="inlineStr">
         <is>
-          <t>HU/KS</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P169" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q169" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R169" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S169" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T169" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U169" t="inlineStr">
         <is>
-          <t>2007</t>
+          <t>2006</t>
         </is>
       </c>
       <c r="V169" t="inlineStr">
         <is>
           <t>bone</t>
         </is>
       </c>
       <c r="W169" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="X169" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="Y169" t="inlineStr"/>
-      <c r="Z169" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z169" t="inlineStr"/>
       <c r="AA169" t="n">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="AB169" t="n">
+        <v>8</v>
+      </c>
+      <c r="AC169" t="n">
         <v>2</v>
       </c>
-      <c r="AC169" t="inlineStr">
+      <c r="AD169" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD169" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE169" t="inlineStr">
         <is>
+          <t>Small, flat bone fragment (Dutkiewicz E. 2021: Taf. 59.14).</t>
+        </is>
+      </c>
+      <c r="AF169" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF169" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG169" t="inlineStr">
         <is>
+          <t>Find No.: 44/67-45.1</t>
+        </is>
+      </c>
+      <c r="AH169" t="inlineStr">
+        <is>
           <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
-      <c r="AH169" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AI169" t="inlineStr">
         <is>
-          <t>very certain</t>
+          <t>!|||! _ !vv! _ !vvv!</t>
         </is>
       </c>
       <c r="AJ169" t="inlineStr">
         <is>
+          <t>certain</t>
+        </is>
+      </c>
+      <c r="AK169" t="inlineStr">
+        <is>
           <t>bone</t>
         </is>
       </c>
-      <c r="AK169" t="inlineStr">
+      <c r="AL169" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="n">
-        <v>592</v>
+        <v>584</v>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>vhc0112</t>
+          <t>vhc0105</t>
         </is>
       </c>
       <c r="C170" t="inlineStr"/>
       <c r="D170" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
@@ -28155,127 +28894,132 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q170" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R170" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S170" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T170" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U170" t="inlineStr">
         <is>
-          <t>2012</t>
+          <t>2006</t>
         </is>
       </c>
       <c r="V170" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W170" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X170" t="inlineStr">
         <is>
-          <t>figurine zoomorph</t>
-[...9 lines deleted...]
-      </c>
+          <t>possible flute</t>
+        </is>
+      </c>
+      <c r="Y170" t="inlineStr"/>
+      <c r="Z170" t="inlineStr"/>
       <c r="AA170" t="n">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="AB170" t="n">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="AC170" t="inlineStr">
+        <v>2</v>
+      </c>
+      <c r="AC170" t="n">
+        <v>2</v>
+      </c>
+      <c r="AD170" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD170" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE170" t="inlineStr">
         <is>
+          <t>Heavily weathered possible ivory flute fragment (Wolf S. 2015, Taf. 42.29; Dutkiewicz E. 2021: Taf. 32.15).</t>
+        </is>
+      </c>
+      <c r="AF170" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF170" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG170" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2015; Dutkiewicz E. 2021: Taf. 27.8; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 45/69-21.1</t>
         </is>
       </c>
       <c r="AH170" t="inlineStr">
         <is>
-          <t>vv _ X</t>
+          <t>Conard N. et al. 2015; Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI170" t="inlineStr">
         <is>
-          <t>certain</t>
-[...3 lines deleted...]
-      <c r="AK170" t="inlineStr"/>
+          <t>!vvvvvvv!</t>
+        </is>
+      </c>
+      <c r="AJ170" t="inlineStr">
+        <is>
+          <t>very certain</t>
+        </is>
+      </c>
+      <c r="AK170" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL170" t="inlineStr">
+        <is>
+          <t>flute (possible)</t>
+        </is>
+      </c>
     </row>
     <row r="171">
       <c r="A171" t="n">
-        <v>612</v>
+        <v>587</v>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>vhc0132</t>
+          <t>vhc0175</t>
         </is>
       </c>
       <c r="C171" t="inlineStr"/>
       <c r="D171" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
@@ -28288,153 +29032,162 @@
         </is>
       </c>
       <c r="J171" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K171" t="n">
         <v>48.559</v>
       </c>
       <c r="L171" t="n">
         <v>10.194</v>
       </c>
       <c r="M171" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N171" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O171" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>HU/KS</t>
         </is>
       </c>
       <c r="P171" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q171" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R171" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S171" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T171" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U171" t="inlineStr">
         <is>
-          <t>2011</t>
+          <t>2005</t>
         </is>
       </c>
       <c r="V171" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W171" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X171" t="inlineStr">
         <is>
-          <t>awl</t>
+          <t>rod/baton</t>
         </is>
       </c>
       <c r="Y171" t="inlineStr"/>
-      <c r="Z171" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z171" t="inlineStr"/>
       <c r="AA171" t="n">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="AB171" t="n">
-        <v>8</v>
-[...4 lines deleted...]
-        </is>
+        <v>5</v>
+      </c>
+      <c r="AC171" t="n">
+        <v>3</v>
       </c>
       <c r="AD171" t="inlineStr">
         <is>
-          <t>A nearly complete bone awl. The tip and a portion of the base are missing. The awl is finely crafted, with a straight shaft that terminates in a carefully worked point. The base is noticeably thickened, with two bulges on the sides resembling shoulders. The awl is adorned with markings all around.</t>
+          <t>fragmented</t>
         </is>
       </c>
       <c r="AE171" t="inlineStr">
         <is>
+          <t>Very thin round rod (Dutkiewicz E. 2021: Taf. 51.16).</t>
+        </is>
+      </c>
+      <c r="AF171" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF171" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG171" t="inlineStr">
         <is>
-          <t>Conard N. &amp; Malina M. 2012; Dutkiewicz E. 2021: Taf. 46.3; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 48/68-24.1</t>
         </is>
       </c>
       <c r="AH171" t="inlineStr">
         <is>
-          <t>|||||| _ vvvv vvv _ ||||! _ vvvv vv</t>
+          <t>Conard N. &amp; Malina M. 2006a; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI171" t="inlineStr">
         <is>
+          <t>vvv</t>
+        </is>
+      </c>
+      <c r="AJ171" t="inlineStr">
+        <is>
           <t>very certain</t>
         </is>
       </c>
-      <c r="AJ171" t="inlineStr"/>
-      <c r="AK171" t="inlineStr"/>
+      <c r="AK171" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL171" t="inlineStr">
+        <is>
+          <t>rod</t>
+        </is>
+      </c>
     </row>
     <row r="172">
       <c r="A172" t="n">
-        <v>628</v>
+        <v>588</v>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>vhc0147</t>
+          <t>vhc0108</t>
         </is>
       </c>
       <c r="C172" t="inlineStr"/>
       <c r="D172" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
@@ -28447,157 +29200,162 @@
         </is>
       </c>
       <c r="J172" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K172" t="n">
         <v>48.559</v>
       </c>
       <c r="L172" t="n">
         <v>10.194</v>
       </c>
       <c r="M172" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N172" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O172" t="inlineStr">
         <is>
-          <t>V</t>
+          <t>HU/KS</t>
         </is>
       </c>
       <c r="P172" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q172" t="inlineStr">
         <is>
-          <t>30162±1,340</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R172" t="inlineStr">
         <is>
-          <t>H 4054-3210</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S172" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T172" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U172" t="inlineStr">
         <is>
-          <t>1931</t>
+          <t>2005</t>
         </is>
       </c>
       <c r="V172" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W172" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X172" t="inlineStr">
         <is>
-          <t>figurine zoomorph</t>
-[...9 lines deleted...]
-      </c>
+          <t>undetermined</t>
+        </is>
+      </c>
+      <c r="Y172" t="inlineStr"/>
+      <c r="Z172" t="inlineStr"/>
       <c r="AA172" t="n">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="AB172" t="n">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="AC172" t="inlineStr">
+        <v>4</v>
+      </c>
+      <c r="AC172" t="n">
+        <v>2</v>
+      </c>
+      <c r="AD172" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD172" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE172" t="inlineStr">
         <is>
-          <t>MUT Tübingen</t>
+          <t>Semi-tubular bone fragment (Dutkiewicz E. 2021: Taf. 59.16).</t>
         </is>
       </c>
       <c r="AF172" t="inlineStr">
         <is>
-          <t>Find No.: Vg 2.4</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AG172" t="inlineStr">
         <is>
-          <t>Riek G. 1934: 286-287; Hahn J. 1986; Dutkiewicz E. 2021: Taf. 14; Hahn J. 1977; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 48/70-17.1</t>
         </is>
       </c>
       <c r="AH172" t="inlineStr">
         <is>
-          <t>|||||X _ [!°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°!] _ [!°°°°°°°°°°°°°°°°°!] _ ||||</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI172" t="inlineStr">
         <is>
-          <t>certain</t>
-[...3 lines deleted...]
-      <c r="AK172" t="inlineStr"/>
+          <t>!XXXX!</t>
+        </is>
+      </c>
+      <c r="AJ172" t="inlineStr">
+        <is>
+          <t>uncertain</t>
+        </is>
+      </c>
+      <c r="AK172" t="inlineStr">
+        <is>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AL172" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
+      </c>
     </row>
     <row r="173">
       <c r="A173" t="n">
-        <v>637</v>
+        <v>589</v>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>vhc0156</t>
+          <t>vhc0109</t>
         </is>
       </c>
       <c r="C173" t="inlineStr"/>
       <c r="D173" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
@@ -28610,153 +29368,162 @@
         </is>
       </c>
       <c r="J173" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K173" t="n">
         <v>48.559</v>
       </c>
       <c r="L173" t="n">
         <v>10.194</v>
       </c>
       <c r="M173" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N173" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O173" t="inlineStr">
         <is>
-          <t>IV</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P173" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q173" t="inlineStr">
         <is>
-          <t>30730±750</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R173" t="inlineStr">
         <is>
-          <t>H 4053-3211</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S173" t="inlineStr">
         <is>
-          <t>32030±280</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T173" t="inlineStr">
         <is>
-          <t>OxA-18456</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U173" t="inlineStr">
         <is>
-          <t>1931</t>
+          <t>2012</t>
         </is>
       </c>
       <c r="V173" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W173" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X173" t="inlineStr">
         <is>
-          <t>figurine anthropomorph</t>
+          <t>possible flute</t>
         </is>
       </c>
       <c r="Y173" t="inlineStr"/>
-      <c r="Z173" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z173" t="inlineStr"/>
       <c r="AA173" t="n">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="AB173" t="n">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="AC173" t="inlineStr">
+        <v>3</v>
+      </c>
+      <c r="AC173" t="n">
+        <v>2</v>
+      </c>
+      <c r="AD173" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD173" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE173" t="inlineStr">
         <is>
-          <t>MUT Tübingen</t>
+          <t>Small possible fragment of an ivory flute (Dutkiewicz E. 2021: Taf. 32.16).</t>
         </is>
       </c>
       <c r="AF173" t="inlineStr">
         <is>
-          <t>Find No.: Vg 2a.3</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AG173" t="inlineStr">
         <is>
-          <t>Riek G. 1934: 292-295; Dutkiewicz E. 2021: Taf. 18; Hahn J. 1977; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 53/65-6.1</t>
         </is>
       </c>
       <c r="AH173" t="inlineStr">
         <is>
-          <t>°°°° °°° _ °°°°°°°° _ v°°°°°°°° _ Vv</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI173" t="inlineStr">
         <is>
-          <t>certain</t>
-[...3 lines deleted...]
-      <c r="AK173" t="inlineStr"/>
+          <t>!vvvvvvv!</t>
+        </is>
+      </c>
+      <c r="AJ173" t="inlineStr">
+        <is>
+          <t>very certain</t>
+        </is>
+      </c>
+      <c r="AK173" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL173" t="inlineStr">
+        <is>
+          <t>flute (possible)</t>
+        </is>
+      </c>
     </row>
     <row r="174">
       <c r="A174" t="n">
-        <v>639</v>
+        <v>590</v>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>vhc0158</t>
+          <t>vhc0110</t>
         </is>
       </c>
       <c r="C174" t="inlineStr"/>
       <c r="D174" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
@@ -28769,157 +29536,162 @@
         </is>
       </c>
       <c r="J174" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K174" t="n">
         <v>48.559</v>
       </c>
       <c r="L174" t="n">
         <v>10.194</v>
       </c>
       <c r="M174" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N174" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O174" t="inlineStr">
         <is>
-          <t>IV</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P174" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q174" t="inlineStr">
         <is>
-          <t>30730±750</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R174" t="inlineStr">
         <is>
-          <t>H 4053-3211</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S174" t="inlineStr">
         <is>
-          <t>32030±280</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T174" t="inlineStr">
         <is>
-          <t>OxA-18456</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U174" t="inlineStr">
         <is>
-          <t>1931</t>
+          <t>2012</t>
         </is>
       </c>
       <c r="V174" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W174" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X174" t="inlineStr">
         <is>
-          <t>figurine zoomorph</t>
-[...9 lines deleted...]
-      </c>
+          <t>undetermined</t>
+        </is>
+      </c>
+      <c r="Y174" t="inlineStr"/>
+      <c r="Z174" t="inlineStr"/>
       <c r="AA174" t="n">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="AB174" t="n">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="AC174" t="inlineStr">
+        <v>8</v>
+      </c>
+      <c r="AC174" t="n">
+        <v>3</v>
+      </c>
+      <c r="AD174" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD174" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE174" t="inlineStr">
         <is>
-          <t>MUT Tübingen</t>
+          <t>Ivory fragment (Wolf S. 2015, Taf. 42.27; Dutkiewicz E. 2021: Taf. 57.10).</t>
         </is>
       </c>
       <c r="AF174" t="inlineStr">
         <is>
-          <t>Find No.: Vg 3.1</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AG174" t="inlineStr">
         <is>
-          <t>Riek G. 1934: 290-292; Dutkiewicz E. 2021: Taf. 19a-19b; Hahn J. 1977; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 54/66-29.1</t>
         </is>
       </c>
       <c r="AH174" t="inlineStr">
         <is>
-          <t>⊞ _ [°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°!] _V V _ V _ vv</t>
+          <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI174" t="inlineStr">
         <is>
+          <t>vvv!</t>
+        </is>
+      </c>
+      <c r="AJ174" t="inlineStr">
+        <is>
           <t>certain</t>
         </is>
       </c>
-      <c r="AJ174" t="inlineStr"/>
-      <c r="AK174" t="inlineStr"/>
+      <c r="AK174" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL174" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
+      </c>
     </row>
     <row r="175">
       <c r="A175" t="n">
-        <v>640</v>
+        <v>591</v>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>vhc0159</t>
+          <t>vhc0111</t>
         </is>
       </c>
       <c r="C175" t="inlineStr"/>
       <c r="D175" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
@@ -28932,157 +29704,162 @@
         </is>
       </c>
       <c r="J175" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K175" t="n">
         <v>48.559</v>
       </c>
       <c r="L175" t="n">
         <v>10.194</v>
       </c>
       <c r="M175" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N175" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O175" t="inlineStr">
         <is>
-          <t>IV</t>
+          <t>DKS</t>
         </is>
       </c>
       <c r="P175" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q175" t="inlineStr">
         <is>
-          <t>30730±750</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R175" t="inlineStr">
         <is>
-          <t>H 4053-3211</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S175" t="inlineStr">
         <is>
-          <t>32030±280</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T175" t="inlineStr">
         <is>
-          <t>OxA-18456</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U175" t="inlineStr">
         <is>
-          <t>1931</t>
+          <t>2012</t>
         </is>
       </c>
       <c r="V175" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W175" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X175" t="inlineStr">
         <is>
-          <t>figurine zoomorph</t>
-[...9 lines deleted...]
-      </c>
+          <t>possible figurine</t>
+        </is>
+      </c>
+      <c r="Y175" t="inlineStr"/>
+      <c r="Z175" t="inlineStr"/>
       <c r="AA175" t="n">
-        <v>53</v>
+        <v>28</v>
       </c>
       <c r="AB175" t="n">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="AC175" t="inlineStr">
+        <v>13</v>
+      </c>
+      <c r="AC175" t="n">
+        <v>8</v>
+      </c>
+      <c r="AD175" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD175" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE175" t="inlineStr">
         <is>
-          <t>MUT Tübingen</t>
+          <t>The heavily weathered, reshaped ivory fragment with an ornate cone-like protrusion (Dutkiewicz E. 2021: Taf. 29.8).</t>
         </is>
       </c>
       <c r="AF175" t="inlineStr">
         <is>
-          <t>Find No.: Vg 3.2</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AG175" t="inlineStr">
         <is>
-          <t>Riek G. 1934: 288-290; Dutkiewicz E. 2021: Taf. 20a-20b; Hahn J. 1977; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 57/62-56.1</t>
         </is>
       </c>
       <c r="AH175" t="inlineStr">
         <is>
-          <t>vvvv⚹vvvvvvvv _ ||||| _ ¤¤¤¤¤¤¤¤¤ _ [°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°!]</t>
+          <t>Conard N. et al. 2013; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI175" t="inlineStr">
         <is>
-          <t>very certain</t>
-[...3 lines deleted...]
-      <c r="AK175" t="inlineStr"/>
+          <t>?</t>
+        </is>
+      </c>
+      <c r="AJ175" t="inlineStr">
+        <is>
+          <t>uncertain</t>
+        </is>
+      </c>
+      <c r="AK175" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL175" t="inlineStr">
+        <is>
+          <t>figurine (possible)</t>
+        </is>
+      </c>
     </row>
     <row r="176">
       <c r="A176" t="n">
-        <v>498</v>
+        <v>592</v>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>vhc0024</t>
+          <t>vhc0112</t>
         </is>
       </c>
       <c r="C176" t="inlineStr"/>
       <c r="D176" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
@@ -29125,135 +29902,136 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q176" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R176" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S176" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T176" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U176" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>2012</t>
         </is>
       </c>
       <c r="V176" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W176" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X176" t="inlineStr">
         <is>
-          <t>figurine</t>
-[...8 lines deleted...]
-        <v>24</v>
+          <t>figurine zoomorph</t>
+        </is>
+      </c>
+      <c r="Y176" t="inlineStr"/>
+      <c r="Z176" t="inlineStr">
+        <is>
+          <t>Mammuthus primigenius</t>
+        </is>
       </c>
       <c r="AA176" t="n">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="AB176" t="n">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="AC176" t="inlineStr">
+        <v>11</v>
+      </c>
+      <c r="AC176" t="n">
+        <v>8</v>
+      </c>
+      <c r="AD176" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD176" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE176" t="inlineStr">
         <is>
+          <t>A heavily weathered, cylindrically reshaped ivory fragment. It is clearly recognizable as the leg of a figure, most likely from a mammoth. The columnar shape and the cross on the sole of the foot strongly suggest its association with a mammoth (Dutkiewicz E. 2021: Taf. 27.8).</t>
+        </is>
+      </c>
+      <c r="AF176" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF176" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG176" t="inlineStr">
         <is>
-          <t>Conard N., Malina M. &amp; Verrept T. 2009; Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 57/63-57.1</t>
         </is>
       </c>
       <c r="AH176" t="inlineStr">
         <is>
-          <t>!XXXXX!</t>
+          <t>Conard N. et al. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI176" t="inlineStr">
         <is>
-          <t>very certain</t>
+          <t>vv _ X</t>
         </is>
       </c>
       <c r="AJ176" t="inlineStr">
         <is>
+          <t>certain</t>
+        </is>
+      </c>
+      <c r="AK176" t="inlineStr">
+        <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK176" t="inlineStr">
-[...1 lines deleted...]
-          <t>figurine</t>
+      <c r="AL176" t="inlineStr">
+        <is>
+          <t>figurine zoomorph</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="n">
-        <v>555</v>
+        <v>593</v>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>vhc0078</t>
+          <t>vhc0113</t>
         </is>
       </c>
       <c r="C177" t="inlineStr"/>
       <c r="D177" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
@@ -29296,135 +30074,132 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q177" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R177" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S177" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T177" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U177" t="inlineStr">
         <is>
-          <t>2007</t>
+          <t>2012</t>
         </is>
       </c>
       <c r="V177" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W177" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X177" t="inlineStr">
         <is>
-          <t>figurine</t>
-[...9 lines deleted...]
-      </c>
+          <t>rod/baton</t>
+        </is>
+      </c>
+      <c r="Y177" t="inlineStr"/>
+      <c r="Z177" t="inlineStr"/>
       <c r="AA177" t="n">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="AB177" t="n">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="AC177" t="inlineStr">
+        <v>4</v>
+      </c>
+      <c r="AC177" t="n">
+        <v>4</v>
+      </c>
+      <c r="AD177" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD177" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE177" t="inlineStr">
         <is>
+          <t>Heavily weathered, thin cylindrical bone rod (Dutkiewicz E. 2021: Taf. 51.19).</t>
+        </is>
+      </c>
+      <c r="AF177" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF177" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG177" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 27.7; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 58/64-15.1</t>
         </is>
       </c>
       <c r="AH177" t="inlineStr">
         <is>
-          <t>!vv!</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI177" t="inlineStr">
         <is>
-          <t>uncertain</t>
+          <t>!vvv! _ !vvvv! _ vv!</t>
         </is>
       </c>
       <c r="AJ177" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>certain</t>
         </is>
       </c>
       <c r="AK177" t="inlineStr">
         <is>
-          <t>figurine</t>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AL177" t="inlineStr">
+        <is>
+          <t>rod</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="n">
-        <v>649</v>
+        <v>594</v>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>vhc0168</t>
+          <t>vhc0114</t>
         </is>
       </c>
       <c r="C178" t="inlineStr"/>
       <c r="D178" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
@@ -29437,153 +30212,162 @@
         </is>
       </c>
       <c r="J178" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K178" t="n">
         <v>48.559</v>
       </c>
       <c r="L178" t="n">
         <v>10.194</v>
       </c>
       <c r="M178" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N178" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O178" t="inlineStr">
         <is>
-          <t>V</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P178" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q178" t="inlineStr">
         <is>
-          <t>30162±1,340</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R178" t="inlineStr">
         <is>
-          <t>H 4054-3210</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S178" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T178" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U178" t="inlineStr">
         <is>
-          <t>1931</t>
+          <t>2012</t>
         </is>
       </c>
       <c r="V178" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W178" t="inlineStr">
         <is>
+          <t>Mammuthus primigenius</t>
+        </is>
+      </c>
+      <c r="X178" t="inlineStr">
+        <is>
           <t>undetermined</t>
         </is>
       </c>
-      <c r="X178" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="Y178" t="inlineStr"/>
-      <c r="Z178" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z178" t="inlineStr"/>
       <c r="AA178" t="n">
-        <v>19</v>
+        <v>40</v>
       </c>
       <c r="AB178" t="n">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="AC178" t="inlineStr">
+        <v>23</v>
+      </c>
+      <c r="AC178" t="n">
+        <v>8</v>
+      </c>
+      <c r="AD178" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD178" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE178" t="inlineStr">
         <is>
+          <t>Ivory fragment (cementum) (Wolf S. 2015, Taf. 42.1; Dutkiewicz E. 2021: Taf. 57.11).</t>
+        </is>
+      </c>
+      <c r="AF178" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF178" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG178" t="inlineStr">
         <is>
-          <t>Riek G. 1934, Taf. XXIX.10; Hahn J. 1977, Taf. 36.3; Dutkiewicz E. 2021: Taf. 43.3; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 58/64-15.1</t>
         </is>
       </c>
       <c r="AH178" t="inlineStr">
         <is>
-          <t>&gt;&gt;&gt;&gt;&gt;&gt; ! &gt;&gt;&gt;&gt;&gt;</t>
+          <t>Conard N. et al. 2013; Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI178" t="inlineStr">
         <is>
+          <t>!||||||!</t>
+        </is>
+      </c>
+      <c r="AJ178" t="inlineStr">
+        <is>
           <t>very certain</t>
         </is>
       </c>
-      <c r="AJ178" t="inlineStr"/>
-      <c r="AK178" t="inlineStr"/>
+      <c r="AK178" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL178" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
+      </c>
     </row>
     <row r="179">
       <c r="A179" t="n">
-        <v>556</v>
+        <v>596</v>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>vhc0079</t>
+          <t>vhc0116</t>
         </is>
       </c>
       <c r="C179" t="inlineStr"/>
       <c r="D179" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
@@ -29626,135 +30410,132 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q179" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R179" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S179" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T179" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U179" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>2012</t>
         </is>
       </c>
       <c r="V179" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W179" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X179" t="inlineStr">
         <is>
-          <t>figurine zoomorph</t>
-[...3 lines deleted...]
-        <is>
           <t>undetermined</t>
         </is>
       </c>
-      <c r="Z179" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y179" t="inlineStr"/>
+      <c r="Z179" t="inlineStr"/>
       <c r="AA179" t="n">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="AB179" t="n">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="AC179" t="inlineStr">
+        <v>9</v>
+      </c>
+      <c r="AC179" t="n">
+        <v>3</v>
+      </c>
+      <c r="AD179" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD179" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE179" t="inlineStr">
         <is>
-          <t>MUT Tübingen</t>
+          <t>Thin, heavily weathered ivory plate (Wolf S. 2015, Taf. 42.20; Dutkiewicz E. 2021: Taf. 57.13).</t>
         </is>
       </c>
       <c r="AF179" t="inlineStr">
         <is>
-          <t>Find No.: 40/72-21.1</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AG179" t="inlineStr">
         <is>
-          <t>Conard N., Malina M. &amp; Verrept T. 2009; Conard N. &amp; Malina M. 2012; Wolf S. 2015, Taf. 42.6; Dutkiewicz E.2021: Taf. 25; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 60/63-96.1</t>
         </is>
       </c>
       <c r="AH179" t="inlineStr">
         <is>
-          <t>[!vvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvv!]</t>
+          <t>Conard N. et al. 2013; Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI179" t="inlineStr">
         <is>
-          <t>very certain</t>
+          <t>!⊞!</t>
         </is>
       </c>
       <c r="AJ179" t="inlineStr">
         <is>
+          <t>certain</t>
+        </is>
+      </c>
+      <c r="AK179" t="inlineStr">
+        <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK179" t="inlineStr">
-[...1 lines deleted...]
-          <t>figurine zoomorph</t>
+      <c r="AL179" t="inlineStr">
+        <is>
+          <t>undetermined</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="n">
-        <v>515</v>
+        <v>598</v>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>vhc0039</t>
+          <t>vhc0118</t>
         </is>
       </c>
       <c r="C180" t="inlineStr"/>
       <c r="D180" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
@@ -29797,131 +30578,128 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q180" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R180" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S180" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T180" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U180" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>2011</t>
         </is>
       </c>
       <c r="V180" t="inlineStr">
         <is>
           <t>bone</t>
         </is>
       </c>
       <c r="W180" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="X180" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>flute</t>
         </is>
       </c>
       <c r="Y180" t="inlineStr"/>
-      <c r="Z180" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z180" t="inlineStr"/>
       <c r="AA180" t="n">
-        <v>5</v>
+        <v>19</v>
       </c>
       <c r="AB180" t="n">
+        <v>4</v>
+      </c>
+      <c r="AC180" t="n">
         <v>3</v>
       </c>
-      <c r="AC180" t="inlineStr">
+      <c r="AD180" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD180" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE180" t="inlineStr">
         <is>
+          <t>Fragment of a miniature flute made from a thin and narrow tubular bone. Only the upper surface of a medial fragment is preserved. Two finger holes are partially preserved, with parallel notches placed in between (Dutkiewicz E. 2021: Taf. 34.7).</t>
+        </is>
+      </c>
+      <c r="AF180" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF180" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG180" t="inlineStr">
         <is>
+          <t>Find No.: 62/61-33.3</t>
+        </is>
+      </c>
+      <c r="AH180" t="inlineStr">
+        <is>
           <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
-      <c r="AH180" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AI180" t="inlineStr">
         <is>
+          <t>v v vv v v</t>
+        </is>
+      </c>
+      <c r="AJ180" t="inlineStr">
+        <is>
           <t>certain</t>
         </is>
       </c>
-      <c r="AJ180" t="inlineStr">
+      <c r="AK180" t="inlineStr">
         <is>
           <t>bone</t>
         </is>
       </c>
-      <c r="AK180" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AL180" t="inlineStr"/>
     </row>
     <row r="181">
       <c r="A181" t="n">
-        <v>568</v>
+        <v>599</v>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>vhc0090</t>
+          <t>vhc0119</t>
         </is>
       </c>
       <c r="C181" t="inlineStr"/>
       <c r="D181" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
@@ -29962,129 +30740,130 @@
       <c r="P181" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q181" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R181" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S181" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T181" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
-      <c r="U181" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U181" t="inlineStr"/>
       <c r="V181" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W181" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X181" t="inlineStr">
         <is>
-          <t>figurine zoomorph</t>
-[...9 lines deleted...]
-      </c>
+          <t>possible figurine</t>
+        </is>
+      </c>
+      <c r="Y181" t="inlineStr"/>
+      <c r="Z181" t="inlineStr"/>
       <c r="AA181" t="n">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="AB181" t="n">
-        <v>12</v>
-[...4 lines deleted...]
-        </is>
+        <v>5</v>
+      </c>
+      <c r="AC181" t="n">
+        <v>3</v>
       </c>
       <c r="AD181" t="inlineStr">
         <is>
-          <t>This figurine has consistent proportions but is noticeably slim for a mammoth (Mammuthus primigenius). The front legs are pressed together and comparatively long and slender. The hind legs, also pressed together, are considerably shorter. The legs are stretched forward and backward, causing the soles of the feet not to lie flat when the figurine is placed on a flat surface. The soles of the feet are slightly widened compared to the legs, as observed in an elephant that steps on the ground. The head of the animal is domed. The saddle-like neck transitions into the towering hump, typical of adult mammoths. The backline descends steeply towards the buttocks. The tail is short and stubby. The torso is flat but well-proportioned. The abdomen hangs only slightly. The face of the animal is set off from the skull with a rounded depression. The cheekbones are clearly defined despite the small size of the figurine. The eyes are represented as barely discernible dots. The short ears lie diagonally above the eyes and are depicted as slightly triangular through short incisions. The tusks are not elaborated; only on the right side, a slight elevation is indicated between the trunk and the front leg, which can be interpreted as the beginning of a tusk or as the mouth. The trunk lies close to the body and extends to the front soles of the feet. When viewed from the front, it has a slight S-curve, adding a special liveliness to the representation despite its overall static nature.</t>
+          <t>fragmented</t>
         </is>
       </c>
       <c r="AE181" t="inlineStr">
         <is>
-          <t>URMU Blaubeuren</t>
+          <t>Elongated, cylindrical ivory fragment with a highly polished surface (Dutkiewicz E. 2021: Taf. 29.9).</t>
         </is>
       </c>
       <c r="AF181" t="inlineStr">
         <is>
-          <t>Find No.: 42/69-85</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AG181" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2007; Dutkiewicz E. 2021: Taf. 22; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 63/63-32.1</t>
         </is>
       </c>
       <c r="AH181" t="inlineStr">
         <is>
-          <t>vvvvvv _ ≠ _ ≠</t>
+          <t>Conard N. et al. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI181" t="inlineStr">
         <is>
-          <t>very certain</t>
-[...3 lines deleted...]
-      <c r="AK181" t="inlineStr"/>
+          <t>!v vv v!</t>
+        </is>
+      </c>
+      <c r="AJ181" t="inlineStr">
+        <is>
+          <t>certain</t>
+        </is>
+      </c>
+      <c r="AK181" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL181" t="inlineStr">
+        <is>
+          <t>figurine (possible)</t>
+        </is>
+      </c>
     </row>
     <row r="182">
       <c r="A182" t="n">
-        <v>635</v>
+        <v>600</v>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>vhc0154</t>
+          <t>vhc0120</t>
         </is>
       </c>
       <c r="C182" t="inlineStr"/>
       <c r="D182" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
@@ -30097,157 +30876,162 @@
         </is>
       </c>
       <c r="J182" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K182" t="n">
         <v>48.559</v>
       </c>
       <c r="L182" t="n">
         <v>10.194</v>
       </c>
       <c r="M182" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N182" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O182" t="inlineStr">
         <is>
-          <t>V</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P182" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q182" t="inlineStr">
         <is>
-          <t>30162±1,340</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R182" t="inlineStr">
         <is>
-          <t>H 4054-3210</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S182" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T182" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U182" t="inlineStr">
         <is>
-          <t>1931</t>
+          <t>2011</t>
         </is>
       </c>
       <c r="V182" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W182" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X182" t="inlineStr">
         <is>
-          <t>figurine zoomorph</t>
-[...9 lines deleted...]
-      </c>
+          <t>possible figurine</t>
+        </is>
+      </c>
+      <c r="Y182" t="inlineStr"/>
+      <c r="Z182" t="inlineStr"/>
       <c r="AA182" t="n">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="AB182" t="n">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="AC182" t="inlineStr">
+        <v>4</v>
+      </c>
+      <c r="AC182" t="n">
+        <v>2</v>
+      </c>
+      <c r="AD182" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD182" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE182" t="inlineStr">
         <is>
-          <t>MUT Tübingen</t>
+          <t>The original surface of this small, heavily fragmented elongated ivory fragment is only preserved on the narrow side. It features a grid pattern that is noticeably deeply cut (Dutkiewicz E. 2021: Taf. 29.10).</t>
         </is>
       </c>
       <c r="AF182" t="inlineStr">
         <is>
-          <t>Find No.: Vg 2a.1</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AG182" t="inlineStr">
         <is>
-          <t>Riek G. 1934: 287; Conard N. et al. 2013; Dutkiewicz E. 2021: Taf. 15; Hahn J. 1977; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 63/63-41.1</t>
         </is>
       </c>
       <c r="AH182" t="inlineStr">
         <is>
-          <t>≠ _ |||||</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI182" t="inlineStr">
         <is>
-          <t>very certain</t>
-[...3 lines deleted...]
-      <c r="AK182" t="inlineStr"/>
+          <t>(!XXXXX!)</t>
+        </is>
+      </c>
+      <c r="AJ182" t="inlineStr">
+        <is>
+          <t>uncertain</t>
+        </is>
+      </c>
+      <c r="AK182" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL182" t="inlineStr">
+        <is>
+          <t>figurine (possible)</t>
+        </is>
+      </c>
     </row>
     <row r="183">
       <c r="A183" t="n">
-        <v>570</v>
+        <v>602</v>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>vhc0091</t>
+          <t>vhc0122</t>
         </is>
       </c>
       <c r="C183" t="inlineStr"/>
       <c r="D183" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
@@ -30295,118 +31079,127 @@
           <t>26160±150</t>
         </is>
       </c>
       <c r="R183" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S183" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T183" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U183" t="inlineStr">
         <is>
           <t>2006</t>
         </is>
       </c>
       <c r="V183" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W183" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X183" t="inlineStr">
         <is>
-          <t>possible figurine</t>
+          <t>tube/flute</t>
         </is>
       </c>
       <c r="Y183" t="inlineStr"/>
-      <c r="Z183" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z183" t="inlineStr"/>
       <c r="AA183" t="n">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="AB183" t="n">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="AC183" t="inlineStr">
+        <v>6</v>
+      </c>
+      <c r="AC183" t="n">
+        <v>2</v>
+      </c>
+      <c r="AD183" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD183" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE183" t="inlineStr">
         <is>
+          <t>Tiny fragment of a tubular bone (undetermined animal species) (Dutkiewicz E. 2021: Taf. 36.11).</t>
+        </is>
+      </c>
+      <c r="AF183" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF183" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG183" t="inlineStr">
         <is>
-          <t>Conard N. &amp; Malina M. 2008b; Wolf S. 2015, Taf. 43.5; Dutkiewicz E. 2021: Taf. 29.5; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 64/63-67.1</t>
         </is>
       </c>
       <c r="AH183" t="inlineStr">
         <is>
-          <t>!vvvvvvvvvv!</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI183" t="inlineStr">
         <is>
+          <t>v!</t>
+        </is>
+      </c>
+      <c r="AJ183" t="inlineStr">
+        <is>
           <t>very certain</t>
         </is>
       </c>
-      <c r="AJ183" t="inlineStr"/>
-      <c r="AK183" t="inlineStr"/>
+      <c r="AK183" t="inlineStr">
+        <is>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AL183" t="inlineStr">
+        <is>
+          <t>tube</t>
+        </is>
+      </c>
     </row>
     <row r="184">
       <c r="A184" t="n">
-        <v>516</v>
+        <v>628</v>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>vhc0040</t>
+          <t>vhc0147</t>
         </is>
       </c>
       <c r="C184" t="inlineStr"/>
       <c r="D184" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
@@ -30419,161 +31212,166 @@
         </is>
       </c>
       <c r="J184" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K184" t="n">
         <v>48.559</v>
       </c>
       <c r="L184" t="n">
         <v>10.194</v>
       </c>
       <c r="M184" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N184" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O184" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>V</t>
         </is>
       </c>
       <c r="P184" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q184" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>30162±1,340</t>
         </is>
       </c>
       <c r="R184" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>H 4054-3210</t>
         </is>
       </c>
       <c r="S184" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T184" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U184" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>1931</t>
         </is>
       </c>
       <c r="V184" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W184" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X184" t="inlineStr">
         <is>
-          <t>tube/flute</t>
+          <t>figurine zoomorph</t>
         </is>
       </c>
       <c r="Y184" t="inlineStr"/>
-      <c r="Z184" t="n">
-        <v>13</v>
+      <c r="Z184" t="inlineStr">
+        <is>
+          <t>Panthera</t>
+        </is>
       </c>
       <c r="AA184" t="n">
-        <v>5</v>
+        <v>68</v>
       </c>
       <c r="AB184" t="n">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="AC184" t="inlineStr">
+        <v>24</v>
+      </c>
+      <c r="AC184" t="n">
+        <v>14</v>
+      </c>
+      <c r="AD184" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD184" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE184" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>This figurine was discovered during the 1931 excavations in layer V. The right half of the animal is largely intact, with only the cheek and neck chipped. In contrast, the left half is missing the crown and the leg. The other three legs are only present at the base. Two longitudinal cracks run through the body. The surface is heavily weathered in many areas. Where well-preserved, there is evidence of careful reworking and polishing. Although large pieces of the figurine are missing, the outline is completely preserved. The depiction is of a felid with a head extended far forward. It is unclear whether this represents a cave lion (Panthera leo spelea) or a snow leopard (Panthera uncia). The slender silhouette of the figurine favors the latter, although it cannot be ruled out that a female or young cave lion could have had such a slim body shape. The body is elongated with a straight back line. Only the withers slightly arch upwards. The hip and hind leg are separated from the body. It is possible that the base of a tail is preserved, but this cannot be determined with certainty. The leg attachments extend vertically downward, indicating that the animal is depicted standing still in place. The face is stretched forward. Both eyes gaze forward, and the preserved ear is laid back. The nose of the animal is separated from the mouth by a line. Interestingly, two additional incisions follow below, although only one is necessary anatomically to represent the mouth. It is possible that the animal is depicted with an open mouth. A cleft lip is not discernible (Riek G. 1934: 286-287; Dutkiewicz E. 2021: Taf. 14).</t>
         </is>
       </c>
       <c r="AF184" t="inlineStr">
         <is>
-          <t>Find No.: 37/70-64</t>
+          <t>MUT Tübingen</t>
         </is>
       </c>
       <c r="AG184" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: Vg 2.4</t>
         </is>
       </c>
       <c r="AH184" t="inlineStr">
         <is>
-          <t>!XX!</t>
+          <t>Riek G. 1934; Hahn J. 1986; Dutkiewicz E. 2021; Hahn J. 1977; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI184" t="inlineStr">
         <is>
+          <t>|||||X _ [!°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°!] _ [!°°°°°°°°°°°°°°°°°!] _ ||||</t>
+        </is>
+      </c>
+      <c r="AJ184" t="inlineStr">
+        <is>
           <t>certain</t>
         </is>
       </c>
-      <c r="AJ184" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AK184" t="inlineStr">
         <is>
-          <t>flute/tube</t>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL184" t="inlineStr">
+        <is>
+          <t>figurine zoomorph</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="n">
-        <v>572</v>
+        <v>528</v>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>vhc0093</t>
+          <t>vhc0051</t>
         </is>
       </c>
       <c r="C185" t="inlineStr"/>
       <c r="D185" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
@@ -30616,127 +31414,132 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q185" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R185" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S185" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T185" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U185" t="inlineStr">
         <is>
-          <t>2006</t>
+          <t>2007</t>
         </is>
       </c>
       <c r="V185" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W185" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X185" t="inlineStr">
         <is>
-          <t>figurine</t>
-[...3 lines deleted...]
-        <is>
           <t>undetermined</t>
         </is>
       </c>
-      <c r="Z185" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y185" t="inlineStr"/>
+      <c r="Z185" t="inlineStr"/>
       <c r="AA185" t="n">
-        <v>23</v>
+        <v>41</v>
       </c>
       <c r="AB185" t="n">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="AC185" t="inlineStr">
+        <v>14</v>
+      </c>
+      <c r="AC185" t="n">
+        <v>4</v>
+      </c>
+      <c r="AD185" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD185" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE185" t="inlineStr">
         <is>
-          <t>MUT Tübingen</t>
+          <t>Heavily weathered, elongated ivory lamella (dentine) (Dutkiewicz E. 2021: Taf. 56.9).</t>
         </is>
       </c>
       <c r="AF185" t="inlineStr">
         <is>
-          <t>Find No.: 42/72-72</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AG185" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2007; Dutkiewicz E. 2021: Taf. 26.7-8; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 38/70-151</t>
         </is>
       </c>
       <c r="AH185" t="inlineStr">
         <is>
-          <t>!|||||! _ !|! _ !||!</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI185" t="inlineStr">
         <is>
+          <t>X/X||! _ ||||!</t>
+        </is>
+      </c>
+      <c r="AJ185" t="inlineStr">
+        <is>
           <t>uncertain</t>
         </is>
       </c>
-      <c r="AJ185" t="inlineStr"/>
-      <c r="AK185" t="inlineStr"/>
+      <c r="AK185" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL185" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
+      </c>
     </row>
     <row r="186">
       <c r="A186" t="n">
-        <v>627</v>
+        <v>479</v>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>vhc0146</t>
+          <t>vhc0006</t>
         </is>
       </c>
       <c r="C186" t="inlineStr"/>
       <c r="D186" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
@@ -30749,157 +31552,162 @@
         </is>
       </c>
       <c r="J186" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K186" t="n">
         <v>48.559</v>
       </c>
       <c r="L186" t="n">
         <v>10.194</v>
       </c>
       <c r="M186" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N186" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O186" t="inlineStr">
         <is>
-          <t>V</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P186" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q186" t="inlineStr">
         <is>
-          <t>30162±1,340</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R186" t="inlineStr">
         <is>
-          <t>H 4054-3210</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S186" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T186" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U186" t="inlineStr">
         <is>
-          <t>1931</t>
+          <t>2012</t>
         </is>
       </c>
       <c r="V186" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W186" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X186" t="inlineStr">
         <is>
-          <t>figurine zoomorph</t>
-[...9 lines deleted...]
-      </c>
+          <t>possible flute</t>
+        </is>
+      </c>
+      <c r="Y186" t="inlineStr"/>
+      <c r="Z186" t="inlineStr"/>
       <c r="AA186" t="n">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="AB186" t="n">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="AC186" t="inlineStr">
+        <v>5</v>
+      </c>
+      <c r="AC186" t="n">
+        <v>3</v>
+      </c>
+      <c r="AD186" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD186" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE186" t="inlineStr">
         <is>
-          <t>MUT Tübingen</t>
+          <t>Ivory fragment with parallel notches, possibly a flute fragment (Dutkiewicz E. 2021: Taf. 32.13).</t>
         </is>
       </c>
       <c r="AF186" t="inlineStr">
         <is>
-          <t>Find No.: Vg 2.2</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AG186" t="inlineStr">
         <is>
-          <t>Riek G. 1934: 284-285; Hahn J. 1986; Dutkiewicz E. 2021: Taf. 13; Hahn J. 1977; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 33/67-8.1</t>
         </is>
       </c>
       <c r="AH186" t="inlineStr">
         <is>
-          <t>XXXXXXXXXXXXX _ vvvvvvvvvvvvvvvvv</t>
+          <t>Conard N. et al. 2016; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI186" t="inlineStr">
         <is>
+          <t>!vv!</t>
+        </is>
+      </c>
+      <c r="AJ186" t="inlineStr">
+        <is>
           <t>certain</t>
         </is>
       </c>
-      <c r="AJ186" t="inlineStr"/>
-      <c r="AK186" t="inlineStr"/>
+      <c r="AK186" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL186" t="inlineStr">
+        <is>
+          <t>flute (possible)</t>
+        </is>
+      </c>
     </row>
     <row r="187">
       <c r="A187" t="n">
-        <v>574</v>
+        <v>603</v>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>vhc0095</t>
+          <t>vhc0123</t>
         </is>
       </c>
       <c r="C187" t="inlineStr"/>
       <c r="D187" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
@@ -30942,115 +31750,124 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q187" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R187" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S187" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T187" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U187" t="inlineStr">
         <is>
-          <t>2006</t>
+          <t>2011</t>
         </is>
       </c>
       <c r="V187" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W187" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X187" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>rod/baton</t>
         </is>
       </c>
       <c r="Y187" t="inlineStr"/>
-      <c r="Z187" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z187" t="inlineStr"/>
       <c r="AA187" t="n">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="AB187" t="n">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="AC187" t="inlineStr">
+        <v>6</v>
+      </c>
+      <c r="AC187" t="n">
+        <v>5</v>
+      </c>
+      <c r="AD187" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD187" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE187" t="inlineStr">
         <is>
+          <t>Heavily fragmented, thin ivory cylindrical rod (Dutkiewicz E. 2021: Taf. 51.17).</t>
+        </is>
+      </c>
+      <c r="AF187" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF187" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG187" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2013; Dutkiewicz E. 2021: Taf. 57.5; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 65/62-29.1</t>
         </is>
       </c>
       <c r="AH187" t="inlineStr">
         <is>
-          <t>X</t>
+          <t>Conard N. et al. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI187" t="inlineStr">
         <is>
-          <t>very certain</t>
-[...3 lines deleted...]
-      <c r="AK187" t="inlineStr"/>
+          <t>vvvv vvv vv! _ vvv v vvvv _ vvv! _ !v vv v v v v v! _ v v v v v _ !vvvv! _ !&gt;&gt;&gt;&gt;&gt;&gt;&gt;!</t>
+        </is>
+      </c>
+      <c r="AJ187" t="inlineStr">
+        <is>
+          <t>uncertain</t>
+        </is>
+      </c>
+      <c r="AK187" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL187" t="inlineStr">
+        <is>
+          <t>rod</t>
+        </is>
+      </c>
     </row>
     <row r="188">
       <c r="A188" t="n">
         <v>629</v>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>vhc0148</t>
         </is>
       </c>
       <c r="C188" t="inlineStr"/>
       <c r="D188" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
@@ -31112,752 +31929,777 @@
           <t>35810±710</t>
         </is>
       </c>
       <c r="T188" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U188" t="inlineStr">
         <is>
           <t>1950</t>
         </is>
       </c>
       <c r="V188" t="inlineStr">
         <is>
           <t>sandstone</t>
         </is>
       </c>
       <c r="W188" t="inlineStr"/>
       <c r="X188" t="inlineStr">
         <is>
           <t>possible figurine</t>
         </is>
       </c>
       <c r="Y188" t="inlineStr"/>
-      <c r="Z188" t="n">
+      <c r="Z188" t="inlineStr"/>
+      <c r="AA188" t="n">
         <v>54</v>
       </c>
-      <c r="AA188" t="n">
+      <c r="AB188" t="n">
         <v>40</v>
       </c>
-      <c r="AB188" t="n">
+      <c r="AC188" t="n">
         <v>32</v>
       </c>
-      <c r="AC188" t="inlineStr">
+      <c r="AD188" t="inlineStr">
         <is>
           <t>complete</t>
         </is>
       </c>
-      <c r="AD188" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE188" t="inlineStr">
         <is>
+          <t>It is a completely preserved object made of sandstone, but it has modern damage. Riek describes that the piece is made from a cobble, from which a part was struck off to obtain a flat side. The object has an elongated, strongly bulging outline and a flat side. There is a perforation at one of the edges. Riek interprets this figurine as a representation of a mammoth, while Hahn, due to the ambiguity of the depiction, labels this piece as a pendant (Riek G. 1954; Hahn J. 1986: 98-104; Dutkiewicz E. 2021: Taf. 30).</t>
+        </is>
+      </c>
+      <c r="AF188" t="inlineStr">
+        <is>
           <t>LMW Stuttgart</t>
         </is>
       </c>
-      <c r="AF188" t="inlineStr">
+      <c r="AG188" t="inlineStr">
         <is>
           <t>Find No.: Vg 22</t>
         </is>
       </c>
-      <c r="AG188" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AH188" t="inlineStr">
         <is>
+          <t>Riek G. 1954; Hahn J. 1986; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+        </is>
+      </c>
+      <c r="AI188" t="inlineStr">
+        <is>
           <t>vvvvvvvvvvv _ [vvvvvvvvvvvvvvvvvvvvvvvv] _ [vvvvvvvvvvvvvvvvvvvvvvvvv]</t>
         </is>
       </c>
-      <c r="AI188" t="inlineStr">
+      <c r="AJ188" t="inlineStr">
         <is>
           <t>certain</t>
         </is>
       </c>
-      <c r="AJ188" t="inlineStr"/>
-      <c r="AK188" t="inlineStr"/>
+      <c r="AK188" t="inlineStr">
+        <is>
+          <t>sandstone</t>
+        </is>
+      </c>
+      <c r="AL188" t="inlineStr">
+        <is>
+          <t>figurine (possible)</t>
+        </is>
+      </c>
     </row>
     <row r="189">
       <c r="A189" t="n">
-        <v>576</v>
+        <v>450</v>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>vhc0097</t>
+          <t>hfc0029</t>
         </is>
       </c>
       <c r="C189" t="inlineStr"/>
       <c r="D189" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>Vogelherd</t>
+          <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
-          <t>vhc</t>
+          <t>hfc</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
-          <t>Niederstotzingen-Stetten</t>
+          <t>Schelklingen</t>
         </is>
       </c>
       <c r="J189" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K189" t="n">
-        <v>48.559</v>
+        <v>48.379117</v>
       </c>
       <c r="L189" t="n">
-        <v>10.194</v>
+        <v>9.754103000000001</v>
       </c>
       <c r="M189" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N189" t="inlineStr">
         <is>
-          <t>nespos.org</t>
+          <t>wikipedia</t>
         </is>
       </c>
       <c r="O189" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>IIIb</t>
         </is>
       </c>
       <c r="P189" t="inlineStr">
         <is>
-          <t>C14</t>
+          <t>AMS</t>
         </is>
       </c>
       <c r="Q189" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>29780+330/-310</t>
         </is>
       </c>
       <c r="R189" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>KIA 18878</t>
         </is>
       </c>
       <c r="S189" t="inlineStr">
         <is>
-          <t>35810±710</t>
+          <t>29990+340/-330</t>
         </is>
       </c>
       <c r="T189" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
+          <t>KIA 3505</t>
         </is>
       </c>
       <c r="U189" t="inlineStr">
         <is>
-          <t>2006</t>
+          <t>2007</t>
         </is>
       </c>
       <c r="V189" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W189" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X189" t="inlineStr">
         <is>
-          <t>tube/flute</t>
+          <t>rod/baton</t>
         </is>
       </c>
       <c r="Y189" t="inlineStr"/>
-      <c r="Z189" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z189" t="inlineStr"/>
       <c r="AA189" t="n">
-        <v>6</v>
+        <v>71</v>
       </c>
       <c r="AB189" t="n">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="AC189" t="inlineStr">
+        <v>10</v>
+      </c>
+      <c r="AC189" t="n">
+        <v>5</v>
+      </c>
+      <c r="AD189" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD189" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE189" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>This long-preserved, meticulously crafted round rod is half-preserved along the longitudinal axis (Wolf S. 2015, Tab. 10.3; Dutkiewicz E. 2021: Tab. 51.5).</t>
         </is>
       </c>
       <c r="AF189" t="inlineStr">
         <is>
-          <t>Find No.: 43/71-88.1</t>
+          <t>URMU Blaubeuren</t>
         </is>
       </c>
       <c r="AG189" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2015; Dutkiewicz E. 2021: Taf. 36.7; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 69-2027.1</t>
         </is>
       </c>
       <c r="AH189" t="inlineStr">
         <is>
-          <t>!⊞!</t>
+          <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI189" t="inlineStr">
         <is>
-          <t>certain</t>
-[...3 lines deleted...]
-      <c r="AK189" t="inlineStr"/>
+          <t>W W</t>
+        </is>
+      </c>
+      <c r="AJ189" t="inlineStr">
+        <is>
+          <t>uncertain</t>
+        </is>
+      </c>
+      <c r="AK189" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL189" t="inlineStr">
+        <is>
+          <t>rod</t>
+        </is>
+      </c>
     </row>
     <row r="190">
       <c r="A190" t="n">
-        <v>626</v>
+        <v>451</v>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>vhc0145</t>
+          <t>hfc0030</t>
         </is>
       </c>
       <c r="C190" t="inlineStr"/>
       <c r="D190" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>Vogelherd</t>
+          <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
-          <t>vhc</t>
+          <t>hfc</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
-          <t>Niederstotzingen-Stetten</t>
+          <t>Schelklingen</t>
         </is>
       </c>
       <c r="J190" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K190" t="n">
-        <v>48.559</v>
+        <v>48.379117</v>
       </c>
       <c r="L190" t="n">
-        <v>10.194</v>
+        <v>9.754103000000001</v>
       </c>
       <c r="M190" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N190" t="inlineStr">
         <is>
-          <t>nespos.org</t>
+          <t>wikipedia</t>
         </is>
       </c>
       <c r="O190" t="inlineStr">
         <is>
-          <t>V</t>
+          <t>IIe</t>
         </is>
       </c>
       <c r="P190" t="inlineStr">
         <is>
-          <t>C14</t>
+          <t>AMS</t>
         </is>
       </c>
       <c r="Q190" t="inlineStr">
         <is>
-          <t>30162±1,340</t>
+          <t>30640±190</t>
         </is>
       </c>
       <c r="R190" t="inlineStr">
         <is>
-          <t>H 4054-3210</t>
-[...11 lines deleted...]
-      </c>
+          <t>KIA 16040</t>
+        </is>
+      </c>
+      <c r="S190" t="inlineStr"/>
+      <c r="T190" t="inlineStr"/>
       <c r="U190" t="inlineStr">
         <is>
-          <t>1931</t>
+          <t>2003</t>
         </is>
       </c>
       <c r="V190" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W190" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X190" t="inlineStr">
         <is>
-          <t>figurine zoomorph</t>
-[...9 lines deleted...]
-      </c>
+          <t>point</t>
+        </is>
+      </c>
+      <c r="Y190" t="inlineStr"/>
+      <c r="Z190" t="inlineStr"/>
       <c r="AA190" t="n">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="AB190" t="n">
-        <v>22</v>
-[...4 lines deleted...]
-        </is>
+        <v>3</v>
+      </c>
+      <c r="AC190" t="n">
+        <v>3</v>
       </c>
       <c r="AD190" t="inlineStr">
         <is>
-          <t>The nearly complete mammoth figurine was found in the Vogelherd during the 1931 excavations in the Aurignacian-layer V. This figurine is mostly well-preserved. The lower section of the trunk, which was adjacent to the front legs, is broken, and the soles of the hind limbs are freshly chipped. The surface is highly polished but still shows some tool marks. The noticeable grayish-blue patina covering the entire figurine was formed through the deposition of minerals during deposition in the ground. The mammoth is depicted in a round and voluminous manner, with a dome-like head slightly offset from the face. Eyes and ears are finely carved with impressive anatomical accuracy. The trunk is not preserved in the middle part, slightly extending from the body and touching the feet at the bottom, as evidenced by a small material residue. The tusks are not represented, but a mouth is clearly visible. The neck is deeply saddled, the shoulders protrude high, and the back line falls straight to the buttocks. The tail is short and only slightly indicated. The front and hind legs are slender compared to the body mass and are slightly stretched forward and backward, respectively. Additionally, the soles of the feet touch each other; this is not a natural standing posture for a mammoth. There are small perforations between the front and hind limbs, each showing signs of use-polishing, suggesting they served as loops for a cord.</t>
+          <t>fragmented</t>
         </is>
       </c>
       <c r="AE190" t="inlineStr">
         <is>
-          <t>MUT Tübingen</t>
+          <t>Terminal fragment of a very fine point with a circumferential spiral (Wolf S. 2015, Taf. 4.4; Dutkiewicz E. 2021: Taf. 46.4).</t>
         </is>
       </c>
       <c r="AF190" t="inlineStr">
         <is>
-          <t>Find No.: Vg 2.1</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AG190" t="inlineStr">
         <is>
-          <t>Riek G. 1934: 281-283; Hahn J. 1986; Dutkiewicz E. 2021: Taf. 12a-12b; Hahn J. 1977; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 76-1153.1</t>
         </is>
       </c>
       <c r="AH190" t="inlineStr">
         <is>
-          <t>(/X)XXXXXYYY _ X(XX) _ (X/X)XXXX _ XVXXY _ °°° _ °°°°°°° _ XXXX _ &gt;&gt;&gt;XXX _ ⊞ _ XXXXX</t>
+          <t>Conard N. et al. 2003; Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI190" t="inlineStr">
         <is>
-          <t>very certain</t>
-[...3 lines deleted...]
-      <c r="AK190" t="inlineStr"/>
+          <t>!$</t>
+        </is>
+      </c>
+      <c r="AJ190" t="inlineStr">
+        <is>
+          <t>certain</t>
+        </is>
+      </c>
+      <c r="AK190" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL190" t="inlineStr">
+        <is>
+          <t>point (unspecified)</t>
+        </is>
+      </c>
     </row>
     <row r="191">
       <c r="A191" t="n">
-        <v>395</v>
+        <v>452</v>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>gkl0004</t>
+          <t>hfc0031</t>
         </is>
       </c>
       <c r="C191" t="inlineStr"/>
       <c r="D191" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>Geissenklösterle</t>
+          <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
-          <t>gkl</t>
+          <t>hfc</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
-          <t>Blaubeuren-Weiler</t>
+          <t>Schelklingen</t>
         </is>
       </c>
       <c r="J191" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K191" t="n">
-        <v>48.398333</v>
+        <v>48.379117</v>
       </c>
       <c r="L191" t="n">
-        <v>9.772221999999999</v>
+        <v>9.754103000000001</v>
       </c>
       <c r="M191" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N191" t="inlineStr">
         <is>
           <t>wikipedia</t>
         </is>
       </c>
       <c r="O191" t="inlineStr">
         <is>
-          <t>II</t>
+          <t>IV</t>
         </is>
       </c>
       <c r="P191" t="inlineStr">
         <is>
-          <t>C14</t>
+          <t>AMS</t>
         </is>
       </c>
       <c r="Q191" t="inlineStr">
         <is>
-          <t>30625±796</t>
+          <t>28750±750</t>
         </is>
       </c>
       <c r="R191" t="inlineStr">
         <is>
-          <t>H 4147-3346</t>
+          <t>OxA-4980</t>
         </is>
       </c>
       <c r="S191" t="inlineStr">
         <is>
-          <t>33700±825</t>
+          <t>33090+260/-250</t>
         </is>
       </c>
       <c r="T191" t="inlineStr">
         <is>
-          <t>H 4751-4404</t>
+          <t>KIA 16036</t>
         </is>
       </c>
       <c r="U191" t="inlineStr">
         <is>
-          <t>1975</t>
+          <t>2002</t>
         </is>
       </c>
       <c r="V191" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W191" t="inlineStr">
         <is>
-          <t>Corvus corax</t>
+          <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X191" t="inlineStr">
         <is>
-          <t>tube</t>
+          <t>rod/baton</t>
         </is>
       </c>
       <c r="Y191" t="inlineStr"/>
-      <c r="Z191" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z191" t="inlineStr"/>
       <c r="AA191" t="n">
-        <v>13</v>
+        <v>49</v>
       </c>
       <c r="AB191" t="n">
-        <v>9</v>
-[...4 lines deleted...]
-        </is>
+        <v>17</v>
+      </c>
+      <c r="AC191" t="n">
+        <v>5</v>
       </c>
       <c r="AD191" t="inlineStr">
         <is>
-          <t>Cut tube bone (ulna) of a common raven (Corvus corax) (Dutkiewicz E. 2021: Tab. 35.1,Hahn J. 1988, Tab. 45.17).</t>
+          <t>fragmented</t>
         </is>
       </c>
       <c r="AE191" t="inlineStr">
         <is>
-          <t>URMU Blaubeuren</t>
+          <t>Fragment of a large and wide, slightly tapered round rod, which is heavily weathered (Dutkiewicz E. 2021: Taf. 51.2).</t>
         </is>
       </c>
       <c r="AF191" t="inlineStr">
         <is>
-          <t>Find No.: 26-80</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AG191" t="inlineStr">
         <is>
-          <t>Hahn J. 1977b; Hahn J. 1988; Hahn J. 1982; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 77-1785</t>
         </is>
       </c>
       <c r="AH191" t="inlineStr">
         <is>
-          <t>vvvvvvvvvvvvvv</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI191" t="inlineStr">
         <is>
+          <t>|||</t>
+        </is>
+      </c>
+      <c r="AJ191" t="inlineStr">
+        <is>
           <t>very certain</t>
         </is>
       </c>
-      <c r="AJ191" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AK191" t="inlineStr">
         <is>
-          <t>tube</t>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL191" t="inlineStr">
+        <is>
+          <t>rod</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="n">
-        <v>582</v>
+        <v>394</v>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>vhc0103</t>
+          <t>gkl0003</t>
         </is>
       </c>
       <c r="C192" t="inlineStr"/>
       <c r="D192" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>Vogelherd</t>
+          <t>Geissenklösterle</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
-          <t>vhc</t>
+          <t>gkl</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
-          <t>Niederstotzingen-Stetten</t>
+          <t>Blaubeuren-Weiler</t>
         </is>
       </c>
       <c r="J192" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K192" t="n">
-        <v>48.559</v>
+        <v>48.398333</v>
       </c>
       <c r="L192" t="n">
-        <v>10.194</v>
+        <v>9.772221999999999</v>
       </c>
       <c r="M192" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N192" t="inlineStr">
         <is>
-          <t>nespos.org</t>
+          <t>wikipedia</t>
         </is>
       </c>
       <c r="O192" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>II</t>
         </is>
       </c>
       <c r="P192" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q192" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>30625±796</t>
         </is>
       </c>
       <c r="R192" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>H 4147-3346</t>
         </is>
       </c>
       <c r="S192" t="inlineStr">
         <is>
-          <t>35810±710</t>
+          <t>33700±825</t>
         </is>
       </c>
       <c r="T192" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
+          <t>H 4751-4404</t>
         </is>
       </c>
       <c r="U192" t="inlineStr">
         <is>
-          <t>2006</t>
+          <t>1973 1990</t>
         </is>
       </c>
       <c r="V192" t="inlineStr">
         <is>
           <t>bone</t>
         </is>
       </c>
       <c r="W192" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>Cygnus cygnus</t>
         </is>
       </c>
       <c r="X192" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>flute</t>
         </is>
       </c>
       <c r="Y192" t="inlineStr"/>
-      <c r="Z192" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z192" t="inlineStr"/>
       <c r="AA192" t="n">
-        <v>5</v>
+        <v>126</v>
       </c>
       <c r="AB192" t="n">
-        <v>2</v>
-[...4 lines deleted...]
-        </is>
+        <v>10</v>
+      </c>
+      <c r="AC192" t="n">
+        <v>9</v>
       </c>
       <c r="AD192" t="inlineStr">
         <is>
-          <t>Semi-tubular bone fragment.</t>
+          <t>almost complete</t>
         </is>
       </c>
       <c r="AE192" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>Flute made from the radius of a whooper swan (Cygnus cygnus). About half of the shaft, proximally separated with a ring notch, is preserved. The distal end is no longer present. The three preserved finger holes are located on the dorsal side of the shaft (Dutkiewicz E. 2021: Taf. 34.1).</t>
         </is>
       </c>
       <c r="AF192" t="inlineStr">
         <is>
-          <t>Find No.: 44/68-52.1</t>
+          <t>LMW Stuttgart</t>
         </is>
       </c>
       <c r="AG192" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 59.15; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 24-197</t>
         </is>
       </c>
       <c r="AH192" t="inlineStr">
         <is>
-          <t>!vvvvvv!</t>
+          <t>Hahn J. &amp; Münzel S. 1995; Hahn J. 1999; Münzel S. et al. 2002; Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI192" t="inlineStr">
         <is>
-          <t>certain</t>
-[...3 lines deleted...]
-      <c r="AK192" t="inlineStr"/>
+          <t>vvvv vvvv</t>
+        </is>
+      </c>
+      <c r="AJ192" t="inlineStr">
+        <is>
+          <t>very certain</t>
+        </is>
+      </c>
+      <c r="AK192" t="inlineStr">
+        <is>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AL192" t="inlineStr">
+        <is>
+          <t>flute</t>
+        </is>
+      </c>
     </row>
     <row r="193">
       <c r="A193" t="n">
-        <v>400</v>
+        <v>393</v>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>gkl0009</t>
+          <t>gkl0002</t>
         </is>
       </c>
       <c r="C193" t="inlineStr"/>
       <c r="D193" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
           <t>Geissenklösterle</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
@@ -31900,1240 +32742,1296 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q193" t="inlineStr">
         <is>
           <t>30625±796</t>
         </is>
       </c>
       <c r="R193" t="inlineStr">
         <is>
           <t>H 4147-3346</t>
         </is>
       </c>
       <c r="S193" t="inlineStr">
         <is>
           <t>33700±825</t>
         </is>
       </c>
       <c r="T193" t="inlineStr">
         <is>
           <t>H 4751-4404</t>
         </is>
       </c>
       <c r="U193" t="inlineStr">
         <is>
-          <t>1974</t>
+          <t>1977</t>
         </is>
       </c>
       <c r="V193" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W193" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X193" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>tube/flute</t>
         </is>
       </c>
       <c r="Y193" t="inlineStr"/>
-      <c r="Z193" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z193" t="inlineStr"/>
       <c r="AA193" t="n">
-        <v>3</v>
+        <v>21</v>
       </c>
       <c r="AB193" t="n">
+        <v>6</v>
+      </c>
+      <c r="AC193" t="n">
         <v>2</v>
       </c>
-      <c r="AC193" t="inlineStr">
+      <c r="AD193" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD193" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE193" t="inlineStr">
         <is>
+          <t>Thin tubular bone of a bird (Dutkiewicz E. 2021, Taf. 35.3).</t>
+        </is>
+      </c>
+      <c r="AF193" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF193" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG193" t="inlineStr">
         <is>
+          <t>Find No.: 16-96.1</t>
+        </is>
+      </c>
+      <c r="AH193" t="inlineStr">
+        <is>
           <t>Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
-      <c r="AH193" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AI193" t="inlineStr">
         <is>
-          <t>certain</t>
+          <t>!vvvvv!</t>
         </is>
       </c>
       <c r="AJ193" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>very certain</t>
         </is>
       </c>
       <c r="AK193" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AL193" t="inlineStr">
+        <is>
+          <t>tube</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="n">
-        <v>583</v>
+        <v>396</v>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>vhc0104</t>
+          <t>gkl0005</t>
         </is>
       </c>
       <c r="C194" t="inlineStr"/>
       <c r="D194" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>Vogelherd</t>
+          <t>Geissenklösterle</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
-          <t>vhc</t>
+          <t>gkl</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
-          <t>Niederstotzingen-Stetten</t>
+          <t>Blaubeuren-Weiler</t>
         </is>
       </c>
       <c r="J194" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K194" t="n">
-        <v>48.559</v>
+        <v>48.398333</v>
       </c>
       <c r="L194" t="n">
-        <v>10.194</v>
+        <v>9.772221999999999</v>
       </c>
       <c r="M194" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N194" t="inlineStr">
         <is>
-          <t>nespos.org</t>
+          <t>wikipedia</t>
         </is>
       </c>
       <c r="O194" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>II</t>
         </is>
       </c>
       <c r="P194" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q194" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>30625±796</t>
         </is>
       </c>
       <c r="R194" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>H 4147-3346</t>
         </is>
       </c>
       <c r="S194" t="inlineStr">
         <is>
-          <t>35810±710</t>
+          <t>33700±825</t>
         </is>
       </c>
       <c r="T194" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
+          <t>H 4751-4404</t>
         </is>
       </c>
       <c r="U194" t="inlineStr">
         <is>
-          <t>2006</t>
+          <t>1991</t>
         </is>
       </c>
       <c r="V194" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W194" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X194" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="Y194" t="inlineStr"/>
-      <c r="Z194" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z194" t="inlineStr"/>
       <c r="AA194" t="n">
+        <v>11</v>
+      </c>
+      <c r="AB194" t="n">
+        <v>3</v>
+      </c>
+      <c r="AC194" t="n">
         <v>2</v>
       </c>
-      <c r="AB194" t="n">
-[...2 lines deleted...]
-      <c r="AC194" t="inlineStr">
+      <c r="AD194" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD194" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE194" t="inlineStr">
         <is>
+          <t>Small ivory fragment with parallel lines (Dutkiewicz E. 2021: Taf. 55.3).</t>
+        </is>
+      </c>
+      <c r="AF194" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF194" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG194" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 57.9; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 33-95</t>
         </is>
       </c>
       <c r="AH194" t="inlineStr">
         <is>
-          <t>!vvv! _ !vv! _ !vv! _ !vvv!</t>
+          <t>Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI194" t="inlineStr">
         <is>
-          <t>uncertain</t>
-[...3 lines deleted...]
-      <c r="AK194" t="inlineStr"/>
+          <t>!|||!</t>
+        </is>
+      </c>
+      <c r="AJ194" t="inlineStr">
+        <is>
+          <t>certain</t>
+        </is>
+      </c>
+      <c r="AK194" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL194" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
+      </c>
     </row>
     <row r="195">
       <c r="A195" t="n">
-        <v>631</v>
+        <v>397</v>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>vhc0150</t>
+          <t>gkl0006</t>
         </is>
       </c>
       <c r="C195" t="inlineStr"/>
       <c r="D195" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>Vogelherd</t>
+          <t>Geissenklösterle</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
-          <t>vhc</t>
+          <t>gkl</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
-          <t>Niederstotzingen-Stetten</t>
+          <t>Blaubeuren-Weiler</t>
         </is>
       </c>
       <c r="J195" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K195" t="n">
-        <v>48.559</v>
+        <v>48.398333</v>
       </c>
       <c r="L195" t="n">
-        <v>10.194</v>
+        <v>9.772221999999999</v>
       </c>
       <c r="M195" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N195" t="inlineStr">
         <is>
-          <t>nespos.org</t>
+          <t>wikipedia</t>
         </is>
       </c>
       <c r="O195" t="inlineStr">
         <is>
-          <t>V</t>
+          <t>II</t>
         </is>
       </c>
       <c r="P195" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q195" t="inlineStr">
         <is>
-          <t>30162±1,340</t>
+          <t>30625±796</t>
         </is>
       </c>
       <c r="R195" t="inlineStr">
         <is>
-          <t>H 4054-3210</t>
+          <t>H 4147-3346</t>
         </is>
       </c>
       <c r="S195" t="inlineStr">
         <is>
-          <t>35810±710</t>
+          <t>33700±825</t>
         </is>
       </c>
       <c r="T195" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
-[...6 lines deleted...]
-      </c>
+          <t>H 4751-4404</t>
+        </is>
+      </c>
+      <c r="U195" t="inlineStr"/>
       <c r="V195" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W195" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X195" t="inlineStr">
         <is>
-          <t>spatula/lissoir</t>
+          <t>personal ornament</t>
         </is>
       </c>
       <c r="Y195" t="inlineStr"/>
-      <c r="Z195" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z195" t="inlineStr"/>
       <c r="AA195" t="n">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="AB195" t="n">
         <v>5</v>
       </c>
-      <c r="AC195" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="AC195" t="n">
+        <v>3</v>
       </c>
       <c r="AD195" t="inlineStr">
         <is>
-          <t>second part of lissoir 38/68-90.1. Coding see vhc0049</t>
-[...2 lines deleted...]
-      <c r="AE195" t="inlineStr"/>
+          <t>fragmented</t>
+        </is>
+      </c>
+      <c r="AE195" t="inlineStr">
+        <is>
+          <t>Terminal fragment of a slightly curved ivory strip with a perforation (Wolf S. 2015: Tab. 32.3; Dutkiewicz E. 2021: Tab. 38.4).</t>
+        </is>
+      </c>
       <c r="AF195" t="inlineStr">
         <is>
-          <t>Find No.: Vg 29.12</t>
+          <t>URMU Blaubeuren</t>
         </is>
       </c>
       <c r="AG195" t="inlineStr">
         <is>
-          <t>Riek G. 1934, Taf. XXIX.12; Hahn J. 1977, Taf. 34.4; Dutkiewicz E. 2021: Taf. 42.3-4; Conard N. &amp; Bolus M. 2003, 2008</t>
-[...5 lines deleted...]
-      <c r="AK195" t="inlineStr"/>
+          <t>Find No.: 34-303</t>
+        </is>
+      </c>
+      <c r="AH195" t="inlineStr">
+        <is>
+          <t>Wolf S. 2015; Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+        </is>
+      </c>
+      <c r="AI195" t="inlineStr">
+        <is>
+          <t>||||</t>
+        </is>
+      </c>
+      <c r="AJ195" t="inlineStr">
+        <is>
+          <t>very certain</t>
+        </is>
+      </c>
+      <c r="AK195" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL195" t="inlineStr">
+        <is>
+          <t>personal ornament</t>
+        </is>
+      </c>
     </row>
     <row r="196">
       <c r="A196" t="n">
-        <v>536</v>
+        <v>398</v>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>vhc0059</t>
+          <t>gkl0007</t>
         </is>
       </c>
       <c r="C196" t="inlineStr"/>
       <c r="D196" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>Vogelherd</t>
+          <t>Geissenklösterle</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
-          <t>vhc</t>
+          <t>gkl</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
-          <t>Niederstotzingen-Stetten</t>
+          <t>Blaubeuren-Weiler</t>
         </is>
       </c>
       <c r="J196" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K196" t="n">
-        <v>48.559</v>
+        <v>48.398333</v>
       </c>
       <c r="L196" t="n">
-        <v>10.194</v>
+        <v>9.772221999999999</v>
       </c>
       <c r="M196" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N196" t="inlineStr">
         <is>
-          <t>nespos.org</t>
+          <t>wikipedia</t>
         </is>
       </c>
       <c r="O196" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>II</t>
         </is>
       </c>
       <c r="P196" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q196" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>30625±796</t>
         </is>
       </c>
       <c r="R196" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>H 4147-3346</t>
         </is>
       </c>
       <c r="S196" t="inlineStr">
         <is>
-          <t>35810±710</t>
+          <t>33700±825</t>
         </is>
       </c>
       <c r="T196" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
+          <t>H 4751-4404</t>
         </is>
       </c>
       <c r="U196" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>1990</t>
         </is>
       </c>
       <c r="V196" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W196" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X196" t="inlineStr">
         <is>
-          <t>figurine</t>
-[...9 lines deleted...]
-      </c>
+          <t>possible flute</t>
+        </is>
+      </c>
+      <c r="Y196" t="inlineStr"/>
+      <c r="Z196" t="inlineStr"/>
       <c r="AA196" t="n">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="AB196" t="n">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="AC196" t="inlineStr">
+        <v>8</v>
+      </c>
+      <c r="AC196" t="n">
+        <v>3</v>
+      </c>
+      <c r="AD196" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD196" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE196" t="inlineStr">
         <is>
+          <t>Hollow-cylindrically worked ivory artifact, probably a semi-finished product for flute production (Dutkiewicz E. 2021: Taf. 32.3).</t>
+        </is>
+      </c>
+      <c r="AF196" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF196" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG196" t="inlineStr">
         <is>
-          <t>Conard N. &amp; Malina M. 2012; Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 34-349</t>
         </is>
       </c>
       <c r="AH196" t="inlineStr">
         <is>
-          <t>!^^^^^^ |!</t>
+          <t>Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI196" t="inlineStr">
         <is>
+          <t>!vvvvvv!</t>
+        </is>
+      </c>
+      <c r="AJ196" t="inlineStr">
+        <is>
           <t>certain</t>
         </is>
       </c>
-      <c r="AJ196" t="inlineStr">
+      <c r="AK196" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK196" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AL196" t="inlineStr"/>
     </row>
     <row r="197">
       <c r="A197" t="n">
-        <v>585</v>
+        <v>399</v>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>vhc0106</t>
+          <t>gkl0008</t>
         </is>
       </c>
       <c r="C197" t="inlineStr"/>
       <c r="D197" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>Vogelherd</t>
+          <t>Geissenklösterle</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
-          <t>vhc</t>
+          <t>gkl</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
-          <t>Niederstotzingen-Stetten</t>
+          <t>Blaubeuren-Weiler</t>
         </is>
       </c>
       <c r="J197" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K197" t="n">
-        <v>48.559</v>
+        <v>48.398333</v>
       </c>
       <c r="L197" t="n">
-        <v>10.194</v>
+        <v>9.772221999999999</v>
       </c>
       <c r="M197" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N197" t="inlineStr">
         <is>
-          <t>nespos.org</t>
+          <t>wikipedia</t>
         </is>
       </c>
       <c r="O197" t="inlineStr">
         <is>
-          <t>DL/KS</t>
+          <t>II</t>
         </is>
       </c>
       <c r="P197" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q197" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>30625±796</t>
         </is>
       </c>
       <c r="R197" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>H 4147-3346</t>
         </is>
       </c>
       <c r="S197" t="inlineStr">
         <is>
-          <t>35810±710</t>
+          <t>33700±825</t>
         </is>
       </c>
       <c r="T197" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
+          <t>H 4751-4404</t>
         </is>
       </c>
       <c r="U197" t="inlineStr">
         <is>
-          <t>2005</t>
+          <t>1974</t>
         </is>
       </c>
       <c r="V197" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W197" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X197" t="inlineStr">
         <is>
-          <t>possible figurine</t>
+          <t>possible flute</t>
         </is>
       </c>
       <c r="Y197" t="inlineStr"/>
-      <c r="Z197" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z197" t="inlineStr"/>
       <c r="AA197" t="n">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="AB197" t="n">
         <v>3</v>
       </c>
-      <c r="AC197" t="inlineStr">
+      <c r="AC197" t="n">
+        <v>2</v>
+      </c>
+      <c r="AD197" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD197" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE197" t="inlineStr">
         <is>
+          <t>Elongated ivory fragment with notched row, possible fragment of an ivory flute (Dutkiewicz E. 2021: Taf. 32.11).</t>
+        </is>
+      </c>
+      <c r="AF197" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF197" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG197" t="inlineStr">
         <is>
-          <t>Conard N. &amp; Malina M. 2006b; Dutkiewicz E. 2021: Taf.29.7; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 35-without No.</t>
         </is>
       </c>
       <c r="AH197" t="inlineStr">
         <is>
-          <t>!⊞!</t>
+          <t>Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI197" t="inlineStr">
         <is>
-          <t>certain</t>
-[...3 lines deleted...]
-      <c r="AK197" t="inlineStr"/>
+          <t>!vvvvvvvv!</t>
+        </is>
+      </c>
+      <c r="AJ197" t="inlineStr">
+        <is>
+          <t>very certain</t>
+        </is>
+      </c>
+      <c r="AK197" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL197" t="inlineStr">
+        <is>
+          <t>flute (possible)</t>
+        </is>
+      </c>
     </row>
     <row r="198">
       <c r="A198" t="n">
-        <v>632</v>
+        <v>401</v>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>vhc0151</t>
+          <t>gkl0010</t>
         </is>
       </c>
       <c r="C198" t="inlineStr"/>
       <c r="D198" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>Vogelherd</t>
+          <t>Geissenklösterle</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
-          <t>vhc</t>
+          <t>gkl</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
-          <t>Niederstotzingen-Stetten</t>
+          <t>Blaubeuren-Weiler</t>
         </is>
       </c>
       <c r="J198" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K198" t="n">
-        <v>48.559</v>
+        <v>48.398333</v>
       </c>
       <c r="L198" t="n">
-        <v>10.194</v>
+        <v>9.772221999999999</v>
       </c>
       <c r="M198" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N198" t="inlineStr">
         <is>
-          <t>nespos.org</t>
+          <t>wikipedia</t>
         </is>
       </c>
       <c r="O198" t="inlineStr">
         <is>
-          <t>V</t>
+          <t>II</t>
         </is>
       </c>
       <c r="P198" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q198" t="inlineStr">
         <is>
-          <t>30162±1,340</t>
+          <t>30625±796</t>
         </is>
       </c>
       <c r="R198" t="inlineStr">
         <is>
-          <t>H 4054-3210</t>
+          <t>H 4147-3346</t>
         </is>
       </c>
       <c r="S198" t="inlineStr">
         <is>
-          <t>35810±710</t>
+          <t>33700±825</t>
         </is>
       </c>
       <c r="T198" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
+          <t>H 4751-4404</t>
         </is>
       </c>
       <c r="U198" t="inlineStr">
         <is>
-          <t>1931</t>
+          <t>1974</t>
         </is>
       </c>
       <c r="V198" t="inlineStr">
         <is>
-          <t>fossil</t>
-[...2 lines deleted...]
-      <c r="W198" t="inlineStr"/>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="W198" t="inlineStr">
+        <is>
+          <t>Mammuthus primigenius</t>
+        </is>
+      </c>
       <c r="X198" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>possible flute</t>
         </is>
       </c>
       <c r="Y198" t="inlineStr"/>
-      <c r="Z198" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z198" t="inlineStr"/>
       <c r="AA198" t="n">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="AB198" t="n">
-        <v>26</v>
-[...4 lines deleted...]
-        </is>
+        <v>7</v>
+      </c>
+      <c r="AC198" t="n">
+        <v>2</v>
       </c>
       <c r="AD198" t="inlineStr">
         <is>
-          <t>Fragment of a Lias ammonite.</t>
+          <t>fragmented</t>
         </is>
       </c>
       <c r="AE198" t="inlineStr">
         <is>
-          <t>URMU Blaubeuren</t>
+          <t>Cylindrical ivory fragment with parallel notches on the lateral side, possible flute (Dutkiewicz E. 2021: Taf. 32.4).</t>
         </is>
       </c>
       <c r="AF198" t="inlineStr">
         <is>
-          <t>Find No.: Vg 29.14</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AG198" t="inlineStr">
         <is>
-          <t>Riek G. 1934, Taf. XXIX.14; Dutkiewicz E. 2021: Taf. 58.2-4; Hahn J. 1977; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 37-155.2</t>
         </is>
       </c>
       <c r="AH198" t="inlineStr">
         <is>
-          <t>v v vvv vv</t>
+          <t>Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI198" t="inlineStr">
         <is>
+          <t>!vvvvvv!</t>
+        </is>
+      </c>
+      <c r="AJ198" t="inlineStr">
+        <is>
           <t>very certain</t>
         </is>
       </c>
-      <c r="AJ198" t="inlineStr"/>
-      <c r="AK198" t="inlineStr"/>
+      <c r="AK198" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL198" t="inlineStr">
+        <is>
+          <t>flute (possible)</t>
+        </is>
+      </c>
     </row>
     <row r="199">
       <c r="A199" t="n">
-        <v>603</v>
+        <v>405</v>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>vhc0123</t>
+          <t>gkl0014</t>
         </is>
       </c>
       <c r="C199" t="inlineStr"/>
       <c r="D199" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
-          <t>Vogelherd</t>
+          <t>Geissenklösterle</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
-          <t>vhc</t>
+          <t>gkl</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
-          <t>Niederstotzingen-Stetten</t>
+          <t>Blaubeuren-Weiler</t>
         </is>
       </c>
       <c r="J199" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K199" t="n">
-        <v>48.559</v>
+        <v>48.398333</v>
       </c>
       <c r="L199" t="n">
-        <v>10.194</v>
+        <v>9.772221999999999</v>
       </c>
       <c r="M199" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N199" t="inlineStr">
         <is>
-          <t>nespos.org</t>
+          <t>wikipedia</t>
         </is>
       </c>
       <c r="O199" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>II</t>
         </is>
       </c>
       <c r="P199" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q199" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>30625±796</t>
         </is>
       </c>
       <c r="R199" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>H 4147-3346</t>
         </is>
       </c>
       <c r="S199" t="inlineStr">
         <is>
-          <t>35810±710</t>
+          <t>33700±825</t>
         </is>
       </c>
       <c r="T199" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
-[...6 lines deleted...]
-      </c>
+          <t>H 4751-4404</t>
+        </is>
+      </c>
+      <c r="U199" t="inlineStr"/>
       <c r="V199" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>antler</t>
         </is>
       </c>
       <c r="W199" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>Rangifer tarandus</t>
         </is>
       </c>
       <c r="X199" t="inlineStr">
         <is>
-          <t>rod/baton</t>
+          <t>personal ornament</t>
         </is>
       </c>
       <c r="Y199" t="inlineStr"/>
-      <c r="Z199" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z199" t="inlineStr"/>
       <c r="AA199" t="n">
-        <v>6</v>
+        <v>132</v>
       </c>
       <c r="AB199" t="n">
         <v>5</v>
       </c>
-      <c r="AC199" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="AC199" t="n">
+        <v>4</v>
       </c>
       <c r="AD199" t="inlineStr">
         <is>
-          <t>Heavily fragmented, thin ivory cylindrical rod.</t>
+          <t>almost complete</t>
         </is>
       </c>
       <c r="AE199" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>This is an almost completely preserved curved band made of antler. Both ends are flattened and have perforations. They are slightly twisted in relation to the curvature. A portion of the object is missing in the upper area, preventing the original length from being specified. Hahn suggests interpreting this piece as a mouth bow (Hahn 1988: 220; Hahn 1988, Tab. 45.18; Dutkiewicz 2021: Tab. 38.5-6).</t>
         </is>
       </c>
       <c r="AF199" t="inlineStr">
         <is>
-          <t>Find No.: 65/62-29.1</t>
+          <t>LMW Stuttgart</t>
         </is>
       </c>
       <c r="AG199" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2015; Dutkiewicz E. 2021: Taf. 51.17; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 47-59</t>
         </is>
       </c>
       <c r="AH199" t="inlineStr">
         <is>
-          <t>vvvv vvv vv! _ vvv v vvvv _ vvv! _ !v vv v v v v v! _ v v v v v _ !vvvv! _ !&gt;&gt;&gt;&gt;&gt;&gt;&gt;!</t>
+          <t>Hahn J. 1988; Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI199" t="inlineStr">
         <is>
-          <t>uncertain</t>
-[...3 lines deleted...]
-      <c r="AK199" t="inlineStr"/>
+          <t>v!vvvvv!vvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvv _ vvvvv!vvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvv</t>
+        </is>
+      </c>
+      <c r="AJ199" t="inlineStr">
+        <is>
+          <t>certain</t>
+        </is>
+      </c>
+      <c r="AK199" t="inlineStr">
+        <is>
+          <t>antler</t>
+        </is>
+      </c>
+      <c r="AL199" t="inlineStr">
+        <is>
+          <t>personal ornament</t>
+        </is>
+      </c>
     </row>
     <row r="200">
       <c r="A200" t="n">
-        <v>620</v>
+        <v>404</v>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>vhc0140</t>
+          <t>gkl0013</t>
         </is>
       </c>
       <c r="C200" t="inlineStr"/>
       <c r="D200" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>Vogelherd</t>
+          <t>Geissenklösterle</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
-          <t>vhc</t>
+          <t>gkl</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
-          <t>Niederstotzingen-Stetten</t>
+          <t>Blaubeuren-Weiler</t>
         </is>
       </c>
       <c r="J200" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K200" t="n">
-        <v>48.559</v>
+        <v>48.398333</v>
       </c>
       <c r="L200" t="n">
-        <v>10.194</v>
+        <v>9.772221999999999</v>
       </c>
       <c r="M200" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N200" t="inlineStr">
         <is>
-          <t>nespos.org</t>
+          <t>wikipedia</t>
         </is>
       </c>
       <c r="O200" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>II</t>
         </is>
       </c>
       <c r="P200" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q200" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>30625±796</t>
         </is>
       </c>
       <c r="R200" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>H 4147-3346</t>
         </is>
       </c>
       <c r="S200" t="inlineStr">
         <is>
-          <t>35810±710</t>
+          <t>33700±825</t>
         </is>
       </c>
       <c r="T200" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
+          <t>H 4751-4404</t>
         </is>
       </c>
       <c r="U200" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>1974</t>
         </is>
       </c>
       <c r="V200" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W200" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X200" t="inlineStr">
         <is>
-          <t>rod/baton</t>
+          <t>possible flute</t>
         </is>
       </c>
       <c r="Y200" t="inlineStr"/>
-      <c r="Z200" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z200" t="inlineStr"/>
       <c r="AA200" t="n">
-        <v>4</v>
+        <v>25</v>
       </c>
       <c r="AB200" t="n">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="AC200" t="inlineStr">
+        <v>8</v>
+      </c>
+      <c r="AC200" t="n">
+        <v>3</v>
+      </c>
+      <c r="AD200" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD200" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE200" t="inlineStr">
         <is>
+          <t>Fragment of a cylindrical artifact made of ivory with lateral notches - possibly a flute fragment, basal, with notched segmentation (Dutkiewicz 2021: Taf. 32.5).</t>
+        </is>
+      </c>
+      <c r="AF200" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF200" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG200" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 51.18; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 46-555</t>
         </is>
       </c>
       <c r="AH200" t="inlineStr">
         <is>
-          <t>!vvv!</t>
+          <t>Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI200" t="inlineStr">
         <is>
+          <t>!vvvvvvvv</t>
+        </is>
+      </c>
+      <c r="AJ200" t="inlineStr">
+        <is>
           <t>very certain</t>
         </is>
       </c>
-      <c r="AJ200" t="inlineStr"/>
-      <c r="AK200" t="inlineStr"/>
+      <c r="AK200" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL200" t="inlineStr">
+        <is>
+          <t>flute (possible)</t>
+        </is>
+      </c>
     </row>
     <row r="201">
       <c r="A201" t="n">
-        <v>633</v>
+        <v>604</v>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>vhc0152</t>
+          <t>vhc0124</t>
         </is>
       </c>
       <c r="C201" t="inlineStr"/>
       <c r="D201" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
@@ -33146,626 +34044,666 @@
         </is>
       </c>
       <c r="J201" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K201" t="n">
         <v>48.559</v>
       </c>
       <c r="L201" t="n">
         <v>10.194</v>
       </c>
       <c r="M201" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N201" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O201" t="inlineStr">
         <is>
-          <t>V</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P201" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q201" t="inlineStr">
         <is>
-          <t>30162±1,340</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R201" t="inlineStr">
         <is>
-          <t>H 4054-3210</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S201" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T201" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U201" t="inlineStr">
         <is>
-          <t>1931</t>
+          <t>2011</t>
         </is>
       </c>
       <c r="V201" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W201" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X201" t="inlineStr">
         <is>
-          <t>perforated baton</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="Y201" t="inlineStr"/>
-      <c r="Z201" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z201" t="inlineStr"/>
       <c r="AA201" t="n">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="AB201" t="n">
-        <v>10</v>
-[...4 lines deleted...]
-        </is>
+        <v>7</v>
+      </c>
+      <c r="AC201" t="n">
+        <v>2</v>
       </c>
       <c r="AD201" t="inlineStr">
         <is>
-          <t>The strongly fragmented perforated rod was found by Riek in 1931 in AH V and referred to by him as 'chest jewelry' (Riek 1934: 159-160). Today, it is lost, so the description of the markings is based on the information and photos provided by Riek and the drawing by Hahn (1977). The identification as a perforated rod is based on the thread-like markings around the two preserved holes.</t>
-[...2 lines deleted...]
-      <c r="AE201" t="inlineStr"/>
+          <t>fragmented</t>
+        </is>
+      </c>
+      <c r="AE201" t="inlineStr">
+        <is>
+          <t>Fragment of a thin tubular bone (Dutkiewicz E. 2021: Taf. 59.17).</t>
+        </is>
+      </c>
       <c r="AF201" t="inlineStr">
         <is>
-          <t>Find No.: Vg 29.20</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AG201" t="inlineStr">
         <is>
-          <t>Riek G. 1934, Taf. XXIX.20, Hahn J. 1977, Taf. 37.1; Dutkiewicz E. 2021: Taf. 48; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 66/61-34.1</t>
         </is>
       </c>
       <c r="AH201" t="inlineStr">
         <is>
-          <t>|||| _ //\\\ _ \\/// _ //</t>
+          <t>Conard N. et al. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI201" t="inlineStr">
         <is>
-          <t>uncertain</t>
-[...3 lines deleted...]
-      <c r="AK201" t="inlineStr"/>
+          <t>vvvvvv</t>
+        </is>
+      </c>
+      <c r="AJ201" t="inlineStr">
+        <is>
+          <t>very certain</t>
+        </is>
+      </c>
+      <c r="AK201" t="inlineStr">
+        <is>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AL201" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
+      </c>
     </row>
     <row r="202">
       <c r="A202" t="n">
-        <v>473</v>
+        <v>406</v>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>hss0002</t>
+          <t>gkl0015</t>
         </is>
       </c>
       <c r="C202" t="inlineStr"/>
       <c r="D202" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>Hohlenstein-Stadel</t>
+          <t>Geissenklösterle</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
-          <t>hss</t>
+          <t>gkl</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
-          <t>Asselfingen</t>
+          <t>Blaubeuren-Weiler</t>
         </is>
       </c>
       <c r="J202" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K202" t="n">
-        <v>48.549555</v>
+        <v>48.398333</v>
       </c>
       <c r="L202" t="n">
-        <v>10.172655</v>
+        <v>9.772221999999999</v>
       </c>
       <c r="M202" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N202" t="inlineStr">
         <is>
-          <t>nespos.org</t>
+          <t>wikipedia</t>
         </is>
       </c>
       <c r="O202" t="inlineStr">
         <is>
-          <t>Au</t>
+          <t>II</t>
         </is>
       </c>
       <c r="P202" t="inlineStr">
         <is>
-          <t>AMS</t>
+          <t>C14</t>
         </is>
       </c>
       <c r="Q202" t="inlineStr">
         <is>
-          <t>35185±270</t>
+          <t>30625±796</t>
         </is>
       </c>
       <c r="R202" t="inlineStr">
         <is>
-          <t>ETH-38797</t>
-[...3 lines deleted...]
-      <c r="T202" t="inlineStr"/>
+          <t>H 4147-3346</t>
+        </is>
+      </c>
+      <c r="S202" t="inlineStr">
+        <is>
+          <t>33700±825</t>
+        </is>
+      </c>
+      <c r="T202" t="inlineStr">
+        <is>
+          <t>H 4751-4404</t>
+        </is>
+      </c>
       <c r="U202" t="inlineStr">
         <is>
-          <t>2011</t>
+          <t>1973</t>
         </is>
       </c>
       <c r="V202" t="inlineStr">
         <is>
-          <t>tooth</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W202" t="inlineStr">
         <is>
-          <t>Cervus elaphus</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X202" t="inlineStr">
         <is>
-          <t>personal ornament</t>
+          <t>tube/flute</t>
         </is>
       </c>
       <c r="Y202" t="inlineStr"/>
-      <c r="Z202" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z202" t="inlineStr"/>
       <c r="AA202" t="n">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="AB202" t="n">
-        <v>12</v>
-[...4 lines deleted...]
-        </is>
+        <v>8</v>
+      </c>
+      <c r="AC202" t="n">
+        <v>6</v>
       </c>
       <c r="AD202" t="inlineStr">
         <is>
-          <t>This tooth pendant was found in 2011 during the excavations inside the Stadel Cave. It was located in the area identified as the spoil from the 1939 excavation, where, among other findings, missing fragments of the Lion Man were discovered. Since additional pieces of personal ornaments from this area come from Wetzels' excavation, this object is also attributed to the Aurignacian. It is a particularly large pendant made from a red deer's antler (Cervus elaphus). See Dutkiewicz E. 2021: Taf. 37.11.</t>
+          <t>fragmented</t>
         </is>
       </c>
       <c r="AE202" t="inlineStr">
         <is>
-          <t>LAD Esslingen</t>
+          <t>Fragment of a thin tubular bone (Dutkiewicz E. 2021: Taf. 35.4).</t>
         </is>
       </c>
       <c r="AF202" t="inlineStr">
         <is>
-          <t>Find No.: 195/173-35</t>
+          <t>URMU Blaubeuren</t>
         </is>
       </c>
       <c r="AG202" t="inlineStr">
         <is>
-          <t>Beutelspacher T. &amp; Kind C.-J. 2012; Wolf S. et al. 2013; Kind C.-J. et al. 2014; Dutkiewicz E. 2021</t>
+          <t>Find No.: 47-9000.1.1.</t>
         </is>
       </c>
       <c r="AH202" t="inlineStr">
         <is>
-          <t>vvvv _ ||||</t>
+          <t>Hahn J. &amp; Münzel S. 1995; Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI202" t="inlineStr">
         <is>
+          <t>!vvvvvvvv! _ !vvvvvvvvv!</t>
+        </is>
+      </c>
+      <c r="AJ202" t="inlineStr">
+        <is>
           <t>very certain</t>
         </is>
       </c>
-      <c r="AJ202" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AK202" t="inlineStr">
         <is>
-          <t>personal ornament</t>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AL202" t="inlineStr">
+        <is>
+          <t>tube</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="n">
-        <v>539</v>
+        <v>410</v>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>vhc0062</t>
+          <t>gkl0019</t>
         </is>
       </c>
       <c r="C203" t="inlineStr"/>
       <c r="D203" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>Vogelherd</t>
+          <t>Geissenklösterle</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
-          <t>vhc</t>
+          <t>gkl</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
-          <t>Niederstotzingen-Stetten</t>
+          <t>Blaubeuren-Weiler</t>
         </is>
       </c>
       <c r="J203" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K203" t="n">
-        <v>48.559</v>
+        <v>48.398333</v>
       </c>
       <c r="L203" t="n">
-        <v>10.194</v>
+        <v>9.772221999999999</v>
       </c>
       <c r="M203" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N203" t="inlineStr">
         <is>
-          <t>nespos.org</t>
+          <t>wikipedia</t>
         </is>
       </c>
       <c r="O203" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>II</t>
         </is>
       </c>
       <c r="P203" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q203" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>30625±796</t>
         </is>
       </c>
       <c r="R203" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
-[...2 lines deleted...]
-      <c r="S203" t="inlineStr"/>
+          <t>H 4147-3346</t>
+        </is>
+      </c>
+      <c r="S203" t="inlineStr">
+        <is>
+          <t>33700±825</t>
+        </is>
+      </c>
       <c r="T203" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
+          <t>H 4751-4404</t>
         </is>
       </c>
       <c r="U203" t="inlineStr">
         <is>
-          <t>2007</t>
+          <t>1974</t>
         </is>
       </c>
       <c r="V203" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W203" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X203" t="inlineStr">
         <is>
-          <t>personal ornament</t>
+          <t>possible flute</t>
         </is>
       </c>
       <c r="Y203" t="inlineStr"/>
-      <c r="Z203" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z203" t="inlineStr"/>
       <c r="AA203" t="n">
-        <v>5</v>
+        <v>24</v>
       </c>
       <c r="AB203" t="n">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="AC203" t="inlineStr">
+        <v>6</v>
+      </c>
+      <c r="AC203" t="n">
+        <v>2</v>
+      </c>
+      <c r="AD203" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD203" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE203" t="inlineStr">
         <is>
+          <t>Narrow fragment of a hollow cylindrical ivory piece with the typical lateral notches found in ivory flutes (Dutkiewicz E. 2021: Taf. 32.6).</t>
+        </is>
+      </c>
+      <c r="AF203" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF203" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG203" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2013; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 47- without No.</t>
         </is>
       </c>
       <c r="AH203" t="inlineStr">
         <is>
-          <t>!vvv!</t>
+          <t>Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI203" t="inlineStr">
         <is>
-          <t>certain</t>
+          <t>!vvvvvvvv</t>
         </is>
       </c>
       <c r="AJ203" t="inlineStr">
         <is>
+          <t>very certain</t>
+        </is>
+      </c>
+      <c r="AK203" t="inlineStr">
+        <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK203" t="inlineStr">
-[...1 lines deleted...]
-          <t>personal ornament</t>
+      <c r="AL203" t="inlineStr">
+        <is>
+          <t>flute (possible)</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="n">
-        <v>558</v>
+        <v>412</v>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>vhc0081</t>
+          <t>gkl0021</t>
         </is>
       </c>
       <c r="C204" t="inlineStr"/>
       <c r="D204" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>Vogelherd</t>
+          <t>Geissenklösterle</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
-          <t>vhc</t>
+          <t>gkl</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
-          <t>Niederstotzingen-Stetten</t>
+          <t>Blaubeuren-Weiler</t>
         </is>
       </c>
       <c r="J204" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K204" t="n">
-        <v>48.559</v>
+        <v>48.398333</v>
       </c>
       <c r="L204" t="n">
-        <v>10.194</v>
+        <v>9.772221999999999</v>
       </c>
       <c r="M204" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N204" t="inlineStr">
         <is>
-          <t>nespos.org</t>
+          <t>wikipedia</t>
         </is>
       </c>
       <c r="O204" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>II</t>
         </is>
       </c>
       <c r="P204" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q204" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>30625±796</t>
         </is>
       </c>
       <c r="R204" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>H 4147-3346</t>
         </is>
       </c>
       <c r="S204" t="inlineStr">
         <is>
-          <t>35810±710</t>
-[...2 lines deleted...]
-      <c r="T204" t="inlineStr"/>
+          <t>33700±825</t>
+        </is>
+      </c>
+      <c r="T204" t="inlineStr">
+        <is>
+          <t>H 4751-4404</t>
+        </is>
+      </c>
       <c r="U204" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>1974 2004</t>
         </is>
       </c>
       <c r="V204" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W204" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X204" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>flute</t>
         </is>
       </c>
       <c r="Y204" t="inlineStr"/>
-      <c r="Z204" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z204" t="inlineStr"/>
       <c r="AA204" t="n">
-        <v>8</v>
+        <v>187</v>
       </c>
       <c r="AB204" t="n">
-        <v>5</v>
-[...4 lines deleted...]
-        </is>
+        <v>12</v>
+      </c>
+      <c r="AC204" t="n">
+        <v>11</v>
       </c>
       <c r="AD204" t="inlineStr">
         <is>
-          <t>Reshaped, weathered ivory fragment.</t>
+          <t>almost complete</t>
         </is>
       </c>
       <c r="AE204" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>This is the first ivory flute that has been discovered. This flute, discovered in 1974 and later recognized in 2004, provided key insights into ivory flute characteristics. Its assembly led to the identification of additional fragments. The manufacturing process, described by Conard, Malina, et al. (2004) and experimentally replicated by Malina and Ehmann (2009), involved creating a long, cylindrical ivory rod with a central transition layer. The rod was split, hollowed, and hermetically sealed with the aid of pre-made notches. The flute, following the ivory's natural curvature, has four preserved finger holes. One end is neatly separated with a ring notch, and interestingly, there's the beginning of a hole, though its purpose remains unclear (Hahn J. 1988: Tab. 45.12; Dutkiewicz E. 2021: Tab. 31).</t>
         </is>
       </c>
       <c r="AF204" t="inlineStr">
         <is>
-          <t>Find No.: 40/73-67.1</t>
+          <t>URMU Blaubeuren</t>
         </is>
       </c>
       <c r="AG204" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021: Taf. 57.1; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 48-without No.</t>
         </is>
       </c>
       <c r="AH204" t="inlineStr">
         <is>
-          <t>!VVV! _ !vvvv!</t>
+          <t>Hahn J. 1988; Conard N. et al. 2004; Conard N. &amp; Malina M. 2008; Malina M. &amp; Ehmann R. 2009; Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI204" t="inlineStr">
         <is>
-          <t>uncertain</t>
-[...3 lines deleted...]
-      <c r="AK204" t="inlineStr"/>
+          <t>vvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvv! _ vvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvv!</t>
+        </is>
+      </c>
+      <c r="AJ204" t="inlineStr">
+        <is>
+          <t>very certain</t>
+        </is>
+      </c>
+      <c r="AK204" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL204" t="inlineStr">
+        <is>
+          <t>flute</t>
+        </is>
+      </c>
     </row>
     <row r="205">
       <c r="A205" t="n">
-        <v>477</v>
+        <v>630</v>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>vhc0004</t>
+          <t>vhc0149</t>
         </is>
       </c>
       <c r="C205" t="inlineStr"/>
       <c r="D205" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
@@ -33778,165 +34716,162 @@
         </is>
       </c>
       <c r="J205" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K205" t="n">
         <v>48.559</v>
       </c>
       <c r="L205" t="n">
         <v>10.194</v>
       </c>
       <c r="M205" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N205" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O205" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>IV</t>
         </is>
       </c>
       <c r="P205" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q205" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>30730±750</t>
         </is>
       </c>
       <c r="R205" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>H 4053-3211</t>
         </is>
       </c>
       <c r="S205" t="inlineStr">
         <is>
-          <t>35810±710</t>
+          <t>32030±280</t>
         </is>
       </c>
       <c r="T205" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
+          <t>OxA-18456</t>
         </is>
       </c>
       <c r="U205" t="inlineStr">
         <is>
-          <t>2012</t>
+          <t>1931</t>
         </is>
       </c>
       <c r="V205" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W205" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X205" t="inlineStr">
         <is>
-          <t>figurine</t>
-[...3 lines deleted...]
-        <is>
           <t>undetermined</t>
         </is>
       </c>
-      <c r="Z205" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y205" t="inlineStr"/>
+      <c r="Z205" t="inlineStr"/>
       <c r="AA205" t="n">
+        <v>38</v>
+      </c>
+      <c r="AB205" t="n">
+        <v>14</v>
+      </c>
+      <c r="AC205" t="n">
         <v>5</v>
       </c>
-      <c r="AB205" t="n">
-[...2 lines deleted...]
-      <c r="AC205" t="inlineStr">
+      <c r="AD205" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD205" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE205" t="inlineStr">
         <is>
+          <t>Ivory fragment (Dutkiewicz E. 2021: Taf. 55.5).</t>
+        </is>
+      </c>
+      <c r="AF205" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF205" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG205" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: Vg 2676, Vg 5836</t>
         </is>
       </c>
       <c r="AH205" t="inlineStr">
         <is>
-          <t>!v!</t>
+          <t>Dutkiewicz E. 2021; Hahn J. 1977; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI205" t="inlineStr">
         <is>
-          <t>uncertain</t>
+          <t>!|||||||</t>
         </is>
       </c>
       <c r="AJ205" t="inlineStr">
         <is>
+          <t>very certain</t>
+        </is>
+      </c>
+      <c r="AK205" t="inlineStr">
+        <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK205" t="inlineStr">
-[...1 lines deleted...]
-          <t>figurine</t>
+      <c r="AL205" t="inlineStr">
+        <is>
+          <t>undetermined</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="n">
-        <v>560</v>
+        <v>641</v>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>vhc0083</t>
+          <t>vhc0160</t>
         </is>
       </c>
       <c r="C206" t="inlineStr"/>
       <c r="D206" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
@@ -33949,1135 +34884,1166 @@
         </is>
       </c>
       <c r="J206" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K206" t="n">
         <v>48.559</v>
       </c>
       <c r="L206" t="n">
         <v>10.194</v>
       </c>
       <c r="M206" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N206" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O206" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>IV</t>
         </is>
       </c>
       <c r="P206" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q206" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>30730±750</t>
         </is>
       </c>
       <c r="R206" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>H 4053-3211</t>
         </is>
       </c>
       <c r="S206" t="inlineStr">
         <is>
-          <t>35810±710</t>
+          <t>32030±280</t>
         </is>
       </c>
       <c r="T206" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
+          <t>OxA-18456</t>
         </is>
       </c>
       <c r="U206" t="inlineStr">
         <is>
-          <t>2006</t>
+          <t>1931</t>
         </is>
       </c>
       <c r="V206" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>antler</t>
         </is>
       </c>
       <c r="W206" t="inlineStr">
         <is>
+          <t>Rangifer tarandus</t>
+        </is>
+      </c>
+      <c r="X206" t="inlineStr">
+        <is>
+          <t>antler object</t>
+        </is>
+      </c>
+      <c r="Y206" t="inlineStr"/>
+      <c r="Z206" t="inlineStr">
+        <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
-      <c r="X206" t="inlineStr">
-[...7 lines deleted...]
-      </c>
       <c r="AA206" t="n">
-        <v>9</v>
+        <v>69</v>
       </c>
       <c r="AB206" t="n">
-        <v>4</v>
-[...4 lines deleted...]
-        </is>
+        <v>36</v>
+      </c>
+      <c r="AC206" t="n">
+        <v>29</v>
       </c>
       <c r="AD206" t="inlineStr">
         <is>
-          <t>Small reshaped ivory fragment with a cross pattern.</t>
+          <t>almost complete</t>
         </is>
       </c>
       <c r="AE206" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>This object was discovered during Riek's excavations in 1931 in layer IV. The object has an elongated, oval outline. The cancellous bone structure is prominently visible on the top, while the back forms a curved smooth surface. At the pointed end, there is a perforation, which is now broken. This piece was likely worn as a pendant. The cancellous surface forms an oval field into which the relief depiction of a mammoth is inserted. Clearly visible are the trunk, the mouth, the front leg, and the abdominal line. The hind leg is only visible cranially, and towards the caudal end, the surface is too cancellous, making the outline not discernible. The back line starts approximately at the crown and runs in a strongly curved line to the base of the buttocks. The high-rising skull and the typical saddle in the neck are missing, and tusks are not represented. These features characterize this mammoth as a juvenile. Originally, ochre residues were visible in some grooves, depressions, and the broken loop (Riek 1934: 288), but these are no longer present today (Riek G. 1934: 295-296; Dutkiewicz E. 2021: Taf. 40).</t>
         </is>
       </c>
       <c r="AF206" t="inlineStr">
         <is>
-          <t>Find No.: 41/69-73.1</t>
+          <t>MUT Tübingen</t>
         </is>
       </c>
       <c r="AG206" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2007; Dutkiewicz E. 2021: Taf. 29.4; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: Vg 3.3</t>
         </is>
       </c>
       <c r="AH206" t="inlineStr">
         <is>
-          <t>!XXX!</t>
+          <t>Riek G. 1934; Dutkiewicz E. 2021; Hahn J. 1977; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI206" t="inlineStr">
         <is>
+          <t>|||| | _ | _ vv v _ |||| _ | ||</t>
+        </is>
+      </c>
+      <c r="AJ206" t="inlineStr">
+        <is>
           <t>very certain</t>
         </is>
       </c>
-      <c r="AJ206" t="inlineStr"/>
-      <c r="AK206" t="inlineStr"/>
+      <c r="AK206" t="inlineStr">
+        <is>
+          <t>antler</t>
+        </is>
+      </c>
+      <c r="AL206" t="inlineStr">
+        <is>
+          <t>antler object</t>
+        </is>
+      </c>
     </row>
     <row r="207">
       <c r="A207" t="n">
-        <v>458</v>
+        <v>414</v>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>hfc0037</t>
+          <t>gkl0023</t>
         </is>
       </c>
       <c r="C207" t="inlineStr"/>
       <c r="D207" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>Hohle Fels</t>
+          <t>Geissenklösterle</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
-          <t>hfc</t>
+          <t>gkl</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
-          <t>Schelklingen</t>
+          <t>Blaubeuren-Weiler</t>
         </is>
       </c>
       <c r="J207" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K207" t="n">
-        <v>48.379117</v>
+        <v>48.398333</v>
       </c>
       <c r="L207" t="n">
-        <v>9.754103000000001</v>
+        <v>9.772221999999999</v>
       </c>
       <c r="M207" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N207" t="inlineStr">
         <is>
           <t>wikipedia</t>
         </is>
       </c>
       <c r="O207" t="inlineStr">
         <is>
-          <t>Va</t>
+          <t>III</t>
         </is>
       </c>
       <c r="P207" t="inlineStr">
         <is>
-          <t>AMS</t>
+          <t>C14</t>
         </is>
       </c>
       <c r="Q207" t="inlineStr">
         <is>
-          <t>31750±260</t>
+          <t>30100±550</t>
         </is>
       </c>
       <c r="R207" t="inlineStr">
         <is>
-          <t>KIA 35464</t>
+          <t>OxA-6256</t>
         </is>
       </c>
       <c r="S207" t="inlineStr">
         <is>
-          <t>35710+360/-340</t>
+          <t>36560+410/-390</t>
         </is>
       </c>
       <c r="T207" t="inlineStr">
         <is>
-          <t>KIA 16034</t>
+          <t>KIA 16032</t>
         </is>
       </c>
       <c r="U207" t="inlineStr">
         <is>
-          <t>2002</t>
+          <t>1989</t>
         </is>
       </c>
       <c r="V207" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W207" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X207" t="inlineStr">
         <is>
-          <t>awl</t>
+          <t>possible flute</t>
         </is>
       </c>
       <c r="Y207" t="inlineStr"/>
-      <c r="Z207" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z207" t="inlineStr"/>
       <c r="AA207" t="n">
-        <v>7</v>
+        <v>47</v>
       </c>
       <c r="AB207" t="n">
-        <v>7</v>
-[...4 lines deleted...]
-        </is>
+        <v>3</v>
+      </c>
+      <c r="AC207" t="n">
+        <v>2</v>
       </c>
       <c r="AD207" t="inlineStr">
         <is>
-          <t>This is an ivory point with a long, cylindrical shaft, no special elaboration at the base, and a short, pencil-like tip. Below the tip, there is a marking consisting of 122 short, irregularly placed notches arranged in a ring around the entire point (Wolf S. 2015, Tab. 18.2; Dutkiewicz E. 2021: Tab. 46.5-6).</t>
+          <t>fragmented</t>
         </is>
       </c>
       <c r="AE207" t="inlineStr">
         <is>
-          <t>MUT Tübingen</t>
+          <t>Long ivory fragment with a row of notches, typical of ivory flutes (Dutkiewicz E. 2021: Taf. 32.9).</t>
         </is>
       </c>
       <c r="AF207" t="inlineStr">
         <is>
-          <t>Find No.: 79-2700</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AG207" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2002; Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 56-975</t>
         </is>
       </c>
       <c r="AH207" t="inlineStr">
         <is>
-          <t>≠</t>
-[...2 lines deleted...]
-      <c r="AI207" t="inlineStr"/>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+        </is>
+      </c>
+      <c r="AI207" t="inlineStr">
+        <is>
+          <t>!vvvvvvvvvvvvvvvvvvv!</t>
+        </is>
+      </c>
       <c r="AJ207" t="inlineStr">
         <is>
+          <t>very certain</t>
+        </is>
+      </c>
+      <c r="AK207" t="inlineStr">
+        <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK207" t="inlineStr">
-[...1 lines deleted...]
-          <t>awl</t>
+      <c r="AL207" t="inlineStr">
+        <is>
+          <t>flute (possible)</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="n">
-        <v>622</v>
+        <v>415</v>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>vhc0142</t>
+          <t>gkl0024</t>
         </is>
       </c>
       <c r="C208" t="inlineStr"/>
       <c r="D208" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>Vogelherd</t>
+          <t>Geissenklösterle</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
-          <t>vhc</t>
+          <t>gkl</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
-          <t>Niederstotzingen-Stetten</t>
+          <t>Blaubeuren-Weiler</t>
         </is>
       </c>
       <c r="J208" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K208" t="n">
-        <v>48.559</v>
+        <v>48.398333</v>
       </c>
       <c r="L208" t="n">
-        <v>10.194</v>
+        <v>9.772221999999999</v>
       </c>
       <c r="M208" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N208" t="inlineStr">
         <is>
-          <t>nespos.org</t>
+          <t>wikipedia</t>
         </is>
       </c>
       <c r="O208" t="inlineStr">
         <is>
-          <t>IV</t>
+          <t>II</t>
         </is>
       </c>
       <c r="P208" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q208" t="inlineStr">
         <is>
-          <t>30730±750</t>
+          <t>30625±796</t>
         </is>
       </c>
       <c r="R208" t="inlineStr">
         <is>
-          <t>H 4053-3211</t>
+          <t>H 4147-3346</t>
         </is>
       </c>
       <c r="S208" t="inlineStr">
         <is>
-          <t>32030±280</t>
+          <t>33700±825</t>
         </is>
       </c>
       <c r="T208" t="inlineStr">
         <is>
-          <t>OxA-18456</t>
+          <t>H 4751-4404</t>
         </is>
       </c>
       <c r="U208" t="inlineStr">
         <is>
-          <t>1931</t>
+          <t>1974</t>
         </is>
       </c>
       <c r="V208" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W208" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X208" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>possible flute</t>
         </is>
       </c>
       <c r="Y208" t="inlineStr"/>
-      <c r="Z208" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z208" t="inlineStr"/>
       <c r="AA208" t="n">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="AB208" t="n">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="AC208" t="inlineStr">
+        <v>3</v>
+      </c>
+      <c r="AC208" t="n">
+        <v>2</v>
+      </c>
+      <c r="AD208" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD208" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE208" t="inlineStr">
         <is>
+          <t>Tiny ivory fragment, possibly from an ivory flute (Dutkiewicz 2021: Taf. 32.10).</t>
+        </is>
+      </c>
+      <c r="AF208" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF208" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG208" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2013; Wolf S. 2015, Taf. 36.1; Dutkiewicz E. 2021: Taf. 55.6-8; Hahn J. 1977; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 58-227</t>
         </is>
       </c>
       <c r="AH208" t="inlineStr">
         <is>
-          <t>!≠!</t>
+          <t>Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI208" t="inlineStr">
         <is>
-          <t>uncertain</t>
-[...3 lines deleted...]
-      <c r="AK208" t="inlineStr"/>
+          <t>!vvvv!</t>
+        </is>
+      </c>
+      <c r="AJ208" t="inlineStr">
+        <is>
+          <t>very certain</t>
+        </is>
+      </c>
+      <c r="AK208" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL208" t="inlineStr">
+        <is>
+          <t>flute (possible)</t>
+        </is>
+      </c>
     </row>
     <row r="209">
       <c r="A209" t="n">
-        <v>638</v>
+        <v>416</v>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>vhc0157</t>
+          <t>gkl0025</t>
         </is>
       </c>
       <c r="C209" t="inlineStr"/>
       <c r="D209" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t>Vogelherd</t>
+          <t>Geissenklösterle</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
-          <t>vhc</t>
+          <t>gkl</t>
         </is>
       </c>
       <c r="I209" t="inlineStr">
         <is>
-          <t>Niederstotzingen-Stetten</t>
+          <t>Blaubeuren-Weiler</t>
         </is>
       </c>
       <c r="J209" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K209" t="n">
-        <v>48.559</v>
+        <v>48.398333</v>
       </c>
       <c r="L209" t="n">
-        <v>10.194</v>
+        <v>9.772221999999999</v>
       </c>
       <c r="M209" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N209" t="inlineStr">
         <is>
-          <t>nespos.org</t>
+          <t>wikipedia</t>
         </is>
       </c>
       <c r="O209" t="inlineStr">
         <is>
-          <t>V</t>
+          <t>II</t>
         </is>
       </c>
       <c r="P209" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q209" t="inlineStr">
         <is>
-          <t>30162±1,340</t>
+          <t>30625±796</t>
         </is>
       </c>
       <c r="R209" t="inlineStr">
         <is>
-          <t>H 4054-3210</t>
+          <t>H 4147-3346</t>
         </is>
       </c>
       <c r="S209" t="inlineStr">
         <is>
-          <t>35810±710</t>
+          <t>33700±825</t>
         </is>
       </c>
       <c r="T209" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
+          <t>H 4751-4404</t>
         </is>
       </c>
       <c r="U209" t="inlineStr">
         <is>
-          <t>1931</t>
+          <t>1979</t>
         </is>
       </c>
       <c r="V209" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W209" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X209" t="inlineStr">
         <is>
-          <t>figurine zoomorph</t>
-[...8 lines deleted...]
-        <v>70</v>
+          <t>plaque</t>
+        </is>
+      </c>
+      <c r="Y209" t="inlineStr"/>
+      <c r="Z209" t="inlineStr">
+        <is>
+          <t>Homo sapiens</t>
+        </is>
       </c>
       <c r="AA209" t="n">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="AB209" t="n">
-        <v>23</v>
-[...4 lines deleted...]
-        </is>
+        <v>14</v>
+      </c>
+      <c r="AC209" t="n">
+        <v>5</v>
       </c>
       <c r="AD209" t="inlineStr">
         <is>
-          <t>Discovered by Gustav Riek in layer V during 1931, the large mammoth figurine is preserved in two significant fragments that, unfortunately, cannot be connected. One fragment constitutes the hind legs and hip region, previously described by Riek as part of a mammoth figurine. He also found the front part but failed to recognize the correlation between both fragments. This is due to only the transition from head to neck, including the shoulder attachment, and the sole of the foot being preserved. The piece is conically broken along the growth line of the ivory, forming the center of a dentin cone. When assembled according to the growth rings, the presumed length of the figurine is at least 7 cm, with a height of 6 cm, making it one of the largest figures from the Swabian Aurignacian. The hind part is heavily weathered, with the two large growth lamellae running vertically through the figurine completely separated, and their edges broken. The surface is severely deteriorated, and a larger area has chipped off around the buttocks. In contrast, the front fragment is much better preserved. Although the original surface is only retained in the neck area and on the sole of the foot, it is hardly affected. Presumably, this figurine broke before being deposited in the sediment, explaining the differing degrees of weathering in both parts. Despite its fragmented state, the figurine is clearly identifiable as a mammoth. In this depiction, the front part forms the back, with the section that slopes steeper upward. It is also possible that the lower curve becomes the back, although in this projection, it does not meet the rear part of the back line in the expected curvature. The proposed reconstruction seems more plausible in this case. The head is separated from the towering shoulders by a clear depression in the neck area. The back line descends significantly toward the buttocks in the rear part. The columnar legs are positioned vertically beneath the animal, standing closely together, with a slight stepping posture of the hind legs indicated.</t>
+          <t>almost complete</t>
         </is>
       </c>
       <c r="AE209" t="inlineStr">
         <is>
-          <t>MUT Tübingen</t>
+          <t>Figurative depiction of a thin ivory plaque, the so-called Adorant. The object consists of a slightly asymmetrical rectangular plate with short notches along its edges. The plate has a slight curvature in the short axis, corresponding to the growth form of ivory, suggesting that the raw material likely came from a dentin cone in the peripheral area of the tusk. The back is smoothed with four rows of cup-like depressions. On the front side, a human figure is depicted in bas-relief. Despite significant surface loss, the outlines of the figure are discernible. The figure fills the rectangular shape symmetrically, with slightly bent arms stretched upwards, slightly bent legs, and outward-pointing feet. An elongated extension between the feet hangs down from the body. The feet do not reach the lower edge of the plate, but the head slightly protrudes, giving it a more three-dimensional effect. The crown and even the back of the head are sculpted. The proportions of the upper body are accurate, but the torso appears elongated, with the legs depicted shorter in comparison. Due to the mostly lost surface, little can be said about the details of the body. The hands are not clearly defined, and the feet appear thick and chunky, not anatomically accurate (Hahn J. 1988: 117-120; Dutkiewicz E. 2021: Tab. 8a-8b).</t>
         </is>
       </c>
       <c r="AF209" t="inlineStr">
         <is>
-          <t>Find No.: Vg 2a.4</t>
+          <t>LMW Stuttgart</t>
         </is>
       </c>
       <c r="AG209" t="inlineStr">
         <is>
-          <t>Riek G. 1934: 283-284; Dutkiewicz E. 2021: Taf. 17a-17b; Hahn J. 1977; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 58-264</t>
         </is>
       </c>
       <c r="AH209" t="inlineStr">
         <is>
-          <t>!{| |||}vvv! _ !||| _ vvvv _ vvv _ vv _ || _ ||||| _ |||| _ ! ||| _ v _ |! _ ||||| _ X! _ XX</t>
+          <t>Hahn J. 1988; Hahn J. 1977; Hahn J. 1986; Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI209" t="inlineStr">
         <is>
-          <t>certain</t>
-[...3 lines deleted...]
-      <c r="AK209" t="inlineStr"/>
+          <t>vvvvvvvvvvvvv _ vvvvvvvvvvvvv _ vvvvvvv _ vvvvvv _ &gt;&gt;&gt;&gt;\\\  _ &gt;&gt;&gt;! _  ^^^^ _ °°°°°°°°°°°°° _ °°°°°°°°°° _ °°°°°°°°°°°° _ °°°°°°°°°°°°°</t>
+        </is>
+      </c>
+      <c r="AJ209" t="inlineStr">
+        <is>
+          <t>very certain</t>
+        </is>
+      </c>
+      <c r="AK209" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL209" t="inlineStr">
+        <is>
+          <t>plaque</t>
+        </is>
+      </c>
     </row>
     <row r="210">
       <c r="A210" t="n">
-        <v>641</v>
+        <v>418</v>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>vhc0160</t>
+          <t>gkl0027</t>
         </is>
       </c>
       <c r="C210" t="inlineStr"/>
       <c r="D210" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>Vogelherd</t>
+          <t>Geissenklösterle</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
-          <t>vhc</t>
+          <t>gkl</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
-          <t>Niederstotzingen-Stetten</t>
+          <t>Blaubeuren-Weiler</t>
         </is>
       </c>
       <c r="J210" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K210" t="n">
-        <v>48.559</v>
+        <v>48.398333</v>
       </c>
       <c r="L210" t="n">
-        <v>10.194</v>
+        <v>9.772221999999999</v>
       </c>
       <c r="M210" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N210" t="inlineStr">
         <is>
-          <t>nespos.org</t>
+          <t>wikipedia</t>
         </is>
       </c>
       <c r="O210" t="inlineStr">
         <is>
-          <t>IV</t>
+          <t>II</t>
         </is>
       </c>
       <c r="P210" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q210" t="inlineStr">
         <is>
-          <t>30730±750</t>
+          <t>30625±796</t>
         </is>
       </c>
       <c r="R210" t="inlineStr">
         <is>
-          <t>H 4053-3211</t>
+          <t>H 4147-3346</t>
         </is>
       </c>
       <c r="S210" t="inlineStr">
         <is>
-          <t>32030±280</t>
+          <t>33700±825</t>
         </is>
       </c>
       <c r="T210" t="inlineStr">
         <is>
-          <t>OxA-18456</t>
+          <t>H 4751-4404</t>
         </is>
       </c>
       <c r="U210" t="inlineStr">
         <is>
-          <t>1931</t>
+          <t>1983</t>
         </is>
       </c>
       <c r="V210" t="inlineStr">
         <is>
-          <t>antler</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W210" t="inlineStr">
         <is>
-          <t>Rangifer tarandus</t>
+          <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X210" t="inlineStr">
         <is>
-          <t>antler object</t>
-[...9 lines deleted...]
-      </c>
+          <t>perforated baton</t>
+        </is>
+      </c>
+      <c r="Y210" t="inlineStr"/>
+      <c r="Z210" t="inlineStr"/>
       <c r="AA210" t="n">
-        <v>36</v>
+        <v>147</v>
       </c>
       <c r="AB210" t="n">
-        <v>29</v>
-[...4 lines deleted...]
-        </is>
+        <v>27</v>
+      </c>
+      <c r="AC210" t="n">
+        <v>8</v>
       </c>
       <c r="AD210" t="inlineStr">
         <is>
-          <t>This object was discovered during Riek's excavations in 1931 in layer IV. The object has an elongated, oval outline. The cancellous bone structure is prominently visible on the top, while the back forms a curved smooth surface. At the pointed end, there is a perforation, which is now broken. This piece was likely worn as a pendant. The cancellous surface forms an oval field into which the relief depiction of a mammoth is inserted. Clearly visible are the trunk, the mouth, the front leg, and the abdominal line. The hind leg is only visible cranially, and towards the caudal end, the surface is too cancellous, making the outline not discernible. The back line starts approximately at the crown and runs in a strongly curved line to the base of the buttocks. The high-rising skull and the typical saddle in the neck are missing, and tusks are not represented. These features characterize this mammoth as a juvenile. Originally, ochre residues were visible in some grooves, depressions, and the broken loop (Riek 1934: 288), but these are no longer present today.</t>
+          <t>fragmented</t>
         </is>
       </c>
       <c r="AE210" t="inlineStr">
         <is>
-          <t>MUT Tübingen</t>
+          <t>Strongly fragmented perforated rod made from ivory. It is an elongated, slightly asymmetrical, thin object with gently convex edges and narrow proximal ends. The surface is mostly not preserved. Medially, there are four double-conical holes exhibiting a thread-like modification of the edges typical for Aurignacian perforated rods. These markings are classified as utilitarian in this context, as they are believed to be associated with the use of this tool in rope making (Hahn J. 1988: 216-17, Tab. 45.19; Dutkiewicz E. 2021: Tab. 47).</t>
         </is>
       </c>
       <c r="AF210" t="inlineStr">
         <is>
-          <t>Find No.: Vg 3.3</t>
+          <t>LMW Stuttgart</t>
         </is>
       </c>
       <c r="AG210" t="inlineStr">
         <is>
-          <t>Riek G. 1934: 295-296; Dutkiewicz E. 2021: Taf. 40; Hahn J. 1977; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 67-1016</t>
         </is>
       </c>
       <c r="AH210" t="inlineStr">
         <is>
-          <t>|||| | _ | _ vv v _ |||| _ | ||</t>
+          <t>Hahn J. 1988; Dutkiewicz E. 2021; Hahn J. 1986; Conard N. &amp; Malina M. 2016; Conard N. &amp; Rots V. 2016; Conard N. &amp; Rots V. 2024; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI210" t="inlineStr">
         <is>
-          <t>very certain</t>
-[...3 lines deleted...]
-      <c r="AK210" t="inlineStr"/>
+          <t>!vvvvvvvvvvvv!</t>
+        </is>
+      </c>
+      <c r="AJ210" t="inlineStr">
+        <is>
+          <t>uncertain</t>
+        </is>
+      </c>
+      <c r="AK210" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL210" t="inlineStr">
+        <is>
+          <t>perforated baton</t>
+        </is>
+      </c>
     </row>
     <row r="211">
       <c r="A211" t="n">
-        <v>413</v>
+        <v>605</v>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>gkl0022</t>
+          <t>vhc0125</t>
         </is>
       </c>
       <c r="C211" t="inlineStr"/>
       <c r="D211" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>Geissenklösterle</t>
+          <t>Vogelherd</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
-          <t>gkl</t>
+          <t>vhc</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
-          <t>Blaubeuren-Weiler</t>
+          <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J211" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K211" t="n">
-        <v>48.398333</v>
+        <v>48.559</v>
       </c>
       <c r="L211" t="n">
-        <v>9.772221999999999</v>
+        <v>10.194</v>
       </c>
       <c r="M211" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N211" t="inlineStr">
         <is>
-          <t>wikipedia</t>
+          <t>nespos.org</t>
         </is>
       </c>
       <c r="O211" t="inlineStr">
         <is>
-          <t>III</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P211" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q211" t="inlineStr">
         <is>
-          <t>30100±550</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R211" t="inlineStr">
         <is>
-          <t>OxA-6256</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S211" t="inlineStr">
         <is>
-          <t>36560+410/-390</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T211" t="inlineStr">
         <is>
-          <t>KIA 16032</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U211" t="inlineStr">
         <is>
-          <t>1987</t>
+          <t>2011</t>
         </is>
       </c>
       <c r="V211" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W211" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X211" t="inlineStr">
         <is>
-          <t>rod/baton</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="Y211" t="inlineStr"/>
-      <c r="Z211" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z211" t="inlineStr"/>
       <c r="AA211" t="n">
+        <v>8</v>
+      </c>
+      <c r="AB211" t="n">
+        <v>5</v>
+      </c>
+      <c r="AC211" t="n">
         <v>3</v>
       </c>
-      <c r="AB211" t="n">
-[...2 lines deleted...]
-      <c r="AC211" t="inlineStr">
+      <c r="AD211" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD211" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE211" t="inlineStr">
         <is>
+          <t>Tiny heavily weathered ivory fragment (Dutkiewicz E. 2021: Taf. 57.14).</t>
+        </is>
+      </c>
+      <c r="AF211" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF211" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG211" t="inlineStr">
         <is>
+          <t>Find No.: 66/64-53.1</t>
+        </is>
+      </c>
+      <c r="AH211" t="inlineStr">
+        <is>
           <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
-      <c r="AH211" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AI211" t="inlineStr">
         <is>
-          <t>very certain</t>
+          <t>!vvv!</t>
         </is>
       </c>
       <c r="AJ211" t="inlineStr">
         <is>
+          <t>uncertain</t>
+        </is>
+      </c>
+      <c r="AK211" t="inlineStr">
+        <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK211" t="inlineStr">
-[...1 lines deleted...]
-          <t>rod</t>
+      <c r="AL211" t="inlineStr">
+        <is>
+          <t>undetermined</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="n">
-        <v>437</v>
+        <v>631</v>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>hfc0016</t>
+          <t>vhc0150</t>
         </is>
       </c>
       <c r="C212" t="inlineStr"/>
       <c r="D212" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>Hohle Fels</t>
+          <t>Vogelherd</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
-          <t>hfc</t>
+          <t>vhc</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
-          <t>Schelklingen</t>
+          <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J212" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K212" t="n">
-        <v>48.379117</v>
+        <v>48.559</v>
       </c>
       <c r="L212" t="n">
-        <v>9.754103000000001</v>
+        <v>10.194</v>
       </c>
       <c r="M212" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N212" t="inlineStr">
         <is>
-          <t>wikipedia</t>
+          <t>nespos.org</t>
         </is>
       </c>
       <c r="O212" t="inlineStr">
         <is>
-          <t>IId</t>
+          <t>V</t>
         </is>
       </c>
       <c r="P212" t="inlineStr">
         <is>
-          <t>AMS</t>
+          <t>C14</t>
         </is>
       </c>
       <c r="Q212" t="inlineStr">
         <is>
-          <t>29560+240/-230</t>
+          <t>30162±1,340</t>
         </is>
       </c>
       <c r="R212" t="inlineStr">
         <is>
-          <t>KIA 8964</t>
+          <t>H 4054-3210</t>
         </is>
       </c>
       <c r="S212" t="inlineStr">
         <is>
-          <t>30010±220</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T212" t="inlineStr">
         <is>
-          <t>KIA 8965</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U212" t="inlineStr">
         <is>
-          <t>2007</t>
+          <t>1931</t>
         </is>
       </c>
       <c r="V212" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W212" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X212" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>spatula/lissoir</t>
         </is>
       </c>
       <c r="Y212" t="inlineStr"/>
-      <c r="Z212" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z212" t="inlineStr"/>
       <c r="AA212" t="n">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="AB212" t="n">
-        <v>6</v>
-[...4 lines deleted...]
-        </is>
+        <v>12</v>
+      </c>
+      <c r="AC212" t="n">
+        <v>5</v>
       </c>
       <c r="AD212" t="inlineStr">
         <is>
-          <t>This is a large fragment of a cement splinter of a tusk. Laterally, two pattern units are discernible, but cannot be precisely identified. They consist of grouped, long, slightly overlapping lines. These are arranged in a way that two bundles converge and intersect. It cannot be determined whether this pattern is part of a larger composition (Wolf S. 2015, Tab. 2.2; Dutkiewicz E. 2021: Tab. 53.8-11).</t>
+          <t>almost complete</t>
         </is>
       </c>
       <c r="AE212" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
-[...6 lines deleted...]
-      </c>
+          <t>Second part of lissoir 38/68-90.1 (Riek G. 1934, Taf. XXIX.12; Hahn J. 1977, Taf. 34.4; Dutkiewicz E. 2021: Taf. 42.3-4). Coding see vhc0049.</t>
+        </is>
+      </c>
+      <c r="AF212" t="inlineStr"/>
       <c r="AG212" t="inlineStr">
         <is>
-          <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: Vg 29.12</t>
         </is>
       </c>
       <c r="AH212" t="inlineStr">
         <is>
-          <t>[≠ ≠ ||||]</t>
-[...11 lines deleted...]
-      </c>
+          <t>Riek G. 1934; Hahn J. 1977; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+        </is>
+      </c>
+      <c r="AI212" t="inlineStr"/>
+      <c r="AJ212" t="inlineStr"/>
       <c r="AK212" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AL212" t="inlineStr">
+        <is>
+          <t>smoother</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="n">
-        <v>545</v>
+        <v>642</v>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>vhc0068</t>
+          <t>vhc0161</t>
         </is>
       </c>
       <c r="C213" t="inlineStr"/>
       <c r="D213" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
@@ -35090,976 +36056,998 @@
         </is>
       </c>
       <c r="J213" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K213" t="n">
         <v>48.559</v>
       </c>
       <c r="L213" t="n">
         <v>10.194</v>
       </c>
       <c r="M213" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N213" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O213" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>V</t>
         </is>
       </c>
       <c r="P213" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q213" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>30162±1,340</t>
         </is>
       </c>
       <c r="R213" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>H 4054-3210</t>
         </is>
       </c>
       <c r="S213" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T213" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U213" t="inlineStr">
         <is>
-          <t>2007</t>
+          <t>1931</t>
         </is>
       </c>
       <c r="V213" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W213" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X213" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>perforated baton</t>
         </is>
       </c>
       <c r="Y213" t="inlineStr"/>
-      <c r="Z213" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z213" t="inlineStr"/>
       <c r="AA213" t="n">
-        <v>4</v>
+        <v>237</v>
       </c>
       <c r="AB213" t="n">
-        <v>1</v>
-[...4 lines deleted...]
-        </is>
+        <v>41</v>
+      </c>
+      <c r="AC213" t="n">
+        <v>13</v>
       </c>
       <c r="AD213" t="inlineStr">
         <is>
-          <t>Tiny, heavily weathered ivory fragment (Wolf S. 2015, Taf. 42.15; Dutkiewicz E. 2021: Taf. 56.13).</t>
+          <t>almost complete</t>
         </is>
       </c>
       <c r="AE213" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
-[...6 lines deleted...]
-      </c>
+          <t>This large perforated baton was found by Riek in layer V in 1931. The piece was likely not completed, as the photo shows the unprocessed surface of the broken shell clearly. Additionally, only one hole with the characteristic helical marking typical of Aurignacian perforated rods from the Swabian Aurignacian is present. This, along with the unfinished shape of the piece, suggests that it was discarded during production. However, this cannot be conclusively determined based on the photo alone. Unfortunately, the piece is lost, so no further information can be provided (Riek G. 1934, Taf. XXX.1, Hahn J. 1977, Taf. 34.1; Dutkiewicz E. 2021: Taf. 49).</t>
+        </is>
+      </c>
+      <c r="AF213" t="inlineStr"/>
       <c r="AG213" t="inlineStr">
         <is>
-          <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: Vg 30.1</t>
         </is>
       </c>
       <c r="AH213" t="inlineStr">
         <is>
-          <t>!XX</t>
+          <t>Riek G. 1934; Hahn J. 1977; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI213" t="inlineStr">
         <is>
-          <t>very certain</t>
+          <t>vvv vvv</t>
         </is>
       </c>
       <c r="AJ213" t="inlineStr">
         <is>
+          <t>certain</t>
+        </is>
+      </c>
+      <c r="AK213" t="inlineStr">
+        <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK213" t="inlineStr">
-[...1 lines deleted...]
-          <t>undetermined</t>
+      <c r="AL213" t="inlineStr">
+        <is>
+          <t>perforated baton</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="n">
-        <v>642</v>
+        <v>419</v>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>vhc0161</t>
+          <t>gkl0028</t>
         </is>
       </c>
       <c r="C214" t="inlineStr"/>
       <c r="D214" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t>Vogelherd</t>
+          <t>Geissenklösterle</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
-          <t>vhc</t>
+          <t>gkl</t>
         </is>
       </c>
       <c r="I214" t="inlineStr">
         <is>
-          <t>Niederstotzingen-Stetten</t>
+          <t>Blaubeuren-Weiler</t>
         </is>
       </c>
       <c r="J214" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K214" t="n">
-        <v>48.559</v>
+        <v>48.398333</v>
       </c>
       <c r="L214" t="n">
-        <v>10.194</v>
+        <v>9.772221999999999</v>
       </c>
       <c r="M214" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N214" t="inlineStr">
         <is>
-          <t>nespos.org</t>
+          <t>wikipedia</t>
         </is>
       </c>
       <c r="O214" t="inlineStr">
         <is>
-          <t>V</t>
+          <t>II</t>
         </is>
       </c>
       <c r="P214" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q214" t="inlineStr">
         <is>
-          <t>30162±1,340</t>
+          <t>30625±796</t>
         </is>
       </c>
       <c r="R214" t="inlineStr">
         <is>
-          <t>H 4054-3210</t>
+          <t>H 4147-3346</t>
         </is>
       </c>
       <c r="S214" t="inlineStr">
         <is>
-          <t>35810±710</t>
+          <t>33700±825</t>
         </is>
       </c>
       <c r="T214" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
+          <t>H 4751-4404</t>
         </is>
       </c>
       <c r="U214" t="inlineStr">
         <is>
-          <t>1931</t>
+          <t>1979</t>
         </is>
       </c>
       <c r="V214" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>antler</t>
         </is>
       </c>
       <c r="W214" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>Rangifer tarandus</t>
         </is>
       </c>
       <c r="X214" t="inlineStr">
         <is>
-          <t>perforated baton</t>
+          <t>antler object</t>
         </is>
       </c>
       <c r="Y214" t="inlineStr"/>
-      <c r="Z214" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z214" t="inlineStr"/>
       <c r="AA214" t="n">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AB214" t="n">
-        <v>13</v>
-[...4 lines deleted...]
-        </is>
+        <v>25</v>
+      </c>
+      <c r="AC214" t="n">
+        <v>18</v>
       </c>
       <c r="AD214" t="inlineStr">
         <is>
-          <t>This large perforated baton was found by Riek in layer V in 1931. The piece was likely not completed, as the photo shows the unprocessed surface of the broken shell clearly. Additionally, only one hole with the characteristic helical marking typical of Aurignacian perforated rods from the Swabian Aurignacian is present. This, along with the unfinished shape of the piece, suggests that it was discarded during production. However, this cannot be conclusively determined based on the photo alone. Unfortunately, the piece is lost, so no further information can be provided.</t>
-[...2 lines deleted...]
-      <c r="AE214" t="inlineStr"/>
+          <t>complete</t>
+        </is>
+      </c>
+      <c r="AE214" t="inlineStr">
+        <is>
+          <t>A so-called antler object. These objects are reworked antler burrs (Leroy-Prost 2002). This artifact group, in addition to the well-known piece from the Vogelherd, featuring a relief of a mammoth, is also documented with two other objects. However, these do not bear figurative representations but are adorned with abstract motifs. The function of these objects is not clear. They are often referred to as retouchers (Hahn 1986, 1988a), smoothers (Didon 1911), or pendants (Hahn 1986; Knecht and White 1992; see summary in Leroy-Prost 2002). See also Hahn J. 1988, Tab. 45.11 and Dutkiewicz 2021: Tab. 39.</t>
+        </is>
+      </c>
       <c r="AF214" t="inlineStr">
         <is>
-          <t>Find No.: Vg 30.1</t>
+          <t>URMU Blaubeuren</t>
         </is>
       </c>
       <c r="AG214" t="inlineStr">
         <is>
-          <t>Riek G. 1934, Taf. XXX.1, Hahn J. 1977, Taf. 34.1; Dutkiewicz E. 2021: Taf. 49; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 68-378</t>
         </is>
       </c>
       <c r="AH214" t="inlineStr">
         <is>
-          <t>vvv vvv</t>
+          <t>Hahn J. 1988; Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI214" t="inlineStr">
         <is>
-          <t>certain</t>
-[...3 lines deleted...]
-      <c r="AK214" t="inlineStr"/>
+          <t>|||| _ –XXXX _ ¤¤¤¤¤¤¤¤¤ _ vvvvv vv vvvvvv _ ////////////</t>
+        </is>
+      </c>
+      <c r="AJ214" t="inlineStr">
+        <is>
+          <t>very certain</t>
+        </is>
+      </c>
+      <c r="AK214" t="inlineStr">
+        <is>
+          <t>antler</t>
+        </is>
+      </c>
+      <c r="AL214" t="inlineStr">
+        <is>
+          <t>antler object</t>
+        </is>
+      </c>
     </row>
     <row r="215">
       <c r="A215" t="n">
-        <v>623</v>
+        <v>420</v>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>vhc0143</t>
+          <t>gkl0029</t>
         </is>
       </c>
       <c r="C215" t="inlineStr"/>
       <c r="D215" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t>Vogelherd</t>
+          <t>Geissenklösterle</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
-          <t>vhc</t>
+          <t>gkl</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
-          <t>Niederstotzingen-Stetten</t>
+          <t>Blaubeuren-Weiler</t>
         </is>
       </c>
       <c r="J215" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K215" t="n">
-        <v>48.559</v>
+        <v>48.398333</v>
       </c>
       <c r="L215" t="n">
-        <v>10.194</v>
+        <v>9.772221999999999</v>
       </c>
       <c r="M215" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N215" t="inlineStr">
         <is>
-          <t>nespos.org</t>
+          <t>wikipedia</t>
         </is>
       </c>
       <c r="O215" t="inlineStr">
         <is>
-          <t>V</t>
+          <t>II</t>
         </is>
       </c>
       <c r="P215" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q215" t="inlineStr">
         <is>
-          <t>30162±1,340</t>
+          <t>30625±796</t>
         </is>
       </c>
       <c r="R215" t="inlineStr">
         <is>
-          <t>H 4054-3210</t>
+          <t>H 4147-3346</t>
         </is>
       </c>
       <c r="S215" t="inlineStr">
         <is>
-          <t>35810±710</t>
+          <t>33700±825</t>
         </is>
       </c>
       <c r="T215" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
+          <t>H 4751-4404</t>
         </is>
       </c>
       <c r="U215" t="inlineStr">
         <is>
-          <t>1931</t>
+          <t>1983</t>
         </is>
       </c>
       <c r="V215" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W215" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X215" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>possible flute</t>
         </is>
       </c>
       <c r="Y215" t="inlineStr"/>
-      <c r="Z215" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z215" t="inlineStr"/>
       <c r="AA215" t="n">
+        <v>26</v>
+      </c>
+      <c r="AB215" t="n">
         <v>10</v>
       </c>
-      <c r="AB215" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="AC215" t="n">
+        <v>5</v>
       </c>
       <c r="AD215" t="inlineStr">
         <is>
-          <t>Fragment of a thin tubular bone with rounded edges.</t>
+          <t>fragmented</t>
         </is>
       </c>
       <c r="AE215" t="inlineStr">
         <is>
+          <t>Ivory tube with parallel notches on the lateral side. Basally with notched remnants of segmentation (Dutkiewicz E. 2021: Taf. 32.7).</t>
+        </is>
+      </c>
+      <c r="AF215" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF215" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG215" t="inlineStr">
         <is>
-          <t>Riek G. 1934, Taf. XXIX.18; Hahn J. 1977, Taf. 34.3; Dutkiewicz E. 2021: Taf. 58.1; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 75-374</t>
         </is>
       </c>
       <c r="AH215" t="inlineStr">
         <is>
-          <t>vvv vvvv</t>
+          <t>Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI215" t="inlineStr">
         <is>
-          <t>very certain</t>
-[...3 lines deleted...]
-      <c r="AK215" t="inlineStr"/>
+          <t>!vvvvvvvvvvv</t>
+        </is>
+      </c>
+      <c r="AJ215" t="inlineStr">
+        <is>
+          <t>certain</t>
+        </is>
+      </c>
+      <c r="AK215" t="inlineStr">
+        <is>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL215" t="inlineStr">
+        <is>
+          <t>flute (possible)</t>
+        </is>
+      </c>
     </row>
     <row r="216">
       <c r="A216" t="n">
-        <v>441</v>
+        <v>392</v>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>hfc0020</t>
+          <t>gkl0001</t>
         </is>
       </c>
       <c r="C216" t="inlineStr"/>
       <c r="D216" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>Hohle Fels</t>
+          <t>Geissenklösterle</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
-          <t>hfc</t>
+          <t>gkl</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
-          <t>Schelklingen</t>
+          <t>Blaubeuren-Weiler</t>
         </is>
       </c>
       <c r="J216" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K216" t="n">
-        <v>48.379117</v>
+        <v>48.398333</v>
       </c>
       <c r="L216" t="n">
-        <v>9.754103000000001</v>
+        <v>9.772221999999999</v>
       </c>
       <c r="M216" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N216" t="inlineStr">
         <is>
           <t>wikipedia</t>
         </is>
       </c>
       <c r="O216" t="inlineStr">
         <is>
-          <t>IIIa</t>
+          <t>II</t>
         </is>
       </c>
       <c r="P216" t="inlineStr">
         <is>
-          <t>AMS</t>
+          <t>C14</t>
         </is>
       </c>
       <c r="Q216" t="inlineStr">
         <is>
-          <t>29710+210/-200</t>
+          <t>30625±796</t>
         </is>
       </c>
       <c r="R216" t="inlineStr">
         <is>
-          <t>KIA 32056</t>
+          <t>H 4147-3346</t>
         </is>
       </c>
       <c r="S216" t="inlineStr">
         <is>
-          <t>31140+250/-240</t>
+          <t>33700±825</t>
         </is>
       </c>
       <c r="T216" t="inlineStr">
         <is>
-          <t>KIA 16039</t>
+          <t>H 4751-4404</t>
         </is>
       </c>
       <c r="U216" t="inlineStr">
         <is>
-          <t>2015</t>
+          <t>1976</t>
         </is>
       </c>
       <c r="V216" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W216" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X216" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="Y216" t="inlineStr"/>
-      <c r="Z216" t="n">
+      <c r="Z216" t="inlineStr"/>
+      <c r="AA216" t="n">
+        <v>36</v>
+      </c>
+      <c r="AB216" t="n">
         <v>12</v>
       </c>
-      <c r="AA216" t="n">
-[...2 lines deleted...]
-      <c r="AB216" t="n">
+      <c r="AC216" t="n">
         <v>2</v>
       </c>
-      <c r="AC216" t="inlineStr">
+      <c r="AD216" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD216" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE216" t="inlineStr">
         <is>
+          <t>Thin, elongated ivory plate (Hahn J. 1982, 1988, Tab. 45.13; Dutkiewicz E. 2021: Tab. 55.2).</t>
+        </is>
+      </c>
+      <c r="AF216" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF216" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG216" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 15-239</t>
         </is>
       </c>
       <c r="AH216" t="inlineStr">
         <is>
-          <t>!XX!</t>
+          <t>Hahn J. 1982; Hahn J. 1988, Taf; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI216" t="inlineStr">
         <is>
-          <t>uncertain</t>
+          <t>||| //////! _ V</t>
         </is>
       </c>
       <c r="AJ216" t="inlineStr">
         <is>
+          <t>very certain</t>
+        </is>
+      </c>
+      <c r="AK216" t="inlineStr">
+        <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK216" t="inlineStr">
+      <c r="AL216" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="n">
-        <v>528</v>
+        <v>423</v>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>vhc0051</t>
+          <t>hfc0002</t>
         </is>
       </c>
       <c r="C217" t="inlineStr"/>
       <c r="D217" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>Vogelherd</t>
+          <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
-          <t>vhc</t>
+          <t>hfc</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
-          <t>Niederstotzingen-Stetten</t>
+          <t>Schelklingen</t>
         </is>
       </c>
       <c r="J217" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K217" t="n">
-        <v>48.559</v>
+        <v>48.379117</v>
       </c>
       <c r="L217" t="n">
-        <v>10.194</v>
+        <v>9.754103000000001</v>
       </c>
       <c r="M217" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N217" t="inlineStr">
         <is>
-          <t>nespos.org</t>
+          <t>wikipedia</t>
         </is>
       </c>
       <c r="O217" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>IV</t>
         </is>
       </c>
       <c r="P217" t="inlineStr">
         <is>
-          <t>C14</t>
+          <t>AMS</t>
         </is>
       </c>
       <c r="Q217" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>28750±750</t>
         </is>
       </c>
       <c r="R217" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>OxA-4980</t>
         </is>
       </c>
       <c r="S217" t="inlineStr">
         <is>
-          <t>35810±710</t>
+          <t>33090+260/-250</t>
         </is>
       </c>
       <c r="T217" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
+          <t>KIA 16036</t>
         </is>
       </c>
       <c r="U217" t="inlineStr">
         <is>
           <t>2007</t>
         </is>
       </c>
       <c r="V217" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W217" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X217" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="Y217" t="inlineStr"/>
-      <c r="Z217" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z217" t="inlineStr"/>
       <c r="AA217" t="n">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="AB217" t="n">
+        <v>6</v>
+      </c>
+      <c r="AC217" t="n">
         <v>4</v>
       </c>
-      <c r="AC217" t="inlineStr">
+      <c r="AD217" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD217" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE217" t="inlineStr">
         <is>
+          <t>Decorated ivory fragment (Wolf S. 2015; Tab. 20.6; Dutkiewicz E. 2021: Tab. 52.2; Conard N. 2003: 832).</t>
+        </is>
+      </c>
+      <c r="AF217" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF217" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG217" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 24-1392.1</t>
         </is>
       </c>
       <c r="AH217" t="inlineStr">
         <is>
-          <t>X/X||! _ ||||!</t>
+          <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. 2003; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI217" t="inlineStr">
         <is>
-          <t>uncertain</t>
+          <t>!≠!</t>
         </is>
       </c>
       <c r="AJ217" t="inlineStr">
         <is>
+          <t>certain</t>
+        </is>
+      </c>
+      <c r="AK217" t="inlineStr">
+        <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK217" t="inlineStr">
+      <c r="AL217" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="n">
-        <v>479</v>
+        <v>422</v>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>vhc0006</t>
+          <t>hfc0001</t>
         </is>
       </c>
       <c r="C218" t="inlineStr"/>
       <c r="D218" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>Vogelherd</t>
+          <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
-          <t>vhc</t>
+          <t>hfc</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
-          <t>Niederstotzingen-Stetten</t>
+          <t>Schelklingen</t>
         </is>
       </c>
       <c r="J218" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K218" t="n">
-        <v>48.559</v>
+        <v>48.379117</v>
       </c>
       <c r="L218" t="n">
-        <v>10.194</v>
+        <v>9.754103000000001</v>
       </c>
       <c r="M218" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N218" t="inlineStr">
         <is>
-          <t>nespos.org</t>
+          <t>wikipedia</t>
         </is>
       </c>
       <c r="O218" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>IIIb</t>
         </is>
       </c>
       <c r="P218" t="inlineStr">
         <is>
-          <t>C14</t>
+          <t>AMS</t>
         </is>
       </c>
       <c r="Q218" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>29780+330/-310</t>
         </is>
       </c>
       <c r="R218" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>KIA 18878</t>
         </is>
       </c>
       <c r="S218" t="inlineStr">
         <is>
-          <t>35810±710</t>
+          <t>29990+340/-330</t>
         </is>
       </c>
       <c r="T218" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
+          <t>KIA 3505</t>
         </is>
       </c>
       <c r="U218" t="inlineStr">
         <is>
-          <t>2012</t>
+          <t>2002</t>
         </is>
       </c>
       <c r="V218" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W218" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X218" t="inlineStr">
         <is>
-          <t>possible flute</t>
+          <t>personal ornament</t>
         </is>
       </c>
       <c r="Y218" t="inlineStr"/>
-      <c r="Z218" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z218" t="inlineStr"/>
       <c r="AA218" t="n">
-        <v>5</v>
+        <v>61</v>
       </c>
       <c r="AB218" t="n">
+        <v>7</v>
+      </c>
+      <c r="AC218" t="n">
         <v>3</v>
       </c>
-      <c r="AC218" t="inlineStr">
+      <c r="AD218" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD218" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE218" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>This terminal fragment of a curved ivory band is preserved in two pieces. They cannot be refitted. Nevertheless, the dimensions, surface texture, and decorative elements strongly suggest that these two fragments are originally part of the same piece (Wolf S. 2015, Tab. 7.1; Dutkiewicz E. 2021: Tab. 38.3; Conard N. 2003: 832).</t>
         </is>
       </c>
       <c r="AF218" t="inlineStr">
         <is>
-          <t>Find No.: 33/67-8.1</t>
+          <t>URMU Blaubeuren</t>
         </is>
       </c>
       <c r="AG218" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2016; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 24-1231.2</t>
         </is>
       </c>
       <c r="AH218" t="inlineStr">
         <is>
-          <t>!vv!</t>
+          <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. 2003; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI218" t="inlineStr">
         <is>
+          <t>v vvv vv _ vvv! v</t>
+        </is>
+      </c>
+      <c r="AJ218" t="inlineStr">
+        <is>
           <t>certain</t>
         </is>
       </c>
-      <c r="AJ218" t="inlineStr">
+      <c r="AK218" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK218" t="inlineStr">
-[...1 lines deleted...]
-          <t>flute (possible)</t>
+      <c r="AL218" t="inlineStr">
+        <is>
+          <t>personal ornament</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="n">
-        <v>450</v>
+        <v>460</v>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>hfc0029</t>
+          <t>hfc0039</t>
         </is>
       </c>
       <c r="C219" t="inlineStr"/>
       <c r="D219" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
           <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
@@ -36102,3769 +37090,3798 @@
           <t>AMS</t>
         </is>
       </c>
       <c r="Q219" t="inlineStr">
         <is>
           <t>29780+330/-310</t>
         </is>
       </c>
       <c r="R219" t="inlineStr">
         <is>
           <t>KIA 18878</t>
         </is>
       </c>
       <c r="S219" t="inlineStr">
         <is>
           <t>29990+340/-330</t>
         </is>
       </c>
       <c r="T219" t="inlineStr">
         <is>
           <t>KIA 3505</t>
         </is>
       </c>
       <c r="U219" t="inlineStr">
         <is>
-          <t>2007</t>
+          <t>2004</t>
         </is>
       </c>
       <c r="V219" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W219" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X219" t="inlineStr">
         <is>
-          <t>rod/baton</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="Y219" t="inlineStr"/>
-      <c r="Z219" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z219" t="inlineStr"/>
       <c r="AA219" t="n">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="AB219" t="n">
         <v>5</v>
       </c>
-      <c r="AC219" t="inlineStr">
+      <c r="AC219" t="n">
+        <v>2</v>
+      </c>
+      <c r="AD219" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD219" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE219" t="inlineStr">
         <is>
-          <t>URMU Blaubeuren</t>
+          <t>The narrow ivory fragment displays two rows of parallel lines that interlock in a zipper-like fashion (Wolf S. 2015, Tab. 8.2; Dutkiewicz E. 2021: Tab. 53.3).</t>
         </is>
       </c>
       <c r="AF219" t="inlineStr">
         <is>
-          <t>Find No.: 69-2027.1</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AG219" t="inlineStr">
         <is>
+          <t>Find No.: 87-1324.1</t>
+        </is>
+      </c>
+      <c r="AH219" t="inlineStr">
+        <is>
           <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
-      <c r="AH219" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AI219" t="inlineStr">
         <is>
-          <t>uncertain</t>
+          <t>!||||| _ |||||!</t>
         </is>
       </c>
       <c r="AJ219" t="inlineStr">
         <is>
+          <t>very certain</t>
+        </is>
+      </c>
+      <c r="AK219" t="inlineStr">
+        <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK219" t="inlineStr">
-[...1 lines deleted...]
-          <t>rod</t>
+      <c r="AL219" t="inlineStr">
+        <is>
+          <t>undetermined</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="n">
-        <v>451</v>
+        <v>644</v>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>hfc0030</t>
+          <t>vhc0163</t>
         </is>
       </c>
       <c r="C220" t="inlineStr"/>
       <c r="D220" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t>Hohle Fels</t>
+          <t>Vogelherd</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
-          <t>hfc</t>
+          <t>vhc</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
-          <t>Schelklingen</t>
+          <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J220" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K220" t="n">
-        <v>48.379117</v>
+        <v>48.559</v>
       </c>
       <c r="L220" t="n">
-        <v>9.754103000000001</v>
+        <v>10.194</v>
       </c>
       <c r="M220" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N220" t="inlineStr">
         <is>
-          <t>wikipedia</t>
+          <t>nespos.org</t>
         </is>
       </c>
       <c r="O220" t="inlineStr">
         <is>
-          <t>IIe</t>
+          <t>IV</t>
         </is>
       </c>
       <c r="P220" t="inlineStr">
         <is>
-          <t>AMS</t>
+          <t>C14</t>
         </is>
       </c>
       <c r="Q220" t="inlineStr">
         <is>
-          <t>30640±190</t>
+          <t>30730±750</t>
         </is>
       </c>
       <c r="R220" t="inlineStr">
         <is>
-          <t>KIA 16040</t>
-[...3 lines deleted...]
-      <c r="T220" t="inlineStr"/>
+          <t>H 4053-3211</t>
+        </is>
+      </c>
+      <c r="S220" t="inlineStr">
+        <is>
+          <t>32030±280</t>
+        </is>
+      </c>
+      <c r="T220" t="inlineStr">
+        <is>
+          <t>OxA-18456</t>
+        </is>
+      </c>
       <c r="U220" t="inlineStr">
         <is>
-          <t>2003</t>
+          <t>1931</t>
         </is>
       </c>
       <c r="V220" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W220" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X220" t="inlineStr">
         <is>
-          <t>point</t>
+          <t>spatula/lissoir</t>
         </is>
       </c>
       <c r="Y220" t="inlineStr"/>
-      <c r="Z220" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z220" t="inlineStr"/>
       <c r="AA220" t="n">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="AB220" t="n">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="AC220" t="inlineStr">
+        <v>2</v>
+      </c>
+      <c r="AC220" t="n">
+        <v>1</v>
+      </c>
+      <c r="AD220" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD220" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE220" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
-[...6 lines deleted...]
-      </c>
+          <t>This is a smoother made of bone with a long-elliptical cross-section, found in 1931 in the Ach Valley (AH IV) (Riek G. 1934, Taf. XXXI.14; Hahn J. 1977, Taf. 59.4; Dutkiewicz E. 2021: Taf. 44.1-2).</t>
+        </is>
+      </c>
+      <c r="AF220" t="inlineStr"/>
       <c r="AG220" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2003; Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: Vg 31.14</t>
         </is>
       </c>
       <c r="AH220" t="inlineStr">
         <is>
-          <t>!$</t>
+          <t>Riek G. 1934; Hahn J. 1977; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI220" t="inlineStr">
         <is>
+          <t>!⊞! _ !vvvvvvvvvvvvvvvvvvv! _  !⊞!</t>
+        </is>
+      </c>
+      <c r="AJ220" t="inlineStr">
+        <is>
           <t>certain</t>
         </is>
       </c>
-      <c r="AJ220" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AK220" t="inlineStr">
         <is>
-          <t>point (unspecified)</t>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AL220" t="inlineStr">
+        <is>
+          <t>smoother</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="n">
-        <v>391</v>
+        <v>606</v>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>bst0001</t>
+          <t>vhc0126</t>
         </is>
       </c>
       <c r="C221" t="inlineStr"/>
       <c r="D221" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>Bockstein-Törle</t>
+          <t>Vogelherd</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
-          <t>bst</t>
+          <t>vhc</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
-          <t>Rammingen</t>
+          <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J221" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K221" t="n">
-        <v>48.553</v>
+        <v>48.559</v>
       </c>
       <c r="L221" t="n">
-        <v>10.155</v>
+        <v>10.194</v>
       </c>
       <c r="M221" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N221" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O221" t="inlineStr">
         <is>
-          <t>VI</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P221" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q221" t="inlineStr">
         <is>
-          <t>31530±230 - 20400±220</t>
-[...4 lines deleted...]
-      <c r="T221" t="inlineStr"/>
+          <t>26160±150</t>
+        </is>
+      </c>
+      <c r="R221" t="inlineStr">
+        <is>
+          <t>KIA 8957</t>
+        </is>
+      </c>
+      <c r="S221" t="inlineStr">
+        <is>
+          <t>35810±710</t>
+        </is>
+      </c>
+      <c r="T221" t="inlineStr">
+        <is>
+          <t>PL0001337A</t>
+        </is>
+      </c>
       <c r="U221" t="inlineStr">
         <is>
-          <t>1953-1956</t>
+          <t>2011</t>
         </is>
       </c>
       <c r="V221" t="inlineStr">
         <is>
-          <t>slate</t>
-[...2 lines deleted...]
-      <c r="W221" t="inlineStr"/>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="W221" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
+      </c>
       <c r="X221" t="inlineStr">
         <is>
-          <t>personal ornament</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="Y221" t="inlineStr"/>
-      <c r="Z221" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z221" t="inlineStr"/>
       <c r="AA221" t="n">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="AB221" t="n">
         <v>5</v>
       </c>
-      <c r="AC221" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="AC221" t="n">
+        <v>2</v>
       </c>
       <c r="AD221" t="inlineStr">
         <is>
-          <t>This ring made of slate is about 3/4 preserved. Along the edge, there are parallel notches, 18 of which are preserved. Presumably, this is a personal ornament (Wolf S. 2015; Dutkiewicz E. 2021: Taf. 37.10).</t>
+          <t>fragmented</t>
         </is>
       </c>
       <c r="AE221" t="inlineStr">
         <is>
-          <t>Museum Ulm</t>
-[...2 lines deleted...]
-      <c r="AF221" t="inlineStr"/>
+          <t>Semi-tubular bone fragment (Dutkiewicz E. 2021: Taf. 59.18).</t>
+        </is>
+      </c>
+      <c r="AF221" t="inlineStr">
+        <is>
+          <t>Universität Tübingen</t>
+        </is>
+      </c>
       <c r="AG221" t="inlineStr">
         <is>
-          <t>Conard N. &amp; Bolus M. 2003; Wolf S. 2015; Dutkiewicz E. 2021</t>
+          <t>Find No.: 66/64-58.1</t>
         </is>
       </c>
       <c r="AH221" t="inlineStr">
         <is>
-          <t>!vvvvvvvvvvvvvvvvvv!</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI221" t="inlineStr">
         <is>
-          <t>very certain</t>
+          <t>!vvvvvvv!</t>
         </is>
       </c>
       <c r="AJ221" t="inlineStr">
         <is>
-          <t>slate</t>
+          <t>certain</t>
         </is>
       </c>
       <c r="AK221" t="inlineStr">
         <is>
-          <t>personal ornament</t>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AL221" t="inlineStr">
+        <is>
+          <t>undetermined</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="n">
-        <v>452</v>
+        <v>633</v>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>hfc0031</t>
+          <t>vhc0152</t>
         </is>
       </c>
       <c r="C222" t="inlineStr"/>
       <c r="D222" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t>Hohle Fels</t>
+          <t>Vogelherd</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
-          <t>hfc</t>
+          <t>vhc</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
-          <t>Schelklingen</t>
+          <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J222" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K222" t="n">
-        <v>48.379117</v>
+        <v>48.559</v>
       </c>
       <c r="L222" t="n">
-        <v>9.754103000000001</v>
+        <v>10.194</v>
       </c>
       <c r="M222" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N222" t="inlineStr">
         <is>
-          <t>wikipedia</t>
+          <t>nespos.org</t>
         </is>
       </c>
       <c r="O222" t="inlineStr">
         <is>
-          <t>IV</t>
+          <t>V</t>
         </is>
       </c>
       <c r="P222" t="inlineStr">
         <is>
-          <t>AMS</t>
+          <t>C14</t>
         </is>
       </c>
       <c r="Q222" t="inlineStr">
         <is>
-          <t>28750±750</t>
+          <t>30162±1,340</t>
         </is>
       </c>
       <c r="R222" t="inlineStr">
         <is>
-          <t>OxA-4980</t>
+          <t>H 4054-3210</t>
         </is>
       </c>
       <c r="S222" t="inlineStr">
         <is>
-          <t>33090+260/-250</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T222" t="inlineStr">
         <is>
-          <t>KIA 16036</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U222" t="inlineStr">
         <is>
-          <t>2002</t>
+          <t>1931</t>
         </is>
       </c>
       <c r="V222" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W222" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X222" t="inlineStr">
         <is>
-          <t>rod/baton</t>
+          <t>perforated baton</t>
         </is>
       </c>
       <c r="Y222" t="inlineStr"/>
-      <c r="Z222" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z222" t="inlineStr"/>
       <c r="AA222" t="n">
-        <v>17</v>
+        <v>133</v>
       </c>
       <c r="AB222" t="n">
-        <v>5</v>
-[...4 lines deleted...]
-        </is>
+        <v>31</v>
+      </c>
+      <c r="AC222" t="n">
+        <v>10</v>
       </c>
       <c r="AD222" t="inlineStr">
         <is>
-          <t>Fragment of a large and wide, slightly tapered round rod, which is heavily weathered (Dutkiewicz E. 2021: Taf. 51.2).</t>
+          <t>almost complete</t>
         </is>
       </c>
       <c r="AE222" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
-[...6 lines deleted...]
-      </c>
+          <t>The strongly fragmented perforated rod was found by Riek in 1931 in AH V and referred to by him as 'chest jewelry' (Riek 1934: 159-160). Today, it is lost, so the description of the markings is based on the information and photos provided by Riek and the drawing by Hahn (1977). The identification as a perforated rod is based on the thread-like markings around the two preserved holes (Riek G. 1934, Taf. XXIX.20, Hahn J. 1977, Taf. 37.1; Dutkiewicz E. 2021: Taf. 48).</t>
+        </is>
+      </c>
+      <c r="AF222" t="inlineStr"/>
       <c r="AG222" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: Vg 29.20</t>
         </is>
       </c>
       <c r="AH222" t="inlineStr">
         <is>
-          <t>|||</t>
+          <t>Riek G. 1934; Hahn J. 1977; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI222" t="inlineStr">
         <is>
-          <t>very certain</t>
+          <t>|||| _ //\\\ _ \\/// _ //</t>
         </is>
       </c>
       <c r="AJ222" t="inlineStr">
         <is>
+          <t>uncertain</t>
+        </is>
+      </c>
+      <c r="AK222" t="inlineStr">
+        <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK222" t="inlineStr">
-[...1 lines deleted...]
-          <t>rod</t>
+      <c r="AL222" t="inlineStr">
+        <is>
+          <t>perforated baton</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="n">
-        <v>394</v>
+        <v>607</v>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>gkl0003</t>
+          <t>vhc0127</t>
         </is>
       </c>
       <c r="C223" t="inlineStr"/>
       <c r="D223" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
-          <t>Geissenklösterle</t>
+          <t>Vogelherd</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
-          <t>gkl</t>
+          <t>vhc</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
-          <t>Blaubeuren-Weiler</t>
+          <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J223" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K223" t="n">
-        <v>48.398333</v>
+        <v>48.559</v>
       </c>
       <c r="L223" t="n">
-        <v>9.772221999999999</v>
+        <v>10.194</v>
       </c>
       <c r="M223" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N223" t="inlineStr">
         <is>
-          <t>wikipedia</t>
+          <t>nespos.org</t>
         </is>
       </c>
       <c r="O223" t="inlineStr">
         <is>
-          <t>II</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P223" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q223" t="inlineStr">
         <is>
-          <t>30625±796</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R223" t="inlineStr">
         <is>
-          <t>H 4147-3346</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S223" t="inlineStr">
         <is>
-          <t>33700±825</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T223" t="inlineStr">
         <is>
-          <t>H 4751-4404</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U223" t="inlineStr">
         <is>
-          <t>1973 1990</t>
+          <t>2005</t>
         </is>
       </c>
       <c r="V223" t="inlineStr">
         <is>
           <t>bone</t>
         </is>
       </c>
       <c r="W223" t="inlineStr">
         <is>
-          <t>Cygnus cygnus</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X223" t="inlineStr">
         <is>
-          <t>flute</t>
+          <t>tube/flute</t>
         </is>
       </c>
       <c r="Y223" t="inlineStr"/>
-      <c r="Z223" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z223" t="inlineStr"/>
       <c r="AA223" t="n">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="AB223" t="n">
-        <v>9</v>
-[...4 lines deleted...]
-        </is>
+        <v>7</v>
+      </c>
+      <c r="AC223" t="n">
+        <v>4</v>
       </c>
       <c r="AD223" t="inlineStr">
         <is>
-          <t>Flute made from the radius of a whooper swan (Cygnus cygnus). About half of the shaft, proximally separated with a ring notch, is preserved. The distal end is no longer present. The three preserved finger holes are located on the dorsal side of the shaft (Dutkiewicz E. 2021: Taf. 34.1).</t>
+          <t>fragmented</t>
         </is>
       </c>
       <c r="AE223" t="inlineStr">
         <is>
-          <t>LMW Stuttgart</t>
+          <t>Fragment of a thin tubular bone (bird?) (Dutkiewicz E. 2021: Taf. 36.12).</t>
         </is>
       </c>
       <c r="AF223" t="inlineStr">
         <is>
-          <t>Find No.: 24-197</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AG223" t="inlineStr">
         <is>
-          <t>Hahn J. &amp; Münzel S. 1995; Hahn J. 1999; Münzel S. et al. 2002; Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 67/65-78.1</t>
         </is>
       </c>
       <c r="AH223" t="inlineStr">
         <is>
-          <t>vvvv vvvv</t>
+          <t>Conard N. &amp; Malina M. 2006a; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI223" t="inlineStr">
         <is>
-          <t>very certain</t>
+          <t>!vvv! _ !vvv!</t>
         </is>
       </c>
       <c r="AJ223" t="inlineStr">
         <is>
+          <t>certain</t>
+        </is>
+      </c>
+      <c r="AK223" t="inlineStr">
+        <is>
           <t>bone</t>
         </is>
       </c>
-      <c r="AK223" t="inlineStr">
-[...1 lines deleted...]
-          <t>flute</t>
+      <c r="AL223" t="inlineStr">
+        <is>
+          <t>tube</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="n">
-        <v>393</v>
+        <v>634</v>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>gkl0002</t>
+          <t>vhc0153</t>
         </is>
       </c>
       <c r="C224" t="inlineStr"/>
       <c r="D224" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t>Geissenklösterle</t>
+          <t>Vogelherd</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
-          <t>gkl</t>
+          <t>vhc</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
-          <t>Blaubeuren-Weiler</t>
+          <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J224" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K224" t="n">
-        <v>48.398333</v>
+        <v>48.559</v>
       </c>
       <c r="L224" t="n">
-        <v>9.772221999999999</v>
+        <v>10.194</v>
       </c>
       <c r="M224" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N224" t="inlineStr">
         <is>
-          <t>wikipedia</t>
+          <t>nespos.org</t>
         </is>
       </c>
       <c r="O224" t="inlineStr">
         <is>
-          <t>II</t>
+          <t>V</t>
         </is>
       </c>
       <c r="P224" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q224" t="inlineStr">
         <is>
-          <t>30625±796</t>
+          <t>30162±1,340</t>
         </is>
       </c>
       <c r="R224" t="inlineStr">
         <is>
-          <t>H 4147-3346</t>
+          <t>H 4054-3210</t>
         </is>
       </c>
       <c r="S224" t="inlineStr">
         <is>
-          <t>33700±825</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T224" t="inlineStr">
         <is>
-          <t>H 4751-4404</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U224" t="inlineStr">
         <is>
-          <t>1977</t>
+          <t>1931</t>
         </is>
       </c>
       <c r="V224" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W224" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X224" t="inlineStr">
         <is>
-          <t>tube/flute</t>
+          <t>rod/baton</t>
         </is>
       </c>
       <c r="Y224" t="inlineStr"/>
-      <c r="Z224" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z224" t="inlineStr"/>
       <c r="AA224" t="n">
-        <v>6</v>
+        <v>60</v>
       </c>
       <c r="AB224" t="n">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="AC224" t="inlineStr">
+        <v>10</v>
+      </c>
+      <c r="AC224" t="n">
+        <v>10</v>
+      </c>
+      <c r="AD224" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD224" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE224" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>Wide, flat, and partially preserved cylindrical rod fragment (Riek G. 1934, Taf. XXIX.9; Hahn J. 1977, Taf. 34.2; Dutkiewicz E. 2021: Taf. 51.7).</t>
         </is>
       </c>
       <c r="AF224" t="inlineStr">
         <is>
-          <t>Find No.: 16-96.1</t>
+          <t>MUT Tübingen</t>
         </is>
       </c>
       <c r="AG224" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: Vg 29.9</t>
         </is>
       </c>
       <c r="AH224" t="inlineStr">
         <is>
-          <t>!vvvvv!</t>
+          <t>Riek G. 1934; Hahn J. 1977; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI224" t="inlineStr">
         <is>
+          <t>|||| || | | | _ |||| || | | | _ | _ ||||| | | | _ !||| ||</t>
+        </is>
+      </c>
+      <c r="AJ224" t="inlineStr">
+        <is>
           <t>very certain</t>
         </is>
       </c>
-      <c r="AJ224" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AK224" t="inlineStr">
         <is>
-          <t>tube</t>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL224" t="inlineStr">
+        <is>
+          <t>rod</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="n">
-        <v>396</v>
+        <v>645</v>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>gkl0005</t>
+          <t>vhc0164</t>
         </is>
       </c>
       <c r="C225" t="inlineStr"/>
       <c r="D225" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
-          <t>Geissenklösterle</t>
+          <t>Vogelherd</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
-          <t>gkl</t>
+          <t>vhc</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
-          <t>Blaubeuren-Weiler</t>
+          <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J225" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K225" t="n">
-        <v>48.398333</v>
+        <v>48.559</v>
       </c>
       <c r="L225" t="n">
-        <v>9.772221999999999</v>
+        <v>10.194</v>
       </c>
       <c r="M225" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N225" t="inlineStr">
         <is>
-          <t>wikipedia</t>
+          <t>nespos.org</t>
         </is>
       </c>
       <c r="O225" t="inlineStr">
         <is>
-          <t>II</t>
+          <t>IV</t>
         </is>
       </c>
       <c r="P225" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q225" t="inlineStr">
         <is>
-          <t>30625±796</t>
+          <t>30730±750</t>
         </is>
       </c>
       <c r="R225" t="inlineStr">
         <is>
-          <t>H 4147-3346</t>
+          <t>H 4053-3211</t>
         </is>
       </c>
       <c r="S225" t="inlineStr">
         <is>
-          <t>33700±825</t>
+          <t>32030±280</t>
         </is>
       </c>
       <c r="T225" t="inlineStr">
         <is>
-          <t>H 4751-4404</t>
+          <t>OxA-18456</t>
         </is>
       </c>
       <c r="U225" t="inlineStr">
         <is>
-          <t>1991</t>
+          <t>1931</t>
         </is>
       </c>
       <c r="V225" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W225" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X225" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>perforated baton</t>
         </is>
       </c>
       <c r="Y225" t="inlineStr"/>
-      <c r="Z225" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z225" t="inlineStr"/>
       <c r="AA225" t="n">
-        <v>3</v>
+        <v>95</v>
       </c>
       <c r="AB225" t="n">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="AC225" t="inlineStr">
+        <v>30</v>
+      </c>
+      <c r="AC225" t="n">
+        <v>10</v>
+      </c>
+      <c r="AD225" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD225" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE225" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
-[...6 lines deleted...]
-      </c>
+          <t>This perforated rod fragment was found in Layer IV in 1931 (Riek 1934: 190). The piece was crafted from ivory and meticulously worked. Only the extended end and about half of the first hole are preserved. Although smaller than the other perforated rods, it is clearly recognizable as the same type of perforated rod as others found in the Swabian Aurignacien. This is particularly evident through the thread-like incisions in the hole. Since the object is lost, Riek's descriptions of the markings are provided here (Riek G. 1934, Taf. XXXI.4; Hahn J. 1977, Taf. 59.5; Dutkiewicz E. 2021: Taf. 50).</t>
+        </is>
+      </c>
+      <c r="AF225" t="inlineStr"/>
       <c r="AG225" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: Vg 31.4</t>
         </is>
       </c>
       <c r="AH225" t="inlineStr">
         <is>
-          <t>!|||!</t>
+          <t>Riek G. 1934; Hahn J. 1977; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI225" t="inlineStr">
         <is>
+          <t>vvvvvv! _ vvvvvvvv! _ [CCCCV v] _ [C||ll lll]</t>
+        </is>
+      </c>
+      <c r="AJ225" t="inlineStr">
+        <is>
           <t>certain</t>
         </is>
       </c>
-      <c r="AJ225" t="inlineStr">
+      <c r="AK225" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK225" t="inlineStr">
-[...1 lines deleted...]
-          <t>undetermined</t>
+      <c r="AL225" t="inlineStr">
+        <is>
+          <t>perforated baton</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="n">
-        <v>397</v>
+        <v>608</v>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>gkl0006</t>
+          <t>vhc0128</t>
         </is>
       </c>
       <c r="C226" t="inlineStr"/>
       <c r="D226" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t>Geissenklösterle</t>
+          <t>Vogelherd</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
-          <t>gkl</t>
+          <t>vhc</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
-          <t>Blaubeuren-Weiler</t>
+          <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J226" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K226" t="n">
-        <v>48.398333</v>
+        <v>48.559</v>
       </c>
       <c r="L226" t="n">
-        <v>9.772221999999999</v>
+        <v>10.194</v>
       </c>
       <c r="M226" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N226" t="inlineStr">
         <is>
-          <t>wikipedia</t>
+          <t>nespos.org</t>
         </is>
       </c>
       <c r="O226" t="inlineStr">
         <is>
-          <t>II</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P226" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q226" t="inlineStr">
         <is>
-          <t>30625±796</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R226" t="inlineStr">
         <is>
-          <t>H 4147-3346</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S226" t="inlineStr">
         <is>
-          <t>33700±825</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T226" t="inlineStr">
         <is>
-          <t>H 4751-4404</t>
-[...2 lines deleted...]
-      <c r="U226" t="inlineStr"/>
+          <t>PL0001337A</t>
+        </is>
+      </c>
+      <c r="U226" t="inlineStr">
+        <is>
+          <t>2011</t>
+        </is>
+      </c>
       <c r="V226" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W226" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X226" t="inlineStr">
         <is>
-          <t>personal ornament</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="Y226" t="inlineStr"/>
-      <c r="Z226" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z226" t="inlineStr"/>
       <c r="AA226" t="n">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="AB226" t="n">
+        <v>7</v>
+      </c>
+      <c r="AC226" t="n">
         <v>3</v>
       </c>
-      <c r="AC226" t="inlineStr">
+      <c r="AD226" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD226" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE226" t="inlineStr">
         <is>
-          <t>URMU Blaubeuren</t>
+          <t>Tiny, black discolored ivory fragment (Dutkiewicz E. 2021: Taf. 57.15).</t>
         </is>
       </c>
       <c r="AF226" t="inlineStr">
         <is>
-          <t>Find No.: 34-303</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AG226" t="inlineStr">
         <is>
-          <t>Wolf S. 2015; Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 68/62-20.1</t>
         </is>
       </c>
       <c r="AH226" t="inlineStr">
         <is>
-          <t>||||</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI226" t="inlineStr">
         <is>
-          <t>very certain</t>
+          <t>!||!</t>
         </is>
       </c>
       <c r="AJ226" t="inlineStr">
         <is>
+          <t>certain</t>
+        </is>
+      </c>
+      <c r="AK226" t="inlineStr">
+        <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK226" t="inlineStr">
-[...1 lines deleted...]
-          <t>personal ornament</t>
+      <c r="AL226" t="inlineStr">
+        <is>
+          <t>undetermined</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="n">
-        <v>398</v>
+        <v>646</v>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>gkl0007</t>
+          <t>vhc0165</t>
         </is>
       </c>
       <c r="C227" t="inlineStr"/>
       <c r="D227" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
-          <t>Geissenklösterle</t>
+          <t>Vogelherd</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
-          <t>gkl</t>
+          <t>vhc</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
-          <t>Blaubeuren-Weiler</t>
+          <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J227" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K227" t="n">
-        <v>48.398333</v>
+        <v>48.559</v>
       </c>
       <c r="L227" t="n">
-        <v>9.772221999999999</v>
+        <v>10.194</v>
       </c>
       <c r="M227" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N227" t="inlineStr">
         <is>
-          <t>wikipedia</t>
+          <t>nespos.org</t>
         </is>
       </c>
       <c r="O227" t="inlineStr">
         <is>
-          <t>II</t>
+          <t>IV</t>
         </is>
       </c>
       <c r="P227" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q227" t="inlineStr">
         <is>
-          <t>30625±796</t>
+          <t>30730±750</t>
         </is>
       </c>
       <c r="R227" t="inlineStr">
         <is>
-          <t>H 4147-3346</t>
+          <t>H 4053-3211</t>
         </is>
       </c>
       <c r="S227" t="inlineStr">
         <is>
-          <t>33700±825</t>
+          <t>32030±280</t>
         </is>
       </c>
       <c r="T227" t="inlineStr">
         <is>
-          <t>H 4751-4404</t>
+          <t>OxA-18456</t>
         </is>
       </c>
       <c r="U227" t="inlineStr">
         <is>
-          <t>1990</t>
+          <t>1931</t>
         </is>
       </c>
       <c r="V227" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W227" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X227" t="inlineStr">
         <is>
-          <t>possible flute</t>
+          <t>spatula/lissoir</t>
         </is>
       </c>
       <c r="Y227" t="inlineStr"/>
-      <c r="Z227" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z227" t="inlineStr"/>
       <c r="AA227" t="n">
-        <v>8</v>
+        <v>75</v>
       </c>
       <c r="AB227" t="n">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="AC227" t="inlineStr">
+        <v>12</v>
+      </c>
+      <c r="AC227" t="n">
+        <v>7</v>
+      </c>
+      <c r="AD227" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD227" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE227" t="inlineStr">
         <is>
+          <t>A narrow, medial fragment of a smoother made from a rib (Riek G. 1934, XXXI.11; Hahn J. 1977, Taf. 59.3; Dutkiewicz E. 2021: Taf. 45.1).</t>
+        </is>
+      </c>
+      <c r="AF227" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF227" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG227" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: Vg 37</t>
         </is>
       </c>
       <c r="AH227" t="inlineStr">
         <is>
-          <t>!vvvvvv!</t>
+          <t>Riek G. 1934; Hahn J. 1977; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI227" t="inlineStr">
         <is>
-          <t>certain</t>
+          <t>!vvvv v v v vv v &gt;&gt;&gt;&gt;</t>
         </is>
       </c>
       <c r="AJ227" t="inlineStr">
         <is>
-          <t>ivory</t>
-[...2 lines deleted...]
-      <c r="AK227" t="inlineStr"/>
+          <t>very certain</t>
+        </is>
+      </c>
+      <c r="AK227" t="inlineStr">
+        <is>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AL227" t="inlineStr">
+        <is>
+          <t>smoother</t>
+        </is>
+      </c>
     </row>
     <row r="228">
       <c r="A228" t="n">
-        <v>399</v>
+        <v>609</v>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>gkl0008</t>
+          <t>vhc0129</t>
         </is>
       </c>
       <c r="C228" t="inlineStr"/>
       <c r="D228" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
-          <t>Geissenklösterle</t>
+          <t>Vogelherd</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
-          <t>gkl</t>
+          <t>vhc</t>
         </is>
       </c>
       <c r="I228" t="inlineStr">
         <is>
-          <t>Blaubeuren-Weiler</t>
+          <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J228" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K228" t="n">
-        <v>48.398333</v>
+        <v>48.559</v>
       </c>
       <c r="L228" t="n">
-        <v>9.772221999999999</v>
+        <v>10.194</v>
       </c>
       <c r="M228" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N228" t="inlineStr">
         <is>
-          <t>wikipedia</t>
+          <t>nespos.org</t>
         </is>
       </c>
       <c r="O228" t="inlineStr">
         <is>
-          <t>II</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P228" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q228" t="inlineStr">
         <is>
-          <t>30625±796</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R228" t="inlineStr">
         <is>
-          <t>H 4147-3346</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S228" t="inlineStr">
         <is>
-          <t>33700±825</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T228" t="inlineStr">
         <is>
-          <t>H 4751-4404</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U228" t="inlineStr">
         <is>
-          <t>1974</t>
+          <t>2011</t>
         </is>
       </c>
       <c r="V228" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W228" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X228" t="inlineStr">
         <is>
-          <t>possible flute</t>
+          <t>tube/flute</t>
         </is>
       </c>
       <c r="Y228" t="inlineStr"/>
-      <c r="Z228" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z228" t="inlineStr"/>
       <c r="AA228" t="n">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="AB228" t="n">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="AC228" t="inlineStr">
+        <v>5</v>
+      </c>
+      <c r="AC228" t="n">
+        <v>4</v>
+      </c>
+      <c r="AD228" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD228" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE228" t="inlineStr">
         <is>
+          <t>Fragment of a tiny tubular bone (undetermined animal species) (Dutkiewicz E. 2021: Taf. 36.14).</t>
+        </is>
+      </c>
+      <c r="AF228" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF228" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG228" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 68/62-39.1</t>
         </is>
       </c>
       <c r="AH228" t="inlineStr">
         <is>
-          <t>!vvvvvvvv!</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI228" t="inlineStr">
         <is>
-          <t>very certain</t>
+          <t>vvvv _ vvvv</t>
         </is>
       </c>
       <c r="AJ228" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>uncertain</t>
         </is>
       </c>
       <c r="AK228" t="inlineStr">
         <is>
-          <t>flute (possible)</t>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AL228" t="inlineStr">
+        <is>
+          <t>tube</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="n">
-        <v>401</v>
+        <v>636</v>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>gkl0010</t>
+          <t>vhc0155</t>
         </is>
       </c>
       <c r="C229" t="inlineStr"/>
       <c r="D229" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
-          <t>Geissenklösterle</t>
+          <t>Vogelherd</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
-          <t>gkl</t>
+          <t>vhc</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
-          <t>Blaubeuren-Weiler</t>
+          <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J229" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K229" t="n">
-        <v>48.398333</v>
+        <v>48.559</v>
       </c>
       <c r="L229" t="n">
-        <v>9.772221999999999</v>
+        <v>10.194</v>
       </c>
       <c r="M229" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N229" t="inlineStr">
         <is>
-          <t>wikipedia</t>
+          <t>nespos.org</t>
         </is>
       </c>
       <c r="O229" t="inlineStr">
         <is>
-          <t>II</t>
+          <t>V</t>
         </is>
       </c>
       <c r="P229" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q229" t="inlineStr">
         <is>
-          <t>30625±796</t>
+          <t>30162±1340</t>
         </is>
       </c>
       <c r="R229" t="inlineStr">
         <is>
-          <t>H 4147-3346</t>
+          <t>H 4054-3210</t>
         </is>
       </c>
       <c r="S229" t="inlineStr">
         <is>
-          <t>33700±825</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T229" t="inlineStr">
         <is>
-          <t>H 4751-4404</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U229" t="inlineStr">
         <is>
-          <t>1974</t>
+          <t>1931</t>
         </is>
       </c>
       <c r="V229" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W229" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X229" t="inlineStr">
         <is>
-          <t>possible flute</t>
+          <t>figurine zoomorph</t>
         </is>
       </c>
       <c r="Y229" t="inlineStr"/>
-      <c r="Z229" t="n">
-        <v>12</v>
+      <c r="Z229" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
       </c>
       <c r="AA229" t="n">
-        <v>7</v>
+        <v>64</v>
       </c>
       <c r="AB229" t="n">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="AC229" t="inlineStr">
+        <v>26</v>
+      </c>
+      <c r="AC229" t="n">
+        <v>17</v>
+      </c>
+      <c r="AD229" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD229" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE229" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>This prominently adorned figurine was discovered during the 1931 excavations in layer V. The figurine is crafted along the direction of the ivory's growth. The entire surface is extensively reworked and polished. The markings also appear highly polished, suggesting that this figurine was used over an extended period. Primarily, the left half of the body is preserved. The head and tail are missing. At the location where the neck should attach, the surface is completely smoothed and marked. The right front leg is only present at the base, and the right hind leg is preserved as a stump. The left limbs are present up to approximately the knee region. The central lamella is only preserved in the front half of the body. Despite being strongly fragmented, the outlines are clearly discernible. The torso is noticeably elongated and cylindrical. The back line slopes slightly backward, and there is a small depression in the lumbar region. The pelvic region protrudes distinctly. Toward the buttocks, the back line slopes slightly angularly without showing a tail attachment. The belly is slightly sagging. The front legs are very thin and detached from the body. The thigh of the well-preserved hind leg is distinctly separated from the torso, and both hind legs are slender. A slight stepping posture is recognizable. According to Riek (1934), due to the elongated body shape and especially the thin legs, this represents a cervid, more specifically a reindeer (Rangifer tarandus). Hahn (1986) also considers a felid as a possibility. The absence of the neck and head makes it challenging to precisely identify the depicted species (Riek G. 1934: 285-286; Dutkiewicz E. 2021: Taf. 16a-16b).</t>
         </is>
       </c>
       <c r="AF229" t="inlineStr">
         <is>
-          <t>Find No.: 37-155.2</t>
+          <t>MUT Tübingen</t>
         </is>
       </c>
       <c r="AG229" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: Vg 2a.2</t>
         </is>
       </c>
       <c r="AH229" t="inlineStr">
         <is>
-          <t>!vvvvvv!</t>
+          <t>Riek G. 1934; Conard N. et al. 2016; Dutkiewicz E. 2021; Hahn J. 1977; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI229" t="inlineStr">
         <is>
-          <t>very certain</t>
+          <t>!vvvvvvvvvvv _ vvvvvvvv! _ vvvvvv!v _ vvvvvvvvvvvvvv _ |||| _ [CCCC] _ [CCCC] _ v!vvvXX\! _ v!vvvvv _ !vvvvv! _ \\\ _ vvv _ vvvv _ ≠ _ /// _ vvv _ \\\\ _ /// _ vvvv _ v! _ ///</t>
         </is>
       </c>
       <c r="AJ229" t="inlineStr">
         <is>
+          <t>certain</t>
+        </is>
+      </c>
+      <c r="AK229" t="inlineStr">
+        <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK229" t="inlineStr">
-[...1 lines deleted...]
-          <t>flute (possible)</t>
+      <c r="AL229" t="inlineStr">
+        <is>
+          <t>figurine zoomorph</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="n">
-        <v>405</v>
+        <v>647</v>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>gkl0014</t>
+          <t>vhc0166</t>
         </is>
       </c>
       <c r="C230" t="inlineStr"/>
       <c r="D230" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
-          <t>Geissenklösterle</t>
+          <t>Vogelherd</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
-          <t>gkl</t>
+          <t>vhc</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
-          <t>Blaubeuren-Weiler</t>
+          <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J230" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K230" t="n">
-        <v>48.398333</v>
+        <v>48.559</v>
       </c>
       <c r="L230" t="n">
-        <v>9.772221999999999</v>
+        <v>10.194</v>
       </c>
       <c r="M230" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N230" t="inlineStr">
         <is>
-          <t>wikipedia</t>
+          <t>nespos.org</t>
         </is>
       </c>
       <c r="O230" t="inlineStr">
         <is>
-          <t>II</t>
+          <t>IV</t>
         </is>
       </c>
       <c r="P230" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q230" t="inlineStr">
         <is>
-          <t>30625±796</t>
+          <t>30730±750</t>
         </is>
       </c>
       <c r="R230" t="inlineStr">
         <is>
-          <t>H 4147-3346</t>
+          <t>H 4053-3211</t>
         </is>
       </c>
       <c r="S230" t="inlineStr">
         <is>
-          <t>33700±825</t>
+          <t>32030±280</t>
         </is>
       </c>
       <c r="T230" t="inlineStr">
         <is>
-          <t>H 4751-4404</t>
-[...2 lines deleted...]
-      <c r="U230" t="inlineStr"/>
+          <t>OxA-18456</t>
+        </is>
+      </c>
+      <c r="U230" t="inlineStr">
+        <is>
+          <t>1931</t>
+        </is>
+      </c>
       <c r="V230" t="inlineStr">
         <is>
           <t>antler</t>
         </is>
       </c>
       <c r="W230" t="inlineStr">
         <is>
           <t>Rangifer tarandus</t>
         </is>
       </c>
       <c r="X230" t="inlineStr">
         <is>
-          <t>personal ornament</t>
+          <t>antler object</t>
         </is>
       </c>
       <c r="Y230" t="inlineStr"/>
-      <c r="Z230" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z230" t="inlineStr"/>
       <c r="AA230" t="n">
-        <v>5</v>
+        <v>73</v>
       </c>
       <c r="AB230" t="n">
-        <v>4</v>
-[...4 lines deleted...]
-        </is>
+        <v>44</v>
+      </c>
+      <c r="AC230" t="n">
+        <v>24</v>
       </c>
       <c r="AD230" t="inlineStr">
         <is>
-          <t>This is an almost completely preserved curved band made of antler. Both ends are flattened and have perforations. They are slightly twisted in relation to the curvature. A portion of the object is missing in the upper area, preventing the original length from being specified. Hahn suggests interpreting this piece as a mouth bow (Hahn 1988: 220; Hahn 1988, Tab. 45.18; Dutkiewicz 2021: Tab. 38.5-6).</t>
+          <t>complete</t>
         </is>
       </c>
       <c r="AE230" t="inlineStr">
         <is>
-          <t>LMW Stuttgart</t>
+          <t>This antler object was found during Riek's excavations in 1931 in Layer IV. Unlike the other piece, it does not feature a figurative representation but only some geometric markings (Riek G. 1934, 295; Dutkiewicz E. 2021: Taf. 41.1).</t>
         </is>
       </c>
       <c r="AF230" t="inlineStr">
         <is>
-          <t>Find No.: 47-59</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AG230" t="inlineStr">
         <is>
-          <t>Hahn J. 1988; Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: Vg 3a</t>
         </is>
       </c>
       <c r="AH230" t="inlineStr">
         <is>
-          <t>v!vvvvv!vvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvv _ vvvvv!vvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvv</t>
+          <t>Riek G. 1934; Dutkiewicz E. 2021; Hahn J. 1977; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI230" t="inlineStr">
         <is>
+          <t>vvvvvvv _ [&amp;]</t>
+        </is>
+      </c>
+      <c r="AJ230" t="inlineStr">
+        <is>
           <t>certain</t>
         </is>
       </c>
-      <c r="AJ230" t="inlineStr">
+      <c r="AK230" t="inlineStr">
         <is>
           <t>antler</t>
         </is>
       </c>
-      <c r="AK230" t="inlineStr">
-[...1 lines deleted...]
-          <t>personal ornament</t>
+      <c r="AL230" t="inlineStr">
+        <is>
+          <t>antler object</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="n">
-        <v>404</v>
+        <v>729</v>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>gkl0013</t>
+          <t>bst0003</t>
         </is>
       </c>
       <c r="C231" t="inlineStr"/>
       <c r="D231" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
-          <t>Geissenklösterle</t>
+          <t>Bockstein-Törle</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
-          <t>gkl</t>
+          <t>bst</t>
         </is>
       </c>
       <c r="I231" t="inlineStr">
         <is>
-          <t>Blaubeuren-Weiler</t>
+          <t>Rammingen</t>
         </is>
       </c>
       <c r="J231" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K231" t="n">
-        <v>48.398333</v>
+        <v>48.553</v>
       </c>
       <c r="L231" t="n">
-        <v>9.772221999999999</v>
+        <v>10.155</v>
       </c>
       <c r="M231" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N231" t="inlineStr">
         <is>
-          <t>wikipedia</t>
+          <t>nespos.org</t>
         </is>
       </c>
       <c r="O231" t="inlineStr">
         <is>
-          <t>II</t>
+          <t>VI</t>
         </is>
       </c>
       <c r="P231" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q231" t="inlineStr">
         <is>
-          <t>30625±796</t>
-[...16 lines deleted...]
-      </c>
+          <t>31530±230 - 20400±220</t>
+        </is>
+      </c>
+      <c r="R231" t="inlineStr"/>
+      <c r="S231" t="inlineStr"/>
+      <c r="T231" t="inlineStr"/>
       <c r="U231" t="inlineStr">
         <is>
-          <t>1974</t>
+          <t>1953-1956</t>
         </is>
       </c>
       <c r="V231" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W231" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X231" t="inlineStr">
         <is>
-          <t>possible flute</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="Y231" t="inlineStr"/>
-      <c r="Z231" t="n">
-[...8 lines deleted...]
-      <c r="AC231" t="inlineStr">
+      <c r="Z231" t="inlineStr"/>
+      <c r="AA231" t="inlineStr"/>
+      <c r="AB231" t="inlineStr"/>
+      <c r="AC231" t="inlineStr"/>
+      <c r="AD231" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD231" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE231" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>Scribbled piece of ivory (Hahn J. 1977: Tafel 12-9).</t>
         </is>
       </c>
       <c r="AF231" t="inlineStr">
         <is>
-          <t>Find No.: 46-555</t>
-[...6 lines deleted...]
-      </c>
+          <t>Museum Ulm</t>
+        </is>
+      </c>
+      <c r="AG231" t="inlineStr"/>
       <c r="AH231" t="inlineStr">
         <is>
-          <t>!vvvvvvvv</t>
-[...7 lines deleted...]
-      <c r="AJ231" t="inlineStr">
+          <t>Hahn J. 1977; Conard N. &amp; Bolus M. 2003</t>
+        </is>
+      </c>
+      <c r="AI231" t="inlineStr"/>
+      <c r="AJ231" t="inlineStr"/>
+      <c r="AK231" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK231" t="inlineStr">
-[...1 lines deleted...]
-          <t>flute (possible)</t>
+      <c r="AL231" t="inlineStr">
+        <is>
+          <t>undetermined</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="n">
-        <v>406</v>
+        <v>610</v>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>gkl0015</t>
+          <t>vhc0130</t>
         </is>
       </c>
       <c r="C232" t="inlineStr"/>
       <c r="D232" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
-          <t>Geissenklösterle</t>
+          <t>Vogelherd</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
-          <t>gkl</t>
+          <t>vhc</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
-          <t>Blaubeuren-Weiler</t>
+          <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J232" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K232" t="n">
-        <v>48.398333</v>
+        <v>48.559</v>
       </c>
       <c r="L232" t="n">
-        <v>9.772221999999999</v>
+        <v>10.194</v>
       </c>
       <c r="M232" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N232" t="inlineStr">
         <is>
-          <t>wikipedia</t>
+          <t>nespos.org</t>
         </is>
       </c>
       <c r="O232" t="inlineStr">
         <is>
-          <t>II</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P232" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q232" t="inlineStr">
         <is>
-          <t>30625±796</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R232" t="inlineStr">
         <is>
-          <t>H 4147-3346</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S232" t="inlineStr">
         <is>
-          <t>33700±825</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T232" t="inlineStr">
         <is>
-          <t>H 4751-4404</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U232" t="inlineStr">
         <is>
-          <t>1973</t>
+          <t>2011</t>
         </is>
       </c>
       <c r="V232" t="inlineStr">
         <is>
           <t>bone</t>
         </is>
       </c>
       <c r="W232" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="X232" t="inlineStr">
         <is>
           <t>tube/flute</t>
         </is>
       </c>
       <c r="Y232" t="inlineStr"/>
-      <c r="Z232" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z232" t="inlineStr"/>
       <c r="AA232" t="n">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="AB232" t="n">
         <v>6</v>
       </c>
-      <c r="AC232" t="inlineStr">
+      <c r="AC232" t="n">
+        <v>2</v>
+      </c>
+      <c r="AD232" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD232" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE232" t="inlineStr">
         <is>
-          <t>URMU Blaubeuren</t>
+          <t>Fragment of a thin tubular bone (Dutkiewicz E. 2021: Taf. 36.13)</t>
         </is>
       </c>
       <c r="AF232" t="inlineStr">
         <is>
-          <t>Find No.: 47-9000.1.1.</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AG232" t="inlineStr">
         <is>
-          <t>Hahn J. &amp; Münzel S. 1995; Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 68/62-9.1</t>
         </is>
       </c>
       <c r="AH232" t="inlineStr">
         <is>
-          <t>!vvvvvvvv! _ !vvvvvvvvv!</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI232" t="inlineStr">
         <is>
+          <t>!vv!</t>
+        </is>
+      </c>
+      <c r="AJ232" t="inlineStr">
+        <is>
           <t>very certain</t>
         </is>
       </c>
-      <c r="AJ232" t="inlineStr">
+      <c r="AK232" t="inlineStr">
         <is>
           <t>bone</t>
         </is>
       </c>
-      <c r="AK232" t="inlineStr">
+      <c r="AL232" t="inlineStr">
         <is>
           <t>tube</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="n">
-        <v>410</v>
+        <v>637</v>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>gkl0019</t>
+          <t>vhc0156</t>
         </is>
       </c>
       <c r="C233" t="inlineStr"/>
       <c r="D233" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t>Geissenklösterle</t>
+          <t>Vogelherd</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
-          <t>gkl</t>
+          <t>vhc</t>
         </is>
       </c>
       <c r="I233" t="inlineStr">
         <is>
-          <t>Blaubeuren-Weiler</t>
+          <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J233" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K233" t="n">
-        <v>48.398333</v>
+        <v>48.559</v>
       </c>
       <c r="L233" t="n">
-        <v>9.772221999999999</v>
+        <v>10.194</v>
       </c>
       <c r="M233" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N233" t="inlineStr">
         <is>
-          <t>wikipedia</t>
+          <t>nespos.org</t>
         </is>
       </c>
       <c r="O233" t="inlineStr">
         <is>
-          <t>II</t>
+          <t>IV</t>
         </is>
       </c>
       <c r="P233" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q233" t="inlineStr">
         <is>
-          <t>30625±796</t>
+          <t>30730±750</t>
         </is>
       </c>
       <c r="R233" t="inlineStr">
         <is>
-          <t>H 4147-3346</t>
+          <t>H 4053-3211</t>
         </is>
       </c>
       <c r="S233" t="inlineStr">
         <is>
-          <t>33700±825</t>
+          <t>32030±280</t>
         </is>
       </c>
       <c r="T233" t="inlineStr">
         <is>
-          <t>H 4751-4404</t>
+          <t>OxA-18456</t>
         </is>
       </c>
       <c r="U233" t="inlineStr">
         <is>
-          <t>1974</t>
+          <t>1931</t>
         </is>
       </c>
       <c r="V233" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W233" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X233" t="inlineStr">
         <is>
-          <t>possible flute</t>
+          <t>figurine anthropomorph</t>
         </is>
       </c>
       <c r="Y233" t="inlineStr"/>
-      <c r="Z233" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z233" t="inlineStr"/>
       <c r="AA233" t="n">
-        <v>6</v>
+        <v>69</v>
       </c>
       <c r="AB233" t="n">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="AC233" t="inlineStr">
+        <v>19</v>
+      </c>
+      <c r="AC233" t="n">
+        <v>10</v>
+      </c>
+      <c r="AD233" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD233" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE233" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>"This anthropomorphic figurine was found in layer IV during the 1931 excavations. The left half of the figure is completely preserved, extending beyond the central axis. Riek (1934: 292-295) discusses whether this might be a semi-finished product. Arguments in favor include the only vaguely worked and not further shaped or reworked head, as well as the rough and completely unsmoothed leg/knee area. However, the rows of dots on the body suggest careful surface reworking. It is possible that this figurine was intentionally left partially unfinished, unlike other figures from Vogelherd. The figurine is worked along the longitudinal axis of the ivory. Both ends were notched and then broken off. The neck area is roughly cut, while the body is rounded and bears markings. Although the torso is smoothed, numerous tool marks are visible. The head is narrow and set off from the body by a deep notch. The eye, ear, and mouth are schematically represented by notches. It is notable that the top of the head is recessed, creating the impression of pointed ears (animal ears) protruding upwards when viewed from the front. The body is long and cylindrical, with no further details except for a slight indentation in the area of the cross. The lower abdomen is depicted strongly shortened. Below the waist, the buttocks area slightly protrudes. Legs are not represented, and the figurine is provided with a button-like, unworked thickening at its lower end. The figurine overall appears very static and schematic. The identification as a human figure is given by the upright, elongated body shape, the absence of front and hind legs typically found in an animal figure, the head sitting vertically on the body axis, and the thinning of the waist in the area of the back." (Riek G. 1934: 292-295; Dutkiewicz E. 2021: Taf. 18)</t>
         </is>
       </c>
       <c r="AF233" t="inlineStr">
         <is>
-          <t>Find No.: 47- without No.</t>
+          <t>MUT Tübingen</t>
         </is>
       </c>
       <c r="AG233" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: Vg 2a.3</t>
         </is>
       </c>
       <c r="AH233" t="inlineStr">
         <is>
-          <t>!vvvvvvvv</t>
+          <t>Riek G. 1934; Dutkiewicz E. 2021; Hahn J. 1977; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI233" t="inlineStr">
         <is>
-          <t>very certain</t>
+          <t>°°°° °°° _ °°°°°°°° _ v°°°°°°°° _ Vv</t>
         </is>
       </c>
       <c r="AJ233" t="inlineStr">
         <is>
+          <t>certain</t>
+        </is>
+      </c>
+      <c r="AK233" t="inlineStr">
+        <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK233" t="inlineStr">
-[...1 lines deleted...]
-          <t>flute (possible)</t>
+      <c r="AL233" t="inlineStr">
+        <is>
+          <t>figurine anthropomorph</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="n">
-        <v>412</v>
+        <v>648</v>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>gkl0021</t>
+          <t>vhc0167</t>
         </is>
       </c>
       <c r="C234" t="inlineStr"/>
       <c r="D234" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
-          <t>Geissenklösterle</t>
+          <t>Vogelherd</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
-          <t>gkl</t>
+          <t>vhc</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
-          <t>Blaubeuren-Weiler</t>
+          <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J234" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K234" t="n">
-        <v>48.398333</v>
+        <v>48.559</v>
       </c>
       <c r="L234" t="n">
-        <v>9.772221999999999</v>
+        <v>10.194</v>
       </c>
       <c r="M234" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N234" t="inlineStr">
         <is>
-          <t>wikipedia</t>
+          <t>nespos.org</t>
         </is>
       </c>
       <c r="O234" t="inlineStr">
         <is>
-          <t>II</t>
+          <t>V</t>
         </is>
       </c>
       <c r="P234" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q234" t="inlineStr">
         <is>
-          <t>30625±796</t>
+          <t>30162±1,340</t>
         </is>
       </c>
       <c r="R234" t="inlineStr">
         <is>
-          <t>H 4147-3346</t>
+          <t>H 4054-3210</t>
         </is>
       </c>
       <c r="S234" t="inlineStr">
         <is>
-          <t>33700±825</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T234" t="inlineStr">
         <is>
-          <t>H 4751-4404</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U234" t="inlineStr">
         <is>
-          <t>1974 2004</t>
+          <t>1931</t>
         </is>
       </c>
       <c r="V234" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W234" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X234" t="inlineStr">
         <is>
-          <t>flute</t>
+          <t>spatula/lissoir</t>
         </is>
       </c>
       <c r="Y234" t="inlineStr"/>
-      <c r="Z234" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z234" t="inlineStr"/>
       <c r="AA234" t="n">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="AB234" t="n">
-        <v>11</v>
-[...4 lines deleted...]
-        </is>
+        <v>22</v>
+      </c>
+      <c r="AC234" t="n">
+        <v>8</v>
       </c>
       <c r="AD234" t="inlineStr">
         <is>
-          <t>This is the first ivory flute that has been discovered. This flute, discovered in 1974 and later recognized in 2004, provided key insights into ivory flute characteristics. Its assembly led to the identification of additional fragments. The manufacturing process, described by Conard, Malina, et al. (2004) and experimentally replicated by Malina and Ehmann (2009), involved creating a long, cylindrical ivory rod with a central transition layer. The rod was split, hollowed, and hermetically sealed with the aid of pre-made notches. The flute, following the ivory's natural curvature, has four preserved finger holes. One end is neatly separated with a ring notch, and interestingly, there's the beginning of a hole, though its purpose remains unclear (Hahn J. 1988: Tab. 45.12; Dutkiewicz E. 2021: Tab. 31).</t>
+          <t>fragmented</t>
         </is>
       </c>
       <c r="AE234" t="inlineStr">
         <is>
-          <t>URMU Blaubeuren</t>
+          <t>This is a smoother made from the rib of a large herbivore (Mammoth?). This piece was found in two parts during Riek's excavation in Layer V in 1931 (Riek 1934: 157-158). The medial fragment is now lost. The dimensions of the entire object and the number of notches on the lost fragment are based on Riek's descriptions. Of the 18 notches, seven are on the terminal fragment that was originally examined.. See plate Dutkiewicz for complete picture (Riek G. 1934, Taf. XXIX.11; Hahn J. 1977; Dutkiewicz E. 2021: Taf. 43.1 und 43.2).</t>
         </is>
       </c>
       <c r="AF234" t="inlineStr">
         <is>
-          <t>Find No.: 48-without No.</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AG234" t="inlineStr">
         <is>
-          <t>Hahn J. 1988; Conard N. et al. 2004; Conard N. &amp; Malina M. 2008; Malina M. &amp; Ehmann R. 2009; Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: Vg 69</t>
         </is>
       </c>
       <c r="AH234" t="inlineStr">
         <is>
-          <t>vvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvv! _ vvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvvv!</t>
+          <t>Riek G. 1934; Hahn J. 1977; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI234" t="inlineStr">
         <is>
+          <t>vvvvvvvvvvvvvvvvvv _ v!</t>
+        </is>
+      </c>
+      <c r="AJ234" t="inlineStr">
+        <is>
           <t>very certain</t>
         </is>
       </c>
-      <c r="AJ234" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AK234" t="inlineStr">
         <is>
-          <t>flute</t>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AL234" t="inlineStr">
+        <is>
+          <t>smoother</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="n">
-        <v>414</v>
+        <v>611</v>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>gkl0023</t>
+          <t>vhc0131</t>
         </is>
       </c>
       <c r="C235" t="inlineStr"/>
       <c r="D235" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
-          <t>Geissenklösterle</t>
+          <t>Vogelherd</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
-          <t>gkl</t>
+          <t>vhc</t>
         </is>
       </c>
       <c r="I235" t="inlineStr">
         <is>
-          <t>Blaubeuren-Weiler</t>
+          <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J235" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K235" t="n">
-        <v>48.398333</v>
+        <v>48.559</v>
       </c>
       <c r="L235" t="n">
-        <v>9.772221999999999</v>
+        <v>10.194</v>
       </c>
       <c r="M235" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N235" t="inlineStr">
         <is>
-          <t>wikipedia</t>
+          <t>nespos.org</t>
         </is>
       </c>
       <c r="O235" t="inlineStr">
         <is>
-          <t>III</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P235" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q235" t="inlineStr">
         <is>
-          <t>30100±550</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R235" t="inlineStr">
         <is>
-          <t>OxA-6256</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S235" t="inlineStr">
         <is>
-          <t>36560+410/-390</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T235" t="inlineStr">
         <is>
-          <t>KIA 16032</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U235" t="inlineStr">
         <is>
-          <t>1989</t>
+          <t>2005</t>
         </is>
       </c>
       <c r="V235" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W235" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X235" t="inlineStr">
         <is>
-          <t>possible flute</t>
+          <t>tube/flute</t>
         </is>
       </c>
       <c r="Y235" t="inlineStr"/>
-      <c r="Z235" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z235" t="inlineStr"/>
       <c r="AA235" t="n">
-        <v>3</v>
+        <v>17</v>
       </c>
       <c r="AB235" t="n">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="AC235" t="inlineStr">
+        <v>7</v>
+      </c>
+      <c r="AC235" t="n">
+        <v>4</v>
+      </c>
+      <c r="AD235" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD235" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE235" t="inlineStr">
         <is>
+          <t>Terminal fragment of a severed tubular bone (Dutkiewicz E. 2021: Taf. 36.15).</t>
+        </is>
+      </c>
+      <c r="AF235" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF235" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG235" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 68/66-27.1</t>
         </is>
       </c>
       <c r="AH235" t="inlineStr">
         <is>
-          <t>!vvvvvvvvvvvvvvvvvvv!</t>
+          <t>Conard N. &amp; Malina M. 2006a; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI235" t="inlineStr">
         <is>
-          <t>very certain</t>
+          <t>≠! _ vv _ vv</t>
         </is>
       </c>
       <c r="AJ235" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>uncertain</t>
         </is>
       </c>
       <c r="AK235" t="inlineStr">
         <is>
-          <t>flute (possible)</t>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AL235" t="inlineStr">
+        <is>
+          <t>tube</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="n">
-        <v>415</v>
+        <v>638</v>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>gkl0024</t>
+          <t>vhc0157</t>
         </is>
       </c>
       <c r="C236" t="inlineStr"/>
       <c r="D236" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
-          <t>Geissenklösterle</t>
+          <t>Vogelherd</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
-          <t>gkl</t>
+          <t>vhc</t>
         </is>
       </c>
       <c r="I236" t="inlineStr">
         <is>
-          <t>Blaubeuren-Weiler</t>
+          <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J236" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K236" t="n">
-        <v>48.398333</v>
+        <v>48.559</v>
       </c>
       <c r="L236" t="n">
-        <v>9.772221999999999</v>
+        <v>10.194</v>
       </c>
       <c r="M236" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N236" t="inlineStr">
         <is>
-          <t>wikipedia</t>
+          <t>nespos.org</t>
         </is>
       </c>
       <c r="O236" t="inlineStr">
         <is>
-          <t>II</t>
+          <t>V</t>
         </is>
       </c>
       <c r="P236" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q236" t="inlineStr">
         <is>
-          <t>30625±796</t>
+          <t>30162±1,340</t>
         </is>
       </c>
       <c r="R236" t="inlineStr">
         <is>
-          <t>H 4147-3346</t>
+          <t>H 4054-3210</t>
         </is>
       </c>
       <c r="S236" t="inlineStr">
         <is>
-          <t>33700±825</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T236" t="inlineStr">
         <is>
-          <t>H 4751-4404</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U236" t="inlineStr">
         <is>
-          <t>1974</t>
+          <t>1931</t>
         </is>
       </c>
       <c r="V236" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W236" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X236" t="inlineStr">
         <is>
-          <t>possible flute</t>
+          <t>figurine zoomorph</t>
         </is>
       </c>
       <c r="Y236" t="inlineStr"/>
-      <c r="Z236" t="n">
-        <v>5</v>
+      <c r="Z236" t="inlineStr">
+        <is>
+          <t>Mammuthus primigenius</t>
+        </is>
       </c>
       <c r="AA236" t="n">
-        <v>3</v>
+        <v>70</v>
       </c>
       <c r="AB236" t="n">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="AC236" t="inlineStr">
+        <v>54</v>
+      </c>
+      <c r="AC236" t="n">
+        <v>23</v>
+      </c>
+      <c r="AD236" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD236" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE236" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>Discovered by Gustav Riek in layer V during 1931, the large mammoth figurine is preserved in two significant fragments that, unfortunately, cannot be connected. One fragment constitutes the hind legs and hip region, previously described by Riek as part of a mammoth figurine. He also found the front part but failed to recognize the correlation between both fragments. This is due to only the transition from head to neck, including the shoulder attachment, and the sole of the foot being preserved. The piece is conically broken along the growth line of the ivory, forming the center of a dentin cone. When assembled according to the growth rings, the presumed length of the figurine is at least 7 cm, with a height of 6 cm, making it one of the largest figures from the Swabian Aurignacian. The hind part is heavily weathered, with the two large growth lamellae running vertically through the figurine completely separated, and their edges broken. The surface is severely deteriorated, and a larger area has chipped off around the buttocks. In contrast, the front fragment is much better preserved. Although the original surface is only retained in the neck area and on the sole of the foot, it is hardly affected. Presumably, this figurine broke before being deposited in the sediment, explaining the differing degrees of weathering in both parts. Despite its fragmented state, the figurine is clearly identifiable as a mammoth. In this depiction, the front part forms the back, with the section that slopes steeper upward. It is also possible that the lower curve becomes the back, although in this projection, it does not meet the rear part of the back line in the expected curvature. The proposed reconstruction seems more plausible in this case. The head is separated from the towering shoulders by a clear depression in the neck area. The back line descends significantly toward the buttocks in the rear part. The columnar legs are positioned vertically beneath the animal, standing closely together, with a slight stepping posture of the hind legs indicated (Riek G. 1934: 283-284; Dutkiewicz E. 2021: Taf. 17a-17b).</t>
         </is>
       </c>
       <c r="AF236" t="inlineStr">
         <is>
-          <t>Find No.: 58-227</t>
+          <t>MUT Tübingen</t>
         </is>
       </c>
       <c r="AG236" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: Vg 2a.4</t>
         </is>
       </c>
       <c r="AH236" t="inlineStr">
         <is>
-          <t>!vvvv!</t>
+          <t>Riek G. 1934; Dutkiewicz E. 2021; Hahn J. 1977; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI236" t="inlineStr">
         <is>
-          <t>very certain</t>
+          <t>!{| |||}vvv! _ !||| _ vvvv _ vvv _ vv _ || _ ||||| _ |||| _ ! ||| _ v _ |! _ ||||| _ X! _ XX</t>
         </is>
       </c>
       <c r="AJ236" t="inlineStr">
         <is>
+          <t>certain</t>
+        </is>
+      </c>
+      <c r="AK236" t="inlineStr">
+        <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK236" t="inlineStr">
-[...1 lines deleted...]
-          <t>flute (possible)</t>
+      <c r="AL236" t="inlineStr">
+        <is>
+          <t>figurine zoomorph</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="n">
-        <v>416</v>
+        <v>612</v>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>gkl0025</t>
+          <t>vhc0132</t>
         </is>
       </c>
       <c r="C237" t="inlineStr"/>
       <c r="D237" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
-          <t>Geissenklösterle</t>
+          <t>Vogelherd</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
-          <t>gkl</t>
+          <t>vhc</t>
         </is>
       </c>
       <c r="I237" t="inlineStr">
         <is>
-          <t>Blaubeuren-Weiler</t>
+          <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J237" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K237" t="n">
-        <v>48.398333</v>
+        <v>48.559</v>
       </c>
       <c r="L237" t="n">
-        <v>9.772221999999999</v>
+        <v>10.194</v>
       </c>
       <c r="M237" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N237" t="inlineStr">
         <is>
-          <t>wikipedia</t>
+          <t>nespos.org</t>
         </is>
       </c>
       <c r="O237" t="inlineStr">
         <is>
-          <t>II</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P237" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q237" t="inlineStr">
         <is>
-          <t>30625±796</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R237" t="inlineStr">
         <is>
-          <t>H 4147-3346</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S237" t="inlineStr">
         <is>
-          <t>33700±825</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T237" t="inlineStr">
         <is>
-          <t>H 4751-4404</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U237" t="inlineStr">
         <is>
-          <t>1979</t>
+          <t>2011</t>
         </is>
       </c>
       <c r="V237" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W237" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X237" t="inlineStr">
         <is>
-          <t>plaque</t>
-[...9 lines deleted...]
-      </c>
+          <t>awl</t>
+        </is>
+      </c>
+      <c r="Y237" t="inlineStr"/>
+      <c r="Z237" t="inlineStr"/>
       <c r="AA237" t="n">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="AB237" t="n">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="AC237" t="inlineStr">
+        <v>11</v>
+      </c>
+      <c r="AC237" t="n">
+        <v>8</v>
+      </c>
+      <c r="AD237" t="inlineStr">
         <is>
           <t>almost complete</t>
         </is>
       </c>
-      <c r="AD237" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE237" t="inlineStr">
         <is>
-          <t>LMW Stuttgart</t>
+          <t>A nearly complete bone awl. The tip and a portion of the base are missing. The awl is finely crafted, with a straight shaft that terminates in a carefully worked point. The base is noticeably thickened, with two bulges on the sides resembling shoulders. The awl is adorned with markings all around (Dutkiewicz E. 2021: Taf. 46.3).</t>
         </is>
       </c>
       <c r="AF237" t="inlineStr">
         <is>
-          <t>Find No.: 58-264</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AG237" t="inlineStr">
         <is>
-          <t>Hahn J. 1988; Hahn J. 1977; Hahn J. 1986; Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 69/62-55</t>
         </is>
       </c>
       <c r="AH237" t="inlineStr">
         <is>
-          <t>vvvvvvvvvvvvv _ vvvvvvvvvvvvv _ vvvvvvv _ vvvvvv _ &gt;&gt;&gt;&gt;\\\  _ &gt;&gt;&gt;! _  ^^^^ _ °°°°°°°°°°°°° _ °°°°°°°°°° _ °°°°°°°°°°°° _ °°°°°°°°°°°°°</t>
+          <t>Conard N. &amp; Malina M. 2012; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI237" t="inlineStr">
         <is>
+          <t>|||||| _ vvvv vvv _ ||||! _ vvvv vv</t>
+        </is>
+      </c>
+      <c r="AJ237" t="inlineStr">
+        <is>
           <t>very certain</t>
         </is>
       </c>
-      <c r="AJ237" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AK237" t="inlineStr">
         <is>
-          <t>plaque</t>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AL237" t="inlineStr">
+        <is>
+          <t>awl</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="n">
-        <v>418</v>
+        <v>456</v>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>gkl0027</t>
+          <t>hfc0035</t>
         </is>
       </c>
       <c r="C238" t="inlineStr"/>
       <c r="D238" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
-          <t>Geissenklösterle</t>
+          <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
-          <t>gkl</t>
+          <t>hfc</t>
         </is>
       </c>
       <c r="I238" t="inlineStr">
         <is>
-          <t>Blaubeuren-Weiler</t>
+          <t>Schelklingen</t>
         </is>
       </c>
       <c r="J238" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K238" t="n">
-        <v>48.398333</v>
+        <v>48.379117</v>
       </c>
       <c r="L238" t="n">
-        <v>9.772221999999999</v>
+        <v>9.754103000000001</v>
       </c>
       <c r="M238" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N238" t="inlineStr">
         <is>
           <t>wikipedia</t>
         </is>
       </c>
       <c r="O238" t="inlineStr">
         <is>
-          <t>II</t>
+          <t>IV</t>
         </is>
       </c>
       <c r="P238" t="inlineStr">
         <is>
-          <t>C14</t>
+          <t>AMS</t>
         </is>
       </c>
       <c r="Q238" t="inlineStr">
         <is>
-          <t>30625±796</t>
+          <t>28750±750</t>
         </is>
       </c>
       <c r="R238" t="inlineStr">
         <is>
-          <t>H 4147-3346</t>
+          <t>OxA-4980</t>
         </is>
       </c>
       <c r="S238" t="inlineStr">
         <is>
-          <t>33700±825</t>
+          <t>33090+260/-250</t>
         </is>
       </c>
       <c r="T238" t="inlineStr">
         <is>
-          <t>H 4751-4404</t>
+          <t>KIA 16036</t>
         </is>
       </c>
       <c r="U238" t="inlineStr">
         <is>
-          <t>1983</t>
+          <t>2001/2002</t>
         </is>
       </c>
       <c r="V238" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W238" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X238" t="inlineStr">
         <is>
-          <t>perforated baton</t>
+          <t>figurine zoomorph</t>
         </is>
       </c>
       <c r="Y238" t="inlineStr"/>
-      <c r="Z238" t="n">
-        <v>147</v>
+      <c r="Z238" t="inlineStr">
+        <is>
+          <t>Anatidae</t>
+        </is>
       </c>
       <c r="AA238" t="n">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="AB238" t="n">
-        <v>8</v>
-[...4 lines deleted...]
-        </is>
+        <v>13</v>
+      </c>
+      <c r="AC238" t="n">
+        <v>9</v>
       </c>
       <c r="AD238" t="inlineStr">
         <is>
-          <t>Strongly fragmented perforated rod made from ivory. It is an elongated, slightly asymmetrical, thin object with gently convex edges and narrow proximal ends. The surface is mostly not preserved. Medially, there are four double-conical holes exhibiting a thread-like modification of the edges typical for Aurignacian perforated rods. These markings are classified as utilitarian in this context, as they are believed to be associated with the use of this tool in rope making (Hahn J. 1988: 216-17, Tab. 45.19; Dutkiewicz E. 2021: Tab. 47).</t>
+          <t>almost complete</t>
         </is>
       </c>
       <c r="AE238" t="inlineStr">
         <is>
-          <t>LMW Stuttgart</t>
+          <t>The figurine of a waterfowl was discovered in 2001 at AH IV; however, at that time, the head was missing. It was found in 2002. The body is streamlined, with the wings close to the body. The bird's legs are also close to the body and short, with undeveloped feet. The tail starts above the legs, is broad, and flattens at the end. The neck is long, and the head is stretched forward. Two distinct depressions on both sides represent the eyes of the animal. The beak is short and ends in a conical tip. Notably, unlike the finely crafted head, the body is not completely reworked. It is most likely a waterfowl, but an exact species determination has not been achieved yet. It could be a wild goose or duck. A swan is also a possibility since these birds retract their necks deeply into their back feathers during a dive (Dutkiewicz E. 2021: Tab. 3).</t>
         </is>
       </c>
       <c r="AF238" t="inlineStr">
         <is>
-          <t>Find No.: 67-1016</t>
+          <t>URMU Blaubeuren</t>
         </is>
       </c>
       <c r="AG238" t="inlineStr">
         <is>
-          <t>Hahn J. 1988; Dutkiewicz E. 2021; Hahn J. 1986; Conard N. &amp; Malina M. 2016; Conard N. &amp; Rots V. 2016; Conard N. &amp; Rots V. 2024; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 78-2385</t>
         </is>
       </c>
       <c r="AH238" t="inlineStr">
         <is>
-          <t>!vvvvvvvvvvvv!</t>
+          <t>Conard N. et al. 2001; Conard N. et al. 2002; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI238" t="inlineStr">
         <is>
-          <t>uncertain</t>
+          <t>≠ _ ≠</t>
         </is>
       </c>
       <c r="AJ238" t="inlineStr">
         <is>
+          <t>certain</t>
+        </is>
+      </c>
+      <c r="AK238" t="inlineStr">
+        <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK238" t="inlineStr">
-[...1 lines deleted...]
-          <t>perforated baton</t>
+      <c r="AL238" t="inlineStr">
+        <is>
+          <t>figurine zoomorph</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="n">
-        <v>419</v>
+        <v>448</v>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>gkl0028</t>
+          <t>hfc0027</t>
         </is>
       </c>
       <c r="C239" t="inlineStr"/>
       <c r="D239" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
-          <t>Geissenklösterle</t>
+          <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
-          <t>gkl</t>
+          <t>hfc</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
-          <t>Blaubeuren-Weiler</t>
+          <t>Schelklingen</t>
         </is>
       </c>
       <c r="J239" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K239" t="n">
-        <v>48.398333</v>
+        <v>48.379117</v>
       </c>
       <c r="L239" t="n">
-        <v>9.772221999999999</v>
+        <v>9.754103000000001</v>
       </c>
       <c r="M239" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N239" t="inlineStr">
         <is>
           <t>wikipedia</t>
         </is>
       </c>
       <c r="O239" t="inlineStr">
         <is>
-          <t>II</t>
+          <t>IId</t>
         </is>
       </c>
       <c r="P239" t="inlineStr">
         <is>
-          <t>C14</t>
+          <t>AMS</t>
         </is>
       </c>
       <c r="Q239" t="inlineStr">
         <is>
-          <t>30625±796</t>
+          <t>29560+240/-230</t>
         </is>
       </c>
       <c r="R239" t="inlineStr">
         <is>
-          <t>H 4147-3346</t>
+          <t>KIA 8964</t>
         </is>
       </c>
       <c r="S239" t="inlineStr">
         <is>
-          <t>33700±825</t>
+          <t>30010±220</t>
         </is>
       </c>
       <c r="T239" t="inlineStr">
         <is>
-          <t>H 4751-4404</t>
+          <t>KIA 8965</t>
         </is>
       </c>
       <c r="U239" t="inlineStr">
         <is>
-          <t>1979</t>
+          <t>1999</t>
         </is>
       </c>
       <c r="V239" t="inlineStr">
         <is>
-          <t>antler</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W239" t="inlineStr">
         <is>
-          <t>Rangifer tarandus</t>
+          <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X239" t="inlineStr">
         <is>
-          <t>antler object</t>
+          <t>figurine zoomorph</t>
         </is>
       </c>
       <c r="Y239" t="inlineStr"/>
-      <c r="Z239" t="n">
-        <v>42</v>
+      <c r="Z239" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
       </c>
       <c r="AA239" t="n">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="AB239" t="n">
-        <v>18</v>
-[...4 lines deleted...]
-        </is>
+        <v>16</v>
+      </c>
+      <c r="AC239" t="n">
+        <v>10</v>
       </c>
       <c r="AD239" t="inlineStr">
         <is>
-          <t>A so-called antler object. These objects are reworked antler burrs (Leroy-Prost 2002). This artifact group, in addition to the well-known piece from the Vogelherd, featuring a relief of a mammoth, is also documented with two other objects. However, these do not bear figurative representations but are adorned with abstract motifs. The function of these objects is not clear. They are often referred to as retouchers (Hahn 1986, 1988a), smoothers (Didon 1911), or pendants (Hahn 1986; Knecht and White 1992; see summary in Leroy-Prost 2002). See also Hahn J. 1988, Tab. 45.11 and Dutkiewicz 2021: Tab. 39.</t>
+          <t>fragmented</t>
         </is>
       </c>
       <c r="AE239" t="inlineStr">
         <is>
-          <t>URMU Blaubeuren</t>
+          <t>The heavily fragmented "head of a horse" was discovered in 1999 at the transition between AH II and IIe, representing a transitional or mixed horizon between the Aurignacian and Gravettian periods. The figurine is fragmentary, with the snout and a significant portion of the left side of the head and neck being preserved. On the right side, a smooth ivory fracture surface is largely visible. The nose is distinctly carved and separated from the cheek by a horizontal line. Below, the mouth begins, shaped by a long, deep, and wide line. The chin is set off from the cheeks. The snout is overall narrow, while the cheeks are strongly curved. Fine decorations characterize the preserved original surfaces. The entire piece exhibits a polish, suggesting prolonged handling over an extended period. This head was initially identified as the head of a horse; however, in 2022 the body of the figurine was found and it clearly depicts a bear (Dutkiewicz E. 2021: Taf. 5).</t>
         </is>
       </c>
       <c r="AF239" t="inlineStr">
         <is>
-          <t>Find No.: 68-378</t>
+          <t>MUT Tübingen</t>
         </is>
       </c>
       <c r="AG239" t="inlineStr">
         <is>
-          <t>Hahn J. 1988; Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 68-2286</t>
         </is>
       </c>
       <c r="AH239" t="inlineStr">
         <is>
-          <t>|||| _ –XXXX _ ¤¤¤¤¤¤¤¤¤ _ vvvvv vv vvvvvv _ ////////////</t>
-[...11 lines deleted...]
-      </c>
+          <t>Conard N. &amp; Floss H. 2000; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+        </is>
+      </c>
+      <c r="AI239" t="inlineStr"/>
+      <c r="AJ239" t="inlineStr"/>
       <c r="AK239" t="inlineStr">
         <is>
-          <t>antler object</t>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL239" t="inlineStr">
+        <is>
+          <t>figurine zoomorph</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="n">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>gkl0029</t>
+          <t>hfc0005</t>
         </is>
       </c>
       <c r="C240" t="inlineStr"/>
       <c r="D240" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
-          <t>Geissenklösterle</t>
+          <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
-          <t>gkl</t>
+          <t>hfc</t>
         </is>
       </c>
       <c r="I240" t="inlineStr">
         <is>
-          <t>Blaubeuren-Weiler</t>
+          <t>Schelklingen</t>
         </is>
       </c>
       <c r="J240" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K240" t="n">
-        <v>48.398333</v>
+        <v>48.379117</v>
       </c>
       <c r="L240" t="n">
-        <v>9.772221999999999</v>
+        <v>9.754103000000001</v>
       </c>
       <c r="M240" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N240" t="inlineStr">
         <is>
           <t>wikipedia</t>
         </is>
       </c>
       <c r="O240" t="inlineStr">
         <is>
-          <t>II</t>
+          <t>Vab</t>
         </is>
       </c>
       <c r="P240" t="inlineStr">
         <is>
-          <t>C14</t>
+          <t>AMS</t>
         </is>
       </c>
       <c r="Q240" t="inlineStr">
         <is>
-          <t>30625±796</t>
+          <t>31750±260</t>
         </is>
       </c>
       <c r="R240" t="inlineStr">
         <is>
-          <t>H 4147-3346</t>
+          <t>KIA 35464</t>
         </is>
       </c>
       <c r="S240" t="inlineStr">
         <is>
-          <t>33700±825</t>
+          <t>35710+360/-340</t>
         </is>
       </c>
       <c r="T240" t="inlineStr">
         <is>
-          <t>H 4751-4404</t>
+          <t>KIA 16034</t>
         </is>
       </c>
       <c r="U240" t="inlineStr">
         <is>
-          <t>1983</t>
+          <t>2014</t>
         </is>
       </c>
       <c r="V240" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W240" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X240" t="inlineStr">
         <is>
-          <t>possible flute</t>
+          <t>figurine anthropomorph</t>
         </is>
       </c>
       <c r="Y240" t="inlineStr"/>
-      <c r="Z240" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z240" t="inlineStr"/>
       <c r="AA240" t="n">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="AB240" t="n">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="AC240" t="inlineStr">
+        <v>21</v>
+      </c>
+      <c r="AC240" t="n">
+        <v>12</v>
+      </c>
+      <c r="AD240" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD240" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE240" t="inlineStr">
         <is>
+          <t>This object consists of two parts. One of the pieces comes from AH Va, while the second originates from a profile collapse from AH Vab to VII. Since no symbolic artifacts come from Middle Paleolithic layers, and the matching piece clearly belongs to the Aurignacian, an association with AH Vab is presumed. The piece is only partially preserved and heavily weathered. It exhibits a spherical bulge reminiscent of the chest form of the female figurine 1 from AH Vb. The entire object bears numerous markings on the preserved surfaces (Dutkiewicz E. 2021: Tab. 2.1-5).</t>
+        </is>
+      </c>
+      <c r="AF240" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF240" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG240" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 25-1354.1</t>
         </is>
       </c>
       <c r="AH240" t="inlineStr">
         <is>
-          <t>!vvvvvvvvvvv</t>
+          <t>Conard N. et al. 2014; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI240" t="inlineStr">
         <is>
-          <t>certain</t>
+          <t>vvvvv _ &gt;&gt; _ ||||CC _ !¤¤¤¤¤¤¤¤¤¤¤¤ _ !||||</t>
         </is>
       </c>
       <c r="AJ240" t="inlineStr">
         <is>
+          <t>uncertain</t>
+        </is>
+      </c>
+      <c r="AK240" t="inlineStr">
+        <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK240" t="inlineStr">
-[...1 lines deleted...]
-          <t>flute (possible)</t>
+      <c r="AL240" t="inlineStr">
+        <is>
+          <t>figurine anthropomorph</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="n">
-        <v>392</v>
+        <v>447</v>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>gkl0001</t>
+          <t>hfc0026</t>
         </is>
       </c>
       <c r="C241" t="inlineStr"/>
       <c r="D241" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
-          <t>Geissenklösterle</t>
+          <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
-          <t>gkl</t>
+          <t>hfc</t>
         </is>
       </c>
       <c r="I241" t="inlineStr">
         <is>
-          <t>Blaubeuren-Weiler</t>
+          <t>Schelklingen</t>
         </is>
       </c>
       <c r="J241" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K241" t="n">
-        <v>48.398333</v>
+        <v>48.379117</v>
       </c>
       <c r="L241" t="n">
-        <v>9.772221999999999</v>
+        <v>9.754103000000001</v>
       </c>
       <c r="M241" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N241" t="inlineStr">
         <is>
           <t>wikipedia</t>
         </is>
       </c>
       <c r="O241" t="inlineStr">
         <is>
-          <t>II</t>
+          <t>IId</t>
         </is>
       </c>
       <c r="P241" t="inlineStr">
         <is>
-          <t>C14</t>
+          <t>AMS</t>
         </is>
       </c>
       <c r="Q241" t="inlineStr">
         <is>
-          <t>30625±796</t>
+          <t>29560+240/-230</t>
         </is>
       </c>
       <c r="R241" t="inlineStr">
         <is>
-          <t>H 4147-3346</t>
+          <t>KIA 8964</t>
         </is>
       </c>
       <c r="S241" t="inlineStr">
         <is>
-          <t>33700±825</t>
+          <t>30010±220</t>
         </is>
       </c>
       <c r="T241" t="inlineStr">
         <is>
-          <t>H 4751-4404</t>
+          <t>KIA 8965</t>
         </is>
       </c>
       <c r="U241" t="inlineStr">
         <is>
-          <t>1976</t>
+          <t>20047</t>
         </is>
       </c>
       <c r="V241" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W241" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X241" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>figurine zoomorph</t>
         </is>
       </c>
       <c r="Y241" t="inlineStr"/>
-      <c r="Z241" t="n">
-        <v>36</v>
+      <c r="Z241" t="inlineStr">
+        <is>
+          <t>Ursus</t>
+        </is>
       </c>
       <c r="AA241" t="n">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="AB241" t="n">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="AC241" t="inlineStr">
+        <v>16</v>
+      </c>
+      <c r="AC241" t="n">
+        <v>8</v>
+      </c>
+      <c r="AD241" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD241" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE241" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>The heavily fragmented "head of a horse" was discovered in 1999 at the transition between AH II and IIe, representing a transitional or mixed horizon between the Aurignacian and Gravettian periods. The figurine is fragmentary, with the snout and a significant portion of the left side of the head and neck being preserved. On the right side, a smooth ivory fracture surface is largely visible. The nose is distinctly carved and separated from the cheek by a horizontal line. Below, the mouth begins, shaped by a long, deep, and wide line. The chin is set off from the cheeks. The snout is overall narrow, while the cheeks are strongly curved. Fine decorations characterize the preserved original surfaces. The entire piece exhibits a polish, suggesting prolonged handling over an extended period. This head was initially identified as the head of a horse; however, in 2022 the body of the figurine was found and it clearly depicts a bear. This fragment of a figurative animal representation was discovered in 2004 in AH IId, which corresponds to a transitional or mixed layer between the Aurignacian and Gravettian periods. It was recently identified as part of the Hohle Fels Bear figurine. The piece is broken along the natural stratification of the ivory. The preserved surface indicates careful carving, and the polished surface suggests extended use. Parts of the back and abdomen are preserved, as well as the attachment point of a leg. It might represent the left shoulder and the beginning of the left leg (Wolf S. 2015, Taf. 4.5; Dutkiewicz E. 2021: Taf. 6).</t>
         </is>
       </c>
       <c r="AF241" t="inlineStr">
         <is>
-          <t>Find No.: 15-239</t>
+          <t>URMU Blaubeuren</t>
         </is>
       </c>
       <c r="AG241" t="inlineStr">
         <is>
-          <t>Hahn J. 1982; Hahn J. 1988, Taf; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 65-1178.1</t>
         </is>
       </c>
       <c r="AH241" t="inlineStr">
         <is>
-          <t>||| //////! _ V</t>
+          <t>Conard N., Uerpmann, H.-P. &amp; Langguth, K. 2004; Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI241" t="inlineStr">
         <is>
-          <t>very certain</t>
+          <t>!|||! _ !≠! _ | _ |||||||! _ ||||||! _ ||||||||||! _ vv! _ ///!</t>
         </is>
       </c>
       <c r="AJ241" t="inlineStr">
         <is>
+          <t>certain</t>
+        </is>
+      </c>
+      <c r="AK241" t="inlineStr">
+        <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK241" t="inlineStr">
-[...1 lines deleted...]
-          <t>undetermined</t>
+      <c r="AL241" t="inlineStr">
+        <is>
+          <t>figurine zoomorph</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="n">
-        <v>423</v>
+        <v>445</v>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>hfc0002</t>
+          <t>hfc0024</t>
         </is>
       </c>
       <c r="C242" t="inlineStr"/>
       <c r="D242" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
           <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
@@ -39907,131 +40924,136 @@
           <t>AMS</t>
         </is>
       </c>
       <c r="Q242" t="inlineStr">
         <is>
           <t>28750±750</t>
         </is>
       </c>
       <c r="R242" t="inlineStr">
         <is>
           <t>OxA-4980</t>
         </is>
       </c>
       <c r="S242" t="inlineStr">
         <is>
           <t>33090+260/-250</t>
         </is>
       </c>
       <c r="T242" t="inlineStr">
         <is>
           <t>KIA 16036</t>
         </is>
       </c>
       <c r="U242" t="inlineStr">
         <is>
-          <t>2007</t>
+          <t>2002</t>
         </is>
       </c>
       <c r="V242" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W242" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X242" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>figurine anthropomorph</t>
         </is>
       </c>
       <c r="Y242" t="inlineStr"/>
-      <c r="Z242" t="n">
-        <v>30</v>
+      <c r="Z242" t="inlineStr">
+        <is>
+          <t>Homo sapiens</t>
+        </is>
       </c>
       <c r="AA242" t="n">
-        <v>6</v>
+        <v>26</v>
       </c>
       <c r="AB242" t="n">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="AC242" t="inlineStr">
+        <v>7</v>
+      </c>
+      <c r="AC242" t="n">
+        <v>5</v>
+      </c>
+      <c r="AD242" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD242" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE242" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>The so-called "Little Lion Man" was discovered in 2002 in AH IV. The representation bears a strong resemblance to the Lion Man from Hohlenstein-Stadel but is only 2.55 cm tall. Only the left side is preserved. The figurine features a relatively large head with a forward-projecting face. A roundish ear is discernible, as seen in other feline figures. The eye, snout, and mouth are present, albeit challenging to discern. Below the short and thick neck, the broad, the left angular shoulder attaches. The arm is short and triangular in shape, separated from the body and hanging vertically from the shoulder. The back seamlessly transitions into the narrow waist. The buttocks are not further defined. The legs, only partially preserved, start below the buttocks and are distinctly separated. The missing right arm may have been found, but it cannot be directly attached, nor is it well-preserved enough to be confidently identified as belonging to this figurine (Dutkiewicz E. 2021: Tab. 4).</t>
         </is>
       </c>
       <c r="AF242" t="inlineStr">
         <is>
-          <t>Find No.: 24-1392.1</t>
+          <t>URMU Blaubeuren</t>
         </is>
       </c>
       <c r="AG242" t="inlineStr">
         <is>
-          <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. 2003; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 57-3361.1</t>
         </is>
       </c>
       <c r="AH242" t="inlineStr">
         <is>
-          <t>!≠!</t>
+          <t>Conard N. et al. 2002; Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI242" t="inlineStr">
         <is>
+          <t>v _ v</t>
+        </is>
+      </c>
+      <c r="AJ242" t="inlineStr">
+        <is>
           <t>certain</t>
         </is>
       </c>
-      <c r="AJ242" t="inlineStr">
+      <c r="AK242" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK242" t="inlineStr">
-[...1 lines deleted...]
-          <t>undetermined</t>
+      <c r="AL242" t="inlineStr">
+        <is>
+          <t>figurine anthropomorph</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="n">
-        <v>422</v>
+        <v>439</v>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>hfc0001</t>
+          <t>hfc0018</t>
         </is>
       </c>
       <c r="C243" t="inlineStr"/>
       <c r="D243" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
           <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
@@ -40044,161 +41066,166 @@
         </is>
       </c>
       <c r="J243" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K243" t="n">
         <v>48.379117</v>
       </c>
       <c r="L243" t="n">
         <v>9.754103000000001</v>
       </c>
       <c r="M243" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N243" t="inlineStr">
         <is>
           <t>wikipedia</t>
         </is>
       </c>
       <c r="O243" t="inlineStr">
         <is>
-          <t>IIIb</t>
+          <t>Vaa</t>
         </is>
       </c>
       <c r="P243" t="inlineStr">
         <is>
           <t>AMS</t>
         </is>
       </c>
       <c r="Q243" t="inlineStr">
         <is>
-          <t>29780+330/-310</t>
+          <t>31750±260</t>
         </is>
       </c>
       <c r="R243" t="inlineStr">
         <is>
-          <t>KIA 18878</t>
+          <t>KIA 35464</t>
         </is>
       </c>
       <c r="S243" t="inlineStr">
         <is>
-          <t>29990+340/-330</t>
+          <t>35710+360/-340</t>
         </is>
       </c>
       <c r="T243" t="inlineStr">
         <is>
-          <t>KIA 3505</t>
+          <t>KIA 16034</t>
         </is>
       </c>
       <c r="U243" t="inlineStr">
         <is>
-          <t>2002</t>
+          <t>2016</t>
         </is>
       </c>
       <c r="V243" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W243" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X243" t="inlineStr">
         <is>
-          <t>personal ornament</t>
+          <t>figurine anthropomorph</t>
         </is>
       </c>
       <c r="Y243" t="inlineStr"/>
-      <c r="Z243" t="n">
-        <v>61</v>
+      <c r="Z243" t="inlineStr">
+        <is>
+          <t>Home sapiens</t>
+        </is>
       </c>
       <c r="AA243" t="n">
+        <v>33</v>
+      </c>
+      <c r="AB243" t="n">
+        <v>12</v>
+      </c>
+      <c r="AC243" t="n">
         <v>7</v>
       </c>
-      <c r="AB243" t="n">
-[...2 lines deleted...]
-      <c r="AC243" t="inlineStr">
+      <c r="AD243" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD243" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE243" t="inlineStr">
         <is>
-          <t>URMU Blaubeuren</t>
+          <t>This heavily weathered ivory fragment was discovered in 2016 in AH Vaa. The original surface has been consistently reworked. Across the entire preserved length of the piece, there is a ridge-like elevation reminiscent of the depiction of an arm, similar to the "Venus 1." Therefore, this object is identified as the fragment of a potential female figurine (Dutkiewicz E. 2021: Taf. 2.6-9).</t>
         </is>
       </c>
       <c r="AF243" t="inlineStr">
         <is>
-          <t>Find No.: 24-1231.2</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AG243" t="inlineStr">
         <is>
-          <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. 2003; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 31-2110</t>
         </is>
       </c>
       <c r="AH243" t="inlineStr">
         <is>
-          <t>v vvv vv _ vvv! v</t>
+          <t>Conard N. &amp; Malina M. 2016; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI243" t="inlineStr">
         <is>
+          <t>|||||||||||| _ ||||| _ !|||||||</t>
+        </is>
+      </c>
+      <c r="AJ243" t="inlineStr">
+        <is>
           <t>certain</t>
         </is>
       </c>
-      <c r="AJ243" t="inlineStr">
+      <c r="AK243" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK243" t="inlineStr">
-[...1 lines deleted...]
-          <t>personal ornament</t>
+      <c r="AL243" t="inlineStr">
+        <is>
+          <t>figurine anthropomorph</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="n">
-        <v>460</v>
+        <v>436</v>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>hfc0039</t>
+          <t>hfc0015</t>
         </is>
       </c>
       <c r="C244" t="inlineStr"/>
       <c r="D244" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
           <t>Hohle Fels</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
@@ -40211,1346 +41238,1342 @@
         </is>
       </c>
       <c r="J244" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K244" t="n">
         <v>48.379117</v>
       </c>
       <c r="L244" t="n">
         <v>9.754103000000001</v>
       </c>
       <c r="M244" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N244" t="inlineStr">
         <is>
           <t>wikipedia</t>
         </is>
       </c>
       <c r="O244" t="inlineStr">
         <is>
-          <t>IIIb</t>
+          <t>Vb</t>
         </is>
       </c>
       <c r="P244" t="inlineStr">
         <is>
           <t>AMS</t>
         </is>
       </c>
       <c r="Q244" t="inlineStr">
         <is>
-          <t>29780+330/-310</t>
+          <t>31290±180</t>
         </is>
       </c>
       <c r="R244" t="inlineStr">
         <is>
-          <t>KIA 18878</t>
+          <t>OxA-19860</t>
         </is>
       </c>
       <c r="S244" t="inlineStr">
         <is>
-          <t>29990+340/-330</t>
+          <t>40000±500</t>
         </is>
       </c>
       <c r="T244" t="inlineStr">
         <is>
-          <t>KIA 3505</t>
+          <t>OxA-19781</t>
         </is>
       </c>
       <c r="U244" t="inlineStr">
         <is>
-          <t>2004</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V244" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W244" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X244" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>figurine anthropomorph</t>
         </is>
       </c>
       <c r="Y244" t="inlineStr"/>
-      <c r="Z244" t="n">
-        <v>28</v>
+      <c r="Z244" t="inlineStr">
+        <is>
+          <t>Homo sapiens</t>
+        </is>
       </c>
       <c r="AA244" t="n">
-        <v>5</v>
+        <v>60</v>
       </c>
       <c r="AB244" t="n">
-        <v>2</v>
-[...4 lines deleted...]
-        </is>
+        <v>34</v>
+      </c>
+      <c r="AC244" t="n">
+        <v>31</v>
       </c>
       <c r="AD244" t="inlineStr">
         <is>
-          <t>The narrow ivory fragment displays two rows of parallel lines that interlock in a zipper-like fashion (Wolf S. 2015, Tab. 8.2; Dutkiewicz E. 2021: Tab. 53.3).</t>
+          <t>almost complete</t>
         </is>
       </c>
       <c r="AE244" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>The female representation from Hohle Fels ("Venus 1") was discovered in 2008 at the base of the lowest Aurignacian layer (AH Vb). The figurine is depicted asymmetrically, with the right shoulder pulled upward. There is no head; instead, the upper chest and shoulder area are horizontally flat. Positioned off-center, above the left shoulder, is a meticulously crafted loop. This loop exhibits a clearly recognizable polish, indicating intentional use. Below the broad shoulders, the large breasts prominently project forward. The relatively short arms lie close to the body, and the carefully crafted hands rest below the breasts on the upper abdomen. The hands have distinct fingers, five on the left and four on the right hand. The abdomen is slightly curved with a noticeable navel. The back is kept rather flat, with the right shoulder pulled upward. Below the abdomen, an oversized vulva is depicted. It is sculpted as a large, flat triangle, with clearly defined open labia. The buttocks are separated from the back by horizontal lines. The cleft that separates the labia runs backward over the perineum, forming the buttock crease. The hip is short and stout, wider than the shoulders, and the waist is slightly narrower than the shoulders and hips. The legs are reduced. The thighs are narrow and widely spaced. Below the knees, the legs taper, and the majority of the lower legs and feet are missing. Instead, the front and back converge, forming rounded, flat ends, also exhibiting noticeable polish (Dutkiewicz E. 2021: Tab. 1a-1b).</t>
         </is>
       </c>
       <c r="AF244" t="inlineStr">
         <is>
-          <t>Find No.: 87-1324.1</t>
+          <t>URMU Blaubeuren</t>
         </is>
       </c>
       <c r="AG244" t="inlineStr">
         <is>
-          <t>Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 30-1197</t>
         </is>
       </c>
       <c r="AH244" t="inlineStr">
         <is>
-          <t>!||||| _ |||||!</t>
+          <t>Conard N. &amp; Malina M. 2008a; Conard N. 2009; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI244" t="inlineStr">
         <is>
+          <t>|||||||||| _ ¤¤¤¤¤¤¤¤¤¤¤¤¤ _ Y/\\\\VV\\[°°°° °°] _ [|||| _ ||||||] _ vvvvvvvv! _ C _ |||| _ /// _ [CCCC] _ ||| _ ||| _ v</t>
+        </is>
+      </c>
+      <c r="AJ244" t="inlineStr">
+        <is>
           <t>very certain</t>
         </is>
       </c>
-      <c r="AJ244" t="inlineStr">
+      <c r="AK244" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK244" t="inlineStr">
-[...1 lines deleted...]
-          <t>undetermined</t>
+      <c r="AL244" t="inlineStr">
+        <is>
+          <t>figurine anthropomorph</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="n">
-        <v>456</v>
+        <v>530</v>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>hfc0035</t>
+          <t>vhc0053</t>
         </is>
       </c>
       <c r="C245" t="inlineStr"/>
       <c r="D245" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
-          <t>Hohle Fels</t>
+          <t>Vogelherd</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
-          <t>hfc</t>
+          <t>vhc</t>
         </is>
       </c>
       <c r="I245" t="inlineStr">
         <is>
-          <t>Schelklingen</t>
+          <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J245" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K245" t="n">
-        <v>48.379117</v>
+        <v>48.559</v>
       </c>
       <c r="L245" t="n">
-        <v>9.754103000000001</v>
+        <v>10.194</v>
       </c>
       <c r="M245" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N245" t="inlineStr">
         <is>
-          <t>wikipedia</t>
+          <t>nespos.org</t>
         </is>
       </c>
       <c r="O245" t="inlineStr">
         <is>
-          <t>IV</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P245" t="inlineStr">
         <is>
-          <t>AMS</t>
+          <t>C14</t>
         </is>
       </c>
       <c r="Q245" t="inlineStr">
         <is>
-          <t>28750±750</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R245" t="inlineStr">
         <is>
-          <t>OxA-4980</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S245" t="inlineStr">
         <is>
-          <t>33090+260/-250</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T245" t="inlineStr">
         <is>
-          <t>KIA 16036</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U245" t="inlineStr">
         <is>
-          <t>2001/2002</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V245" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W245" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X245" t="inlineStr">
         <is>
-          <t>figurine zoomorph</t>
-[...9 lines deleted...]
-      </c>
+          <t>undetermined</t>
+        </is>
+      </c>
+      <c r="Y245" t="inlineStr"/>
+      <c r="Z245" t="inlineStr"/>
       <c r="AA245" t="n">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="AB245" t="n">
-        <v>9</v>
-[...4 lines deleted...]
-        </is>
+        <v>6</v>
+      </c>
+      <c r="AC245" t="n">
+        <v>2</v>
       </c>
       <c r="AD245" t="inlineStr">
         <is>
-          <t>The figurine of a waterfowl was discovered in 2001 at AH IV; however, at that time, the head was missing. It was found in 2002. The body is streamlined, with the wings close to the body. The bird's legs are also close to the body and short, with undeveloped feet. The tail starts above the legs, is broad, and flattens at the end. The neck is long, and the head is stretched forward. Two distinct depressions on both sides represent the eyes of the animal. The beak is short and ends in a conical tip. Notably, unlike the finely crafted head, the body is not completely reworked. It is most likely a waterfowl, but an exact species determination has not been achieved yet. It could be a wild goose or duck. A swan is also a possibility since these birds retract their necks deeply into their back feathers during a dive (Dutkiewicz E. 2021: Tab. 3).</t>
+          <t>fragmented</t>
         </is>
       </c>
       <c r="AE245" t="inlineStr">
         <is>
-          <t>URMU Blaubeuren</t>
+          <t>Semi-tubular bone fragment with markings (Dutkiewicz E. 2021: Taf. 59.7).</t>
         </is>
       </c>
       <c r="AF245" t="inlineStr">
         <is>
-          <t>Find No.: 78-2385</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AG245" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2001; Conard N. et al. 2002; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 38/73-28</t>
         </is>
       </c>
       <c r="AH245" t="inlineStr">
         <is>
-          <t>≠ _ ≠</t>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI245" t="inlineStr">
         <is>
-          <t>certain</t>
+          <t>!X/XXX/!</t>
         </is>
       </c>
       <c r="AJ245" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>uncertain</t>
         </is>
       </c>
       <c r="AK245" t="inlineStr">
         <is>
-          <t>figurine zoomorph</t>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AL245" t="inlineStr">
+        <is>
+          <t>undetermined</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="n">
-        <v>448</v>
+        <v>481</v>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>hfc0027</t>
+          <t>vhc0007</t>
         </is>
       </c>
       <c r="C246" t="inlineStr"/>
       <c r="D246" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
-          <t>Hohle Fels</t>
+          <t>Vogelherd</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
-          <t>hfc</t>
+          <t>vhc</t>
         </is>
       </c>
       <c r="I246" t="inlineStr">
         <is>
-          <t>Schelklingen</t>
+          <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J246" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K246" t="n">
-        <v>48.379117</v>
+        <v>48.559</v>
       </c>
       <c r="L246" t="n">
-        <v>9.754103000000001</v>
+        <v>10.194</v>
       </c>
       <c r="M246" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N246" t="inlineStr">
         <is>
-          <t>wikipedia</t>
+          <t>nespos.org</t>
         </is>
       </c>
       <c r="O246" t="inlineStr">
         <is>
-          <t>IId</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P246" t="inlineStr">
         <is>
-          <t>AMS</t>
+          <t>C14</t>
         </is>
       </c>
       <c r="Q246" t="inlineStr">
         <is>
-          <t>29560+240/-230</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R246" t="inlineStr">
         <is>
-          <t>KIA 8964</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S246" t="inlineStr">
         <is>
-          <t>30010±220</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T246" t="inlineStr">
         <is>
-          <t>KIA 8965</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U246" t="inlineStr">
         <is>
-          <t>1999</t>
+          <t>2012</t>
         </is>
       </c>
       <c r="V246" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W246" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>bird</t>
         </is>
       </c>
       <c r="X246" t="inlineStr">
         <is>
-          <t>figurine zoomorph</t>
-[...9 lines deleted...]
-      </c>
+          <t>tube/flute</t>
+        </is>
+      </c>
+      <c r="Y246" t="inlineStr"/>
+      <c r="Z246" t="inlineStr"/>
       <c r="AA246" t="n">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="AB246" t="n">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="AC246" t="inlineStr">
+        <v>6</v>
+      </c>
+      <c r="AC246" t="n">
+        <v>3</v>
+      </c>
+      <c r="AD246" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD246" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE246" t="inlineStr">
         <is>
-          <t>MUT Tübingen</t>
+          <t>Fragment of a bird bone with markings (Dutkiewicz E. 2021: Taf. 35.6).</t>
         </is>
       </c>
       <c r="AF246" t="inlineStr">
         <is>
-          <t>Find No.: 68-2286</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AG246" t="inlineStr">
         <is>
-          <t>Conard N. &amp; Floss H. 2000; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
-[...3 lines deleted...]
-      <c r="AI246" t="inlineStr"/>
+          <t>Find No.: 33/70-48.1</t>
+        </is>
+      </c>
+      <c r="AH246" t="inlineStr">
+        <is>
+          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+        </is>
+      </c>
+      <c r="AI246" t="inlineStr">
+        <is>
+          <t>!v v vv v v!</t>
+        </is>
+      </c>
       <c r="AJ246" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>certain</t>
         </is>
       </c>
       <c r="AK246" t="inlineStr">
         <is>
-          <t>figurine zoomorph</t>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AL246" t="inlineStr">
+        <is>
+          <t>tube/flute</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="n">
-        <v>426</v>
+        <v>613</v>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>hfc0005</t>
+          <t>vhc0133</t>
         </is>
       </c>
       <c r="C247" t="inlineStr"/>
       <c r="D247" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
-          <t>Hohle Fels</t>
+          <t>Vogelherd</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
-          <t>hfc</t>
+          <t>vhc</t>
         </is>
       </c>
       <c r="I247" t="inlineStr">
         <is>
-          <t>Schelklingen</t>
+          <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J247" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K247" t="n">
-        <v>48.379117</v>
+        <v>48.559</v>
       </c>
       <c r="L247" t="n">
-        <v>9.754103000000001</v>
+        <v>10.194</v>
       </c>
       <c r="M247" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N247" t="inlineStr">
         <is>
-          <t>wikipedia</t>
+          <t>nespos.org</t>
         </is>
       </c>
       <c r="O247" t="inlineStr">
         <is>
-          <t>Vab</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P247" t="inlineStr">
         <is>
-          <t>AMS</t>
+          <t>C14</t>
         </is>
       </c>
       <c r="Q247" t="inlineStr">
         <is>
-          <t>31750±260</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R247" t="inlineStr">
         <is>
-          <t>KIA 35464</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S247" t="inlineStr">
         <is>
-          <t>35710+360/-340</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T247" t="inlineStr">
         <is>
-          <t>KIA 16034</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U247" t="inlineStr">
         <is>
-          <t>2014</t>
+          <t>2005</t>
         </is>
       </c>
       <c r="V247" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W247" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X247" t="inlineStr">
         <is>
-          <t>figurine anthropomorph</t>
+          <t>flute</t>
         </is>
       </c>
       <c r="Y247" t="inlineStr"/>
-      <c r="Z247" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z247" t="inlineStr"/>
       <c r="AA247" t="n">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="AB247" t="n">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="AC247" t="inlineStr">
+        <v>5</v>
+      </c>
+      <c r="AC247" t="n">
+        <v>2</v>
+      </c>
+      <c r="AD247" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD247" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE247" t="inlineStr">
         <is>
+          <t>Small fragment of a bone flute (Dutkiewicz E. 2021: Taf. 34.10).</t>
+        </is>
+      </c>
+      <c r="AF247" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF247" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG247" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2014; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 71/64-50.1</t>
         </is>
       </c>
       <c r="AH247" t="inlineStr">
         <is>
-          <t>vvvvv _ &gt;&gt; _ ||||CC _ !¤¤¤¤¤¤¤¤¤¤¤¤ _ !||||</t>
+          <t>Conard N. &amp; Malina M. 2006b; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI247" t="inlineStr">
         <is>
-          <t>uncertain</t>
+          <t>v</t>
         </is>
       </c>
       <c r="AJ247" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>certain</t>
         </is>
       </c>
       <c r="AK247" t="inlineStr">
         <is>
-          <t>figurine anthropomorph</t>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AL247" t="inlineStr">
+        <is>
+          <t>flute</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="n">
-        <v>447</v>
+        <v>417</v>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>hfc0026</t>
+          <t>gkl0026</t>
         </is>
       </c>
       <c r="C248" t="inlineStr"/>
       <c r="D248" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
-          <t>Hohle Fels</t>
+          <t>Geissenklösterle</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
-          <t>hfc</t>
+          <t>gkl</t>
         </is>
       </c>
       <c r="I248" t="inlineStr">
         <is>
-          <t>Schelklingen</t>
+          <t>Blaubeuren-Weiler</t>
         </is>
       </c>
       <c r="J248" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K248" t="n">
-        <v>48.379117</v>
+        <v>48.398333</v>
       </c>
       <c r="L248" t="n">
-        <v>9.754103000000001</v>
+        <v>9.772221999999999</v>
       </c>
       <c r="M248" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N248" t="inlineStr">
         <is>
           <t>wikipedia</t>
         </is>
       </c>
       <c r="O248" t="inlineStr">
         <is>
-          <t>IId</t>
+          <t>II</t>
         </is>
       </c>
       <c r="P248" t="inlineStr">
         <is>
-          <t>AMS</t>
+          <t>C14</t>
         </is>
       </c>
       <c r="Q248" t="inlineStr">
         <is>
-          <t>29560+240/-230</t>
+          <t>30625±796</t>
         </is>
       </c>
       <c r="R248" t="inlineStr">
         <is>
-          <t>KIA 8964</t>
+          <t>H 4147-3346</t>
         </is>
       </c>
       <c r="S248" t="inlineStr">
         <is>
-          <t>30010±220</t>
+          <t>33700±825</t>
         </is>
       </c>
       <c r="T248" t="inlineStr">
         <is>
-          <t>KIA 8965</t>
+          <t>H 4751-4404</t>
         </is>
       </c>
       <c r="U248" t="inlineStr">
         <is>
-          <t>20047</t>
+          <t>1983</t>
         </is>
       </c>
       <c r="V248" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W248" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X248" t="inlineStr">
         <is>
           <t>figurine zoomorph</t>
         </is>
       </c>
-      <c r="Y248" t="inlineStr">
-[...5 lines deleted...]
-        <v>21</v>
+      <c r="Y248" t="inlineStr"/>
+      <c r="Z248" t="inlineStr">
+        <is>
+          <t>Ovibos moschatus</t>
+        </is>
       </c>
       <c r="AA248" t="n">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="AB248" t="n">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="AC248" t="inlineStr">
+        <v>14</v>
+      </c>
+      <c r="AC248" t="n">
+        <v>6</v>
+      </c>
+      <c r="AD248" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD248" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE248" t="inlineStr">
         <is>
-          <t>URMU Blaubeuren</t>
+          <t>Small figurine of a musk ox (Ovibos moschatus). The figurine is broken approximately along the natural growth line of the ivory, only the right side of the body is preserved. With a length of around 2.5 cm, it is one of the smallest figures from the Swabian Aurignacian. Due to its size, anatomical details are only weakly elaborated. While initially identified as a bison, it is more likely to represent a musk ox. The lowered head position closely to the body and the massive, box-like appearance of the body support this interpretation. The high withers are above the head, and the back line slopes slightly towards the torso. Only the leg beginnings are preserved. Despite its small size, the head is carefully crafted. The horns, eye area, and nostrils are finely detailed. The typical chin beard starts below the mouth. The shoulders are massive, while the rest of the body appears comparatively small and fragile. Although few details are visible, the representation of anatomical details is surprisingly lifelike (Hahn J. 1986: 115-116; Dutkiewicz E. 2021: Taf. 7).</t>
         </is>
       </c>
       <c r="AF248" t="inlineStr">
         <is>
-          <t>Find No.: 65-1178.1</t>
+          <t>LMW Stuttgart</t>
         </is>
       </c>
       <c r="AG248" t="inlineStr">
         <is>
-          <t>Conard N., Uerpmann, H.-P. &amp; Langguth, K. 2004; Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 65-431</t>
         </is>
       </c>
       <c r="AH248" t="inlineStr">
         <is>
-          <t>!|||! _ !≠! _ | _ |||||||! _ ||||||! _ ||||||||||! _ vv! _ ///!</t>
+          <t>Hahn J. 1986; Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI248" t="inlineStr">
         <is>
-          <t>certain</t>
+          <t>| ||||| | _ | | | || || | | | | |</t>
         </is>
       </c>
       <c r="AJ248" t="inlineStr">
         <is>
+          <t>very certain</t>
+        </is>
+      </c>
+      <c r="AK248" t="inlineStr">
+        <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK248" t="inlineStr">
+      <c r="AL248" t="inlineStr">
         <is>
           <t>figurine zoomorph</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="n">
-        <v>445</v>
+        <v>403</v>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>hfc0024</t>
+          <t>gkl0012</t>
         </is>
       </c>
       <c r="C249" t="inlineStr"/>
       <c r="D249" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
-          <t>Hohle Fels</t>
+          <t>Geissenklösterle</t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
-          <t>hfc</t>
+          <t>gkl</t>
         </is>
       </c>
       <c r="I249" t="inlineStr">
         <is>
-          <t>Schelklingen</t>
+          <t>Blaubeuren-Weiler</t>
         </is>
       </c>
       <c r="J249" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K249" t="n">
-        <v>48.379117</v>
+        <v>48.398333</v>
       </c>
       <c r="L249" t="n">
-        <v>9.754103000000001</v>
+        <v>9.772221999999999</v>
       </c>
       <c r="M249" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N249" t="inlineStr">
         <is>
           <t>wikipedia</t>
         </is>
       </c>
       <c r="O249" t="inlineStr">
         <is>
-          <t>IV</t>
+          <t>II</t>
         </is>
       </c>
       <c r="P249" t="inlineStr">
         <is>
-          <t>AMS</t>
+          <t>C14</t>
         </is>
       </c>
       <c r="Q249" t="inlineStr">
         <is>
-          <t>28750±750</t>
+          <t>30625±796</t>
         </is>
       </c>
       <c r="R249" t="inlineStr">
         <is>
-          <t>OxA-4980</t>
+          <t>H 4147-3346</t>
         </is>
       </c>
       <c r="S249" t="inlineStr">
         <is>
-          <t>33090+260/-250</t>
+          <t>33700±825</t>
         </is>
       </c>
       <c r="T249" t="inlineStr">
         <is>
-          <t>KIA 16036</t>
+          <t>H 4751-4404</t>
         </is>
       </c>
       <c r="U249" t="inlineStr">
         <is>
-          <t>2002</t>
+          <t>1975</t>
         </is>
       </c>
       <c r="V249" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W249" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X249" t="inlineStr">
         <is>
-          <t>figurine anthropomorph</t>
-[...8 lines deleted...]
-        <v>26</v>
+          <t>figurine zoomorph</t>
+        </is>
+      </c>
+      <c r="Y249" t="inlineStr"/>
+      <c r="Z249" t="inlineStr">
+        <is>
+          <t>Mammuthus primigenius</t>
+        </is>
       </c>
       <c r="AA249" t="n">
-        <v>7</v>
+        <v>67</v>
       </c>
       <c r="AB249" t="n">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="AC249" t="inlineStr">
+        <v>38</v>
+      </c>
+      <c r="AC249" t="n">
+        <v>3</v>
+      </c>
+      <c r="AD249" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD249" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE249" t="inlineStr">
         <is>
-          <t>URMU Blaubeuren</t>
+          <t>Fragmented figurine of a mammoth (Mammuthus primigenius). it is lacking the head below the skullcap, large portions of the abdomen and right side, the left front leg, and most of the tail except for the base. Weathered extensively, the figurine exhibits surface damage, and the ivory has decayed along natural growth lines. The depiction features a massive mammoth with a towering head, a depression in the neck, and a backline that rises in the shoulder area and slopes steadily towards the hindquarters. Notably, the legs are individually detailed, slightly splayed outward, and the longitudinal axis is subtly twisted. The characteristic mammoth cloaca is preserved at the base, and, in line with other mammoth figurines, the tusks are not represented. Naturalistic depiction of fur on the left body side and lowe back, not included in the coding (Dutkiewicz E. 2021: Tab. 9a-9b).</t>
         </is>
       </c>
       <c r="AF249" t="inlineStr">
         <is>
-          <t>Find No.: 57-3361.1</t>
+          <t>LMW Stuttgart</t>
         </is>
       </c>
       <c r="AG249" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2002; Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 38-7</t>
         </is>
       </c>
       <c r="AH249" t="inlineStr">
         <is>
-          <t>v _ v</t>
+          <t>Hahn J. 1986: 120-122; Hahn J. 1988; Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003, 2008</t>
         </is>
       </c>
       <c r="AI249" t="inlineStr">
         <is>
+          <t>||||| _ ¤¤¤¤¤¤¤¤¤¤¤¤¤¤¤ _ ///// _ ||||| _ ¤¤¤¤¤¤¤ _ ||| |||| _ || _ | | || | | | _ lllll | | _ ////! _ ///! ¤¤¤¤!</t>
+        </is>
+      </c>
+      <c r="AJ249" t="inlineStr">
+        <is>
           <t>certain</t>
         </is>
       </c>
-      <c r="AJ249" t="inlineStr">
+      <c r="AK249" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK249" t="inlineStr">
-[...1 lines deleted...]
-          <t>figurine anthropomorph</t>
+      <c r="AL249" t="inlineStr">
+        <is>
+          <t>figurine zoomorph</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="n">
-        <v>439</v>
+        <v>402</v>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>hfc0018</t>
+          <t>gkl0011</t>
         </is>
       </c>
       <c r="C250" t="inlineStr"/>
       <c r="D250" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
-          <t>Hohle Fels</t>
+          <t>Geissenklösterle</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
-          <t>hfc</t>
+          <t>gkl</t>
         </is>
       </c>
       <c r="I250" t="inlineStr">
         <is>
-          <t>Schelklingen</t>
+          <t>Blaubeuren-Weiler</t>
         </is>
       </c>
       <c r="J250" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K250" t="n">
-        <v>48.379117</v>
+        <v>48.398333</v>
       </c>
       <c r="L250" t="n">
-        <v>9.754103000000001</v>
+        <v>9.772221999999999</v>
       </c>
       <c r="M250" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N250" t="inlineStr">
         <is>
           <t>wikipedia</t>
         </is>
       </c>
       <c r="O250" t="inlineStr">
         <is>
-          <t>Vaa</t>
+          <t>II</t>
         </is>
       </c>
       <c r="P250" t="inlineStr">
         <is>
-          <t>AMS</t>
+          <t>C14</t>
         </is>
       </c>
       <c r="Q250" t="inlineStr">
         <is>
-          <t>31750±260</t>
+          <t>30625±796</t>
         </is>
       </c>
       <c r="R250" t="inlineStr">
         <is>
-          <t>KIA 35464</t>
+          <t>H 4147-3346</t>
         </is>
       </c>
       <c r="S250" t="inlineStr">
         <is>
-          <t>35710+360/-340</t>
+          <t>33700±825</t>
         </is>
       </c>
       <c r="T250" t="inlineStr">
         <is>
-          <t>KIA 16034</t>
+          <t>H 4751-4404</t>
         </is>
       </c>
       <c r="U250" t="inlineStr">
         <is>
-          <t>2016</t>
+          <t>1977</t>
         </is>
       </c>
       <c r="V250" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W250" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X250" t="inlineStr">
         <is>
-          <t>figurine anthropomorph</t>
-[...8 lines deleted...]
-        <v>33</v>
+          <t>figurine zoomorph</t>
+        </is>
+      </c>
+      <c r="Y250" t="inlineStr"/>
+      <c r="Z250" t="inlineStr">
+        <is>
+          <t>Ursus</t>
+        </is>
       </c>
       <c r="AA250" t="n">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="AB250" t="n">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="AC250" t="inlineStr">
+        <v>21</v>
+      </c>
+      <c r="AC250" t="n">
+        <v>19</v>
+      </c>
+      <c r="AD250" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD250" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE250" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>Fragmented figurine of an erect bear. The figurine has been assembled from eleven fragments. Preserved parts include a portion of the head, the left flank, and abdominal side with the beginnings of arms and legs, as well as parts of the chest and buttocks. Despite the fragmentation, the shapes reveal a bear in an upright posture. The head is relatively small and narrow, with finely detailed facial features. The mouth and nose are defined with delicate lines, and the eyes are depicted through depressions within a slight elevation. The animal's head is directed upward. The body is upright, exposing the entire abdomen when viewed from the front. Arms and legs extend away from the body, but their original positions cannot be determined due to the preservation condition. Determining whether the depicted animal is a cave bear or a brown bear is not possible due to the partially missing lateral and upper head portions (Hahn J. 1986:123-125; Dutkiewicz E. 2021: Tab. 10).</t>
         </is>
       </c>
       <c r="AF250" t="inlineStr">
         <is>
-          <t>Find No.: 31-2110</t>
+          <t>LMW Stuttgart</t>
         </is>
       </c>
       <c r="AG250" t="inlineStr">
         <is>
-          <t>Conard N. &amp; Malina M. 2016; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 37-94</t>
         </is>
       </c>
       <c r="AH250" t="inlineStr">
         <is>
-          <t>|||||||||||| _ ||||| _ !|||||||</t>
+          <t>Hahn J. 1977b; Hahn J. 1986; Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI250" t="inlineStr">
         <is>
+          <t>||||||| _ ¤¤¤¤¤¤¤¤¤! _ !// _ ¤¤¤¤¤¤¤¤¤! _ |||! _ V</t>
+        </is>
+      </c>
+      <c r="AJ250" t="inlineStr">
+        <is>
           <t>certain</t>
         </is>
       </c>
-      <c r="AJ250" t="inlineStr">
+      <c r="AK250" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK250" t="inlineStr">
-[...1 lines deleted...]
-          <t>figurine anthropomorph</t>
+      <c r="AL250" t="inlineStr">
+        <is>
+          <t>figurine zoomorph</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="n">
-        <v>436</v>
+        <v>472</v>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>hfc0015</t>
+          <t>hss0001</t>
         </is>
       </c>
       <c r="C251" t="inlineStr"/>
       <c r="D251" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
-          <t>Hohle Fels</t>
+          <t>Hohlenstein-Stadel</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
-          <t>hfc</t>
+          <t>hss</t>
         </is>
       </c>
       <c r="I251" t="inlineStr">
         <is>
-          <t>Schelklingen</t>
+          <t>Asselfingen</t>
         </is>
       </c>
       <c r="J251" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K251" t="n">
-        <v>48.379117</v>
+        <v>48.549555</v>
       </c>
       <c r="L251" t="n">
-        <v>9.754103000000001</v>
+        <v>10.172655</v>
       </c>
       <c r="M251" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N251" t="inlineStr">
         <is>
-          <t>wikipedia</t>
+          <t>nespos.org</t>
         </is>
       </c>
       <c r="O251" t="inlineStr">
         <is>
-          <t>Vb</t>
+          <t>Au</t>
         </is>
       </c>
       <c r="P251" t="inlineStr">
         <is>
           <t>AMS</t>
         </is>
       </c>
       <c r="Q251" t="inlineStr">
         <is>
-          <t>31290±180</t>
+          <t>35185±270</t>
         </is>
       </c>
       <c r="R251" t="inlineStr">
         <is>
-          <t>OxA-19860</t>
-[...11 lines deleted...]
-      </c>
+          <t>ETH-38797</t>
+        </is>
+      </c>
+      <c r="S251" t="inlineStr"/>
+      <c r="T251" t="inlineStr"/>
       <c r="U251" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>1939/1969</t>
         </is>
       </c>
       <c r="V251" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W251" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X251" t="inlineStr">
         <is>
           <t>figurine anthropomorph</t>
         </is>
       </c>
-      <c r="Y251" t="inlineStr">
+      <c r="Y251" t="inlineStr"/>
+      <c r="Z251" t="inlineStr">
         <is>
           <t>Homo sapiens</t>
         </is>
       </c>
-      <c r="Z251" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AA251" t="n">
-        <v>34</v>
-[...4 lines deleted...]
-      <c r="AC251" t="inlineStr">
+        <v>311</v>
+      </c>
+      <c r="AB251" t="inlineStr"/>
+      <c r="AC251" t="inlineStr"/>
+      <c r="AD251" t="inlineStr">
         <is>
           <t>almost complete</t>
         </is>
       </c>
-      <c r="AD251" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE251" t="inlineStr">
         <is>
-          <t>URMU Blaubeuren</t>
+          <t>The so-called Lion Man figurine was found in 1939, but recognized in refitted in 1969, and for a second time in 2013. The figurine was crafted from the right tusk of a mammoth. The head is oriented towards the tip of the tusk, and the pulp cavity forms the crotch of the figurine. The outer sides of the arms are made of cement, as well as the upper part of the back. Many parts of the figurine are missing or could not be matched. Additionally, the surfaces are partially heavily weathered. The figure stands upright, with the legs slightly apart. The head is clearly that of a lion, but the position of the head is comparable to that of a human due to the upright posture. The neck starts below the skull, and the face is oriented forward. The snout is broad, with two deep lines marking the nose and mouth. There is no lip cleft, which would be typical for a lion. The eyes are located laterally but facing forward. The ears, in their round shape, are typical lion ears. The neck and the back of the head are noticeably wide and almost seamlessly transition into the back and shoulders. The shoulder blades are distinctly carved. The arms, which have lion-like paws instead of hands, are slightly bent at the body but do not touch the torso. The torso is columnar and elongated, giving the proportions an overstretched appearance. Although the original surface is largely missing in the front torso area, some areas are preserved along the collarbones and in the lower abdominal region. This is evident in the large, deep-set navel and a apron-like extension carved in the front pelvic area. The legs are spread approximately shoulder-width apart. They exhibit distinctly human features such as knees, curved calves, ankles, and heels. It is notable that the feet are not horizontal, suggesting that the figure seems to be standing on tiptoes. The dots are uncertain. They appear on the head area, however, it is not possible to distinguish them from the weathering effects in this part of the figurine. here, a fictional number of 20 is applied, however no certain counting is possible. See Dutkiewicz E. 2021: Tab. 11a-11b.</t>
         </is>
       </c>
       <c r="AF251" t="inlineStr">
         <is>
-          <t>Find No.: 30-1197</t>
-[...6 lines deleted...]
-      </c>
+          <t>Museum Ulm</t>
+        </is>
+      </c>
+      <c r="AG251" t="inlineStr"/>
       <c r="AH251" t="inlineStr">
         <is>
-          <t>|||||||||| _ ¤¤¤¤¤¤¤¤¤¤¤¤¤ _ Y/\\\\VV\\[°°°° °°] _ [|||| _ ||||||] _ vvvvvvvv! _ C _ |||| _ /// _ [CCCC] _ ||| _ ||| _ v</t>
+          <t>Hahn J. 1970; Wehrberger K. 2013; Kind C.-J. et al. 2014; Ebinger-Rist N. et al. 2018; Dutkiewicz E. 2021</t>
         </is>
       </c>
       <c r="AI251" t="inlineStr">
         <is>
-          <t>very certain</t>
+          <t>||||||| _ ≠ _ vvv _ v _ vvvvvvvv _ [!°°°°°°°°°°°°°°°°°°°°!]</t>
         </is>
       </c>
       <c r="AJ251" t="inlineStr">
         <is>
+          <t>certain</t>
+        </is>
+      </c>
+      <c r="AK251" t="inlineStr">
+        <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK251" t="inlineStr">
+      <c r="AL251" t="inlineStr">
         <is>
           <t>figurine anthropomorph</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="n">
-        <v>530</v>
+        <v>614</v>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>vhc0053</t>
+          <t>vhc0134</t>
         </is>
       </c>
       <c r="C252" t="inlineStr"/>
       <c r="D252" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
@@ -41593,131 +42616,132 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q252" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R252" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S252" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T252" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U252" t="inlineStr">
         <is>
-          <t>2008</t>
+          <t>2010</t>
         </is>
       </c>
       <c r="V252" t="inlineStr">
         <is>
           <t>bone</t>
         </is>
       </c>
       <c r="W252" t="inlineStr">
         <is>
           <t>undetermined</t>
         </is>
       </c>
       <c r="X252" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>possible figurine</t>
         </is>
       </c>
       <c r="Y252" t="inlineStr"/>
-      <c r="Z252" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z252" t="inlineStr"/>
       <c r="AA252" t="n">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="AB252" t="n">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="AC252" t="inlineStr">
+        <v>4</v>
+      </c>
+      <c r="AC252" t="n">
+        <v>4</v>
+      </c>
+      <c r="AD252" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD252" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE252" t="inlineStr">
         <is>
+          <t>Elongated bone fragment with a weathered surface (Dutkiewicz E. 2021: Taf. 29.12).</t>
+        </is>
+      </c>
+      <c r="AF252" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF252" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG252" t="inlineStr">
         <is>
+          <t>Find No.: 74/63-29.1</t>
+        </is>
+      </c>
+      <c r="AH252" t="inlineStr">
+        <is>
           <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
-      <c r="AH252" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AI252" t="inlineStr">
         <is>
-          <t>uncertain</t>
+          <t>!XX!</t>
         </is>
       </c>
       <c r="AJ252" t="inlineStr">
         <is>
+          <t>certain</t>
+        </is>
+      </c>
+      <c r="AK252" t="inlineStr">
+        <is>
           <t>bone</t>
         </is>
       </c>
-      <c r="AK252" t="inlineStr">
-[...1 lines deleted...]
-          <t>undetermined</t>
+      <c r="AL252" t="inlineStr">
+        <is>
+          <t>figurine (possible)</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="n">
-        <v>481</v>
+        <v>639</v>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>vhc0007</t>
+          <t>vhc0158</t>
         </is>
       </c>
       <c r="C253" t="inlineStr"/>
       <c r="D253" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
@@ -41730,829 +42754,846 @@
         </is>
       </c>
       <c r="J253" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K253" t="n">
         <v>48.559</v>
       </c>
       <c r="L253" t="n">
         <v>10.194</v>
       </c>
       <c r="M253" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N253" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O253" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>IV</t>
         </is>
       </c>
       <c r="P253" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q253" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>30730±750</t>
         </is>
       </c>
       <c r="R253" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>H 4053-3211</t>
         </is>
       </c>
       <c r="S253" t="inlineStr">
         <is>
-          <t>35810±710</t>
+          <t>32030±280</t>
         </is>
       </c>
       <c r="T253" t="inlineStr">
         <is>
-          <t>PL0001337A</t>
+          <t>OxA-18456</t>
         </is>
       </c>
       <c r="U253" t="inlineStr">
         <is>
-          <t>2012</t>
+          <t>1931</t>
         </is>
       </c>
       <c r="V253" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W253" t="inlineStr">
         <is>
-          <t>bird</t>
+          <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X253" t="inlineStr">
         <is>
-          <t>tube/flute</t>
+          <t>figurine zoomorph</t>
         </is>
       </c>
       <c r="Y253" t="inlineStr"/>
-      <c r="Z253" t="n">
-        <v>24</v>
+      <c r="Z253" t="inlineStr">
+        <is>
+          <t>Panthera</t>
+        </is>
       </c>
       <c r="AA253" t="n">
-        <v>6</v>
+        <v>87</v>
       </c>
       <c r="AB253" t="n">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="AC253" t="inlineStr">
+        <v>34</v>
+      </c>
+      <c r="AC253" t="n">
+        <v>11</v>
+      </c>
+      <c r="AD253" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD253" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE253" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>Initially identified as a relief, the figurine of a feline was discovered in layer IV in 1931. Initially, only the left half of the body was preserved. In 2013, during subsequent excavations, a strongly rounded head was found. The preserved surface of the figurine is highly smoothed and exhibits a significant usage polish, causing all manufacturing traces, except for the rib area, to vanish completely. As a result, the figurine has a remarkable sheen. The outline of the animal is almost entirely preserved, with only the legs present in rudimentary forms. The torso is robust and elongated, but notably narrow in depth. The head is slightly lowered, followed by a short, thick neck transitioning into a robust neck/shoulder region. The biceps are clearly delineated and appear particularly powerful. The back line gently descends from the highest point on the crest towards the buttocks. The rear part of the animal is less robust, with the hind leg appearing flat, and the buttocks less pronounced. The most distinctive feature of this animal is the rib and abdominal region, where the surface curves inward significantly. The surface is strongly modeled, highlighting the separation of the head with its jaw muscles from the neck. The disproportionately long ears are semi-plastically worked into the body, with the left one positioned lower, and the right one visible in its upper part. The mouth is shaped with a deep incision that extends over the fracture edge to the rear part of the figurine. The eyes consist of nearly vertical, elongated incisions (Riek G. 1934: 290-292; Dutkiewicz E. 2021: Taf. 19a-19b).</t>
         </is>
       </c>
       <c r="AF253" t="inlineStr">
         <is>
-          <t>Find No.: 33/70-48.1</t>
+          <t>MUT Tübingen</t>
         </is>
       </c>
       <c r="AG253" t="inlineStr">
         <is>
-          <t>Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: Vg 3.1</t>
         </is>
       </c>
       <c r="AH253" t="inlineStr">
         <is>
-          <t>!v v vv v v!</t>
+          <t>Riek G. 1934; Dutkiewicz E. 2021; Hahn J. 1977; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI253" t="inlineStr">
         <is>
+          <t>⊞ _ [°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°!] _V V _ V _ vv</t>
+        </is>
+      </c>
+      <c r="AJ253" t="inlineStr">
+        <is>
           <t>certain</t>
         </is>
       </c>
-      <c r="AJ253" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AK253" t="inlineStr">
         <is>
-          <t>flute/tube</t>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL253" t="inlineStr">
+        <is>
+          <t>figurine zoomorph</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="n">
-        <v>417</v>
+        <v>640</v>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>gkl0026</t>
+          <t>vhc0159</t>
         </is>
       </c>
       <c r="C254" t="inlineStr"/>
       <c r="D254" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
-          <t>Geissenklösterle</t>
+          <t>Vogelherd</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
-          <t>gkl</t>
+          <t>vhc</t>
         </is>
       </c>
       <c r="I254" t="inlineStr">
         <is>
-          <t>Blaubeuren-Weiler</t>
+          <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J254" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K254" t="n">
-        <v>48.398333</v>
+        <v>48.559</v>
       </c>
       <c r="L254" t="n">
-        <v>9.772221999999999</v>
+        <v>10.194</v>
       </c>
       <c r="M254" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N254" t="inlineStr">
         <is>
-          <t>wikipedia</t>
+          <t>nespos.org</t>
         </is>
       </c>
       <c r="O254" t="inlineStr">
         <is>
-          <t>II</t>
+          <t>IV</t>
         </is>
       </c>
       <c r="P254" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q254" t="inlineStr">
         <is>
-          <t>30625±796</t>
+          <t>30730±750</t>
         </is>
       </c>
       <c r="R254" t="inlineStr">
         <is>
-          <t>H 4147-3346</t>
+          <t>H 4053-3211</t>
         </is>
       </c>
       <c r="S254" t="inlineStr">
         <is>
-          <t>33700±825</t>
+          <t>32030±280</t>
         </is>
       </c>
       <c r="T254" t="inlineStr">
         <is>
-          <t>H 4751-4404</t>
+          <t>OxA-18456</t>
         </is>
       </c>
       <c r="U254" t="inlineStr">
         <is>
-          <t>1983</t>
+          <t>1931</t>
         </is>
       </c>
       <c r="V254" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W254" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X254" t="inlineStr">
         <is>
           <t>figurine zoomorph</t>
         </is>
       </c>
-      <c r="Y254" t="inlineStr">
-[...5 lines deleted...]
-        <v>25</v>
+      <c r="Y254" t="inlineStr"/>
+      <c r="Z254" t="inlineStr">
+        <is>
+          <t>Bison priscus</t>
+        </is>
       </c>
       <c r="AA254" t="n">
+        <v>72</v>
+      </c>
+      <c r="AB254" t="n">
+        <v>53</v>
+      </c>
+      <c r="AC254" t="n">
         <v>14</v>
       </c>
-      <c r="AB254" t="n">
-[...2 lines deleted...]
-      <c r="AC254" t="inlineStr">
+      <c r="AD254" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD254" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE254" t="inlineStr">
         <is>
-          <t>LMW Stuttgart</t>
+          <t>Figurine of a steppe bison, discovered in layer IV in 1931. The left side is concavely broken along the growth seam of the ivory. Only the right side of the once fully plastic figurine is preserved. The entire outline is discernible, with only a fragment of the left side remaining in the crest area. The overall torso is robust and compact. The figurine has a prominent, strongly pronounced withers, unequivocally identifying the animal as a steppe bison (Bos priscus). The hump drops steeply to the rear, and the back line gently descends towards the buttocks. A tail attachment is not preserved. The thigh is large but only shallowly carved. The abdomen is rounded and hanging down. The front leg is not strongly modeled and begins below the chest. The legs, partially preserved, are very slim. The hind leg is steady, while the front leg is slightly forward, suggesting a slight walking stance. In the throat area, there is a dewlap typical of wild cattle, transitioning into the head. The head is not preserved. Overall, the torso is kept relatively flat, displaying few body details. Riek (1934: 288-290) describes fine red ochre traces that are no longer visible today (Riek G. 1934: 288-290; Dutkiewicz E. 2021: Taf. 20a-20b).</t>
         </is>
       </c>
       <c r="AF254" t="inlineStr">
         <is>
-          <t>Find No.: 65-431</t>
+          <t>MUT Tübingen</t>
         </is>
       </c>
       <c r="AG254" t="inlineStr">
         <is>
-          <t>Hahn J. 1986; Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: Vg 3.2</t>
         </is>
       </c>
       <c r="AH254" t="inlineStr">
         <is>
-          <t>| ||||| | _ | | | || || | | | | |</t>
+          <t>Riek G. 1934; Dutkiewicz E. 2021; Hahn J. 1977; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI254" t="inlineStr">
         <is>
+          <t>vvvv⚹vvvvvvvv _ ||||| _ ¤¤¤¤¤¤¤¤¤ _ [°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°!]</t>
+        </is>
+      </c>
+      <c r="AJ254" t="inlineStr">
+        <is>
           <t>very certain</t>
         </is>
       </c>
-      <c r="AJ254" t="inlineStr">
+      <c r="AK254" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK254" t="inlineStr">
+      <c r="AL254" t="inlineStr">
         <is>
           <t>figurine zoomorph</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="n">
-        <v>403</v>
+        <v>496</v>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>gkl0012</t>
+          <t>vhc0022</t>
         </is>
       </c>
       <c r="C255" t="inlineStr"/>
       <c r="D255" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
-          <t>Geissenklösterle</t>
+          <t>Vogelherd</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
-          <t>gkl</t>
+          <t>vhc</t>
         </is>
       </c>
       <c r="I255" t="inlineStr">
         <is>
-          <t>Blaubeuren-Weiler</t>
+          <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J255" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K255" t="n">
-        <v>48.398333</v>
+        <v>48.559</v>
       </c>
       <c r="L255" t="n">
-        <v>9.772221999999999</v>
+        <v>10.194</v>
       </c>
       <c r="M255" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N255" t="inlineStr">
         <is>
-          <t>wikipedia</t>
+          <t>nespos.org</t>
         </is>
       </c>
       <c r="O255" t="inlineStr">
         <is>
-          <t>II</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P255" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q255" t="inlineStr">
         <is>
-          <t>30625±796</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R255" t="inlineStr">
         <is>
-          <t>H 4147-3346</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S255" t="inlineStr">
         <is>
-          <t>33700±825</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T255" t="inlineStr">
         <is>
-          <t>H 4751-4404</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U255" t="inlineStr">
         <is>
-          <t>1975</t>
+          <t>2009</t>
         </is>
       </c>
       <c r="V255" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W255" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X255" t="inlineStr">
         <is>
           <t>figurine zoomorph</t>
         </is>
       </c>
-      <c r="Y255" t="inlineStr">
-[...5 lines deleted...]
-        <v>67</v>
+      <c r="Y255" t="inlineStr"/>
+      <c r="Z255" t="inlineStr">
+        <is>
+          <t>undetermined</t>
+        </is>
       </c>
       <c r="AA255" t="n">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="AB255" t="n">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="AC255" t="inlineStr">
+        <v>11</v>
+      </c>
+      <c r="AC255" t="n">
+        <v>9</v>
+      </c>
+      <c r="AD255" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD255" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE255" t="inlineStr">
         <is>
-          <t>LMW Stuttgart</t>
+          <t>This fragment of an animal figurine is oriented along the longitudinal axis of the tusk. The lower half of the torso is clearly visible, and the leg attachments and abdominal line unmistakably identify it as an animal representation. The figure is notably slender, and its longitudinal axis suggests a dynamic, in-motion appearance. The leg attachments are well-defined, and the robust legs would most likely indicate a mammoth (Mammuthus primigenius) depiction. Although the slim form is unusual, it finds a good comparison in the complete mammoth figurine found in 2006. It is noteworthy that the surface is not smoothed, and traces of workmanship are clearly visible in many areas. It's possible that this figurine was not completed (Dutkiewicz E. 2021: Taf. 26.1.-2).</t>
         </is>
       </c>
       <c r="AF255" t="inlineStr">
         <is>
-          <t>Find No.: 38-7</t>
+          <t>MUT Tübingen</t>
         </is>
       </c>
       <c r="AG255" t="inlineStr">
         <is>
-          <t>Hahn J. 1986: 120-122; Hahn J. 1988; Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003, 2008</t>
+          <t>Find No.: 35/75-120</t>
         </is>
       </c>
       <c r="AH255" t="inlineStr">
         <is>
-          <t>||||| _ ¤¤¤¤¤¤¤¤¤¤¤¤¤¤¤ _ ///// _ ||||| _ ¤¤¤¤¤¤¤ _ ||| |||| _ || _ | | || | | | _ lllll | | _ ////! _ ///! ¤¤¤¤!</t>
+          <t>Conard N. et al. 2010; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI255" t="inlineStr">
         <is>
-          <t>certain</t>
+          <t>[°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°] _ v</t>
         </is>
       </c>
       <c r="AJ255" t="inlineStr">
         <is>
+          <t>uncertain</t>
+        </is>
+      </c>
+      <c r="AK255" t="inlineStr">
+        <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK255" t="inlineStr">
+      <c r="AL255" t="inlineStr">
         <is>
           <t>figurine zoomorph</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="n">
-        <v>402</v>
+        <v>615</v>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>gkl0011</t>
+          <t>vhc0135</t>
         </is>
       </c>
       <c r="C256" t="inlineStr"/>
       <c r="D256" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
-          <t>Geissenklösterle</t>
+          <t>Vogelherd</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
-          <t>gkl</t>
+          <t>vhc</t>
         </is>
       </c>
       <c r="I256" t="inlineStr">
         <is>
-          <t>Blaubeuren-Weiler</t>
+          <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J256" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K256" t="n">
-        <v>48.398333</v>
+        <v>48.559</v>
       </c>
       <c r="L256" t="n">
-        <v>9.772221999999999</v>
+        <v>10.194</v>
       </c>
       <c r="M256" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N256" t="inlineStr">
         <is>
-          <t>wikipedia</t>
+          <t>nespos.org</t>
         </is>
       </c>
       <c r="O256" t="inlineStr">
         <is>
-          <t>II</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P256" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q256" t="inlineStr">
         <is>
-          <t>30625±796</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R256" t="inlineStr">
         <is>
-          <t>H 4147-3346</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S256" t="inlineStr">
         <is>
-          <t>33700±825</t>
+          <t>35810±710</t>
         </is>
       </c>
       <c r="T256" t="inlineStr">
         <is>
-          <t>H 4751-4404</t>
+          <t>PL0001337A</t>
         </is>
       </c>
       <c r="U256" t="inlineStr">
         <is>
-          <t>1977</t>
+          <t>2010</t>
         </is>
       </c>
       <c r="V256" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W256" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X256" t="inlineStr">
         <is>
-          <t>figurine zoomorph</t>
-[...9 lines deleted...]
-      </c>
+          <t>spatula/lissoir</t>
+        </is>
+      </c>
+      <c r="Y256" t="inlineStr"/>
+      <c r="Z256" t="inlineStr"/>
       <c r="AA256" t="n">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="AB256" t="n">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="AC256" t="inlineStr">
+        <v>10</v>
+      </c>
+      <c r="AC256" t="n">
+        <v>5</v>
+      </c>
+      <c r="AD256" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD256" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE256" t="inlineStr">
         <is>
-          <t>LMW Stuttgart</t>
+          <t>Terminal fragment of a flat, rod-like object with a thicker, rounded end (Dutkiewicz E. 2021: Taf. 45.3).</t>
         </is>
       </c>
       <c r="AF256" t="inlineStr">
         <is>
-          <t>Find No.: 37-94</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AG256" t="inlineStr">
         <is>
-          <t>Hahn J. 1977b; Hahn J. 1986; Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 75/62-76.1</t>
         </is>
       </c>
       <c r="AH256" t="inlineStr">
         <is>
-          <t>||||||| _ ¤¤¤¤¤¤¤¤¤! _ !// _ ¤¤¤¤¤¤¤¤¤! _ |||! _ V</t>
+          <t>Conard N. &amp; Zeidi M. 2011; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI256" t="inlineStr">
         <is>
+          <t>(/XXXX!) _ (XXXX!) _ &gt;&gt;! _</t>
+        </is>
+      </c>
+      <c r="AJ256" t="inlineStr">
+        <is>
           <t>certain</t>
         </is>
       </c>
-      <c r="AJ256" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AK256" t="inlineStr">
         <is>
-          <t>figurine zoomorph</t>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AL256" t="inlineStr">
+        <is>
+          <t>smoother</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="n">
-        <v>472</v>
+        <v>544</v>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>hss0001</t>
+          <t>vhc0067</t>
         </is>
       </c>
       <c r="C257" t="inlineStr"/>
       <c r="D257" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
-          <t>Hohlenstein-Stadel</t>
+          <t>Vogelherd</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
-          <t>hss</t>
+          <t>vhc</t>
         </is>
       </c>
       <c r="I257" t="inlineStr">
         <is>
-          <t>Asselfingen</t>
+          <t>Niederstotzingen-Stetten</t>
         </is>
       </c>
       <c r="J257" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K257" t="n">
-        <v>48.549555</v>
+        <v>48.559</v>
       </c>
       <c r="L257" t="n">
-        <v>10.172655</v>
+        <v>10.194</v>
       </c>
       <c r="M257" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N257" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O257" t="inlineStr">
         <is>
-          <t>Au</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P257" t="inlineStr">
         <is>
-          <t>AMS</t>
+          <t>C14</t>
         </is>
       </c>
       <c r="Q257" t="inlineStr">
         <is>
-          <t>35185±270</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R257" t="inlineStr">
         <is>
-          <t>ETH-38797</t>
-[...3 lines deleted...]
-      <c r="T257" t="inlineStr"/>
+          <t>KIA 8957</t>
+        </is>
+      </c>
+      <c r="S257" t="inlineStr">
+        <is>
+          <t>35810±710</t>
+        </is>
+      </c>
+      <c r="T257" t="inlineStr">
+        <is>
+          <t>PL0001337A</t>
+        </is>
+      </c>
       <c r="U257" t="inlineStr">
         <is>
-          <t>1939/1969</t>
+          <t>2007</t>
         </is>
       </c>
       <c r="V257" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="W257" t="inlineStr">
         <is>
           <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X257" t="inlineStr">
         <is>
-          <t>figurine anthropomorph</t>
-[...12 lines deleted...]
-      <c r="AC257" t="inlineStr">
+          <t>awl</t>
+        </is>
+      </c>
+      <c r="Y257" t="inlineStr"/>
+      <c r="Z257" t="inlineStr"/>
+      <c r="AA257" t="n">
+        <v>79</v>
+      </c>
+      <c r="AB257" t="n">
+        <v>10</v>
+      </c>
+      <c r="AC257" t="n">
+        <v>10</v>
+      </c>
+      <c r="AD257" t="inlineStr">
         <is>
           <t>almost complete</t>
         </is>
       </c>
-      <c r="AD257" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE257" t="inlineStr">
         <is>
-          <t>Museum Ulm</t>
-[...2 lines deleted...]
-      <c r="AF257" t="inlineStr"/>
+          <t>It is an elongated, approximately complete tool made of ivory. Only the top part is broken off. The terminally tapered shape suggests that it was a point. This area is also heavily polished through use, and the two uppermost lines of the decoration are worn away, making it very likely to be identified as an awl (Wolf S. 2015, Taf. 41.1; Dutkiewicz E. 2021: Taf. 46.2).</t>
+        </is>
+      </c>
+      <c r="AF257" t="inlineStr">
+        <is>
+          <t>MUT Tübingen</t>
+        </is>
+      </c>
       <c r="AG257" t="inlineStr">
         <is>
-          <t>Hahn J. 1970; Wehrberger K. 2013; Kind C.-J. et al. 2014; Ebinger-Rist N. et al. 2018; Dutkiewicz E. 2021</t>
+          <t>Find No.: 39/70-76.1</t>
         </is>
       </c>
       <c r="AH257" t="inlineStr">
         <is>
-          <t>||||||| _ ≠ _ vvv _ v _ vvvvvvvv _ [!°°°°°°°°°°°°°°°°°°°°!]</t>
+          <t>Conard N. &amp; Malina M. 2008a; Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI257" t="inlineStr">
         <is>
+          <t>||||| (/||)||| _ ||</t>
+        </is>
+      </c>
+      <c r="AJ257" t="inlineStr">
+        <is>
           <t>certain</t>
         </is>
       </c>
-      <c r="AJ257" t="inlineStr">
+      <c r="AK257" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
-      <c r="AK257" t="inlineStr">
-[...1 lines deleted...]
-          <t>figurine anthropomorph</t>
+      <c r="AL257" t="inlineStr">
+        <is>
+          <t>awl</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="n">
-        <v>496</v>
+        <v>526</v>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>vhc0022</t>
+          <t>vhc0049</t>
         </is>
       </c>
       <c r="C258" t="inlineStr"/>
       <c r="D258" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
@@ -42565,165 +43606,162 @@
         </is>
       </c>
       <c r="J258" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K258" t="n">
         <v>48.559</v>
       </c>
       <c r="L258" t="n">
         <v>10.194</v>
       </c>
       <c r="M258" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N258" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O258" t="inlineStr">
         <is>
-          <t>HL/KS</t>
+          <t>V and HL/KS</t>
         </is>
       </c>
       <c r="P258" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q258" t="inlineStr">
         <is>
-          <t>26160±150</t>
+          <t>30162±1340</t>
         </is>
       </c>
       <c r="R258" t="inlineStr">
         <is>
-          <t>KIA 8957</t>
+          <t>H 4054-3210</t>
         </is>
       </c>
       <c r="S258" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T258" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U258" t="inlineStr">
         <is>
-          <t>2009</t>
+          <t>2007</t>
         </is>
       </c>
       <c r="V258" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W258" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X258" t="inlineStr">
         <is>
-          <t>figurine zoomorph</t>
-[...9 lines deleted...]
-      </c>
+          <t>spatula/lissoir</t>
+        </is>
+      </c>
+      <c r="Y258" t="inlineStr"/>
+      <c r="Z258" t="inlineStr"/>
       <c r="AA258" t="n">
+        <v>90</v>
+      </c>
+      <c r="AB258" t="n">
         <v>11</v>
       </c>
-      <c r="AB258" t="n">
-[...5 lines deleted...]
-        </is>
+      <c r="AC258" t="n">
+        <v>5</v>
       </c>
       <c r="AD258" t="inlineStr">
         <is>
-          <t>This fragment of an animal figurine is oriented along the longitudinal axis of the tusk. The lower half of the torso is clearly visible, and the leg attachments and abdominal line unmistakably identify it as an animal representation. The figure is notably slender, and its longitudinal axis suggests a dynamic, in-motion appearance. The leg attachments are well-defined, and the robust legs would most likely indicate a mammoth (Mammuthus primigenius) depiction. Although the slim form is unusual, it finds a good comparison in the complete mammoth figurine found in 2006. It is noteworthy that the surface is not smoothed, and traces of workmanship are clearly visible in many areas. It's possible that this figurine was not completed (Dutkiewicz E. 2021: Taf. 26.1.-2).</t>
+          <t>almost complete</t>
         </is>
       </c>
       <c r="AE258" t="inlineStr">
         <is>
-          <t>MUT Tübingen</t>
+          <t>Narrow smoother made from a rib, found in the debris of the Riek excavation in 2007. Based on its shape, dimensions, and decorations, one can reasonably assume that it is a missing object from the 1931 excavation, specifically Object Vg 29.12 found in layer V. Therefore, the context for this fragment from the 2007 excavation is also given as AH V. The object is a long, slightly bent smoother made from a rib. It is broken in the middle, and it does not have the typical wide, curved cap of a classic smoother but rather a narrower end. At the terminal fragment's base, there is a pronounced bend, characteristic of the basal piece found in the 1931 excavation (Riek G. 1934, Taf. XXIX.12; Hahn J. 1977, Taf. 34.4; Dutkiewicz E. 2021: Taf. 42).</t>
         </is>
       </c>
       <c r="AF258" t="inlineStr">
         <is>
-          <t>Find No.: 35/75-120</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AG258" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2010; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 38/68-90.1</t>
         </is>
       </c>
       <c r="AH258" t="inlineStr">
         <is>
-          <t>[°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°°] _ v</t>
+          <t>Riek G. 1934; Hahn J. 1977; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI258" t="inlineStr">
         <is>
-          <t>uncertain</t>
+          <t>X X X X X X _ vvvvvvvvv!vvvvvvvvvvvv _ vvv vvv v!v vvv vvv</t>
         </is>
       </c>
       <c r="AJ258" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>certain</t>
         </is>
       </c>
       <c r="AK258" t="inlineStr">
         <is>
-          <t>figurine zoomorph</t>
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AL258" t="inlineStr">
+        <is>
+          <t>smoother</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="n">
-        <v>544</v>
+        <v>522</v>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>vhc0067</t>
+          <t>vhc0046</t>
         </is>
       </c>
       <c r="C259" t="inlineStr"/>
       <c r="D259" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
@@ -42766,131 +43804,132 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q259" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R259" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S259" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T259" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U259" t="inlineStr">
         <is>
-          <t>2007</t>
+          <t>2009</t>
         </is>
       </c>
       <c r="V259" t="inlineStr">
         <is>
-          <t>ivory</t>
+          <t>antler</t>
         </is>
       </c>
       <c r="W259" t="inlineStr">
         <is>
-          <t>Mammuthus primigenius</t>
+          <t>Rangifer tarandus</t>
         </is>
       </c>
       <c r="X259" t="inlineStr">
         <is>
           <t>awl</t>
         </is>
       </c>
       <c r="Y259" t="inlineStr"/>
-      <c r="Z259" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z259" t="inlineStr"/>
       <c r="AA259" t="n">
-        <v>10</v>
+        <v>39</v>
       </c>
       <c r="AB259" t="n">
-        <v>10</v>
-[...4 lines deleted...]
-        </is>
+        <v>9</v>
+      </c>
+      <c r="AC259" t="n">
+        <v>5</v>
       </c>
       <c r="AD259" t="inlineStr">
         <is>
-          <t>It is an elongated, approximately complete tool made of ivory. Only the top part is broken off. The terminally tapered shape suggests that it was a point. This area is also heavily polished through use, and the two uppermost lines of the decoration are worn away, making it very likely to be identified as an awl (Wolf S. 2015, Taf. 41.1; Dutkiewicz E. 2021: Taf. 46.2).</t>
+          <t>fragmented</t>
         </is>
       </c>
       <c r="AE259" t="inlineStr">
         <is>
-          <t>MUT Tübingen</t>
+          <t>Basal fragment of an antler point. Presumably, it is a projectile point with a split base, and one wing of the base is broken off (Dutkiewicz E. 2021: Taf. 46.7).</t>
         </is>
       </c>
       <c r="AF259" t="inlineStr">
         <is>
-          <t>Find No.: 39/70-76.1</t>
+          <t>Universität Tübingen</t>
         </is>
       </c>
       <c r="AG259" t="inlineStr">
         <is>
-          <t>Conard N. &amp; Malina M. 2008a; Wolf S. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 37/77-80.1</t>
         </is>
       </c>
       <c r="AH259" t="inlineStr">
         <is>
-          <t>||||| (/||)||| _ ||</t>
+          <t>Conard N. et al. 2010; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI259" t="inlineStr">
         <is>
+          <t>| | |||| |||! _ vv!</t>
+        </is>
+      </c>
+      <c r="AJ259" t="inlineStr">
+        <is>
           <t>certain</t>
         </is>
       </c>
-      <c r="AJ259" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AK259" t="inlineStr">
+        <is>
+          <t>antler</t>
+        </is>
+      </c>
+      <c r="AL259" t="inlineStr">
         <is>
           <t>awl</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="n">
-        <v>526</v>
+        <v>521</v>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>vhc0049</t>
+          <t>vhc0045</t>
         </is>
       </c>
       <c r="C260" t="inlineStr"/>
       <c r="D260" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
@@ -42903,161 +43942,160 @@
         </is>
       </c>
       <c r="J260" t="inlineStr">
         <is>
           <t>Germany</t>
         </is>
       </c>
       <c r="K260" t="n">
         <v>48.559</v>
       </c>
       <c r="L260" t="n">
         <v>10.194</v>
       </c>
       <c r="M260" t="inlineStr">
         <is>
           <t>precise</t>
         </is>
       </c>
       <c r="N260" t="inlineStr">
         <is>
           <t>nespos.org</t>
         </is>
       </c>
       <c r="O260" t="inlineStr">
         <is>
-          <t>V and HL/KS</t>
+          <t>HL/KS</t>
         </is>
       </c>
       <c r="P260" t="inlineStr">
         <is>
           <t>C14</t>
         </is>
       </c>
       <c r="Q260" t="inlineStr">
         <is>
-          <t>30162±1340</t>
+          <t>26160±150</t>
         </is>
       </c>
       <c r="R260" t="inlineStr">
         <is>
-          <t>H 4054-3210</t>
+          <t>KIA 8957</t>
         </is>
       </c>
       <c r="S260" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T260" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U260" t="inlineStr">
         <is>
-          <t>2007</t>
+          <t>2008</t>
         </is>
       </c>
       <c r="V260" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>ivory</t>
         </is>
       </c>
       <c r="W260" t="inlineStr">
         <is>
-          <t>undetermined</t>
+          <t>Mammuthus primigenius</t>
         </is>
       </c>
       <c r="X260" t="inlineStr">
         <is>
-          <t>spatula/lissoir</t>
+          <t>flute</t>
         </is>
       </c>
       <c r="Y260" t="inlineStr"/>
-      <c r="Z260" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z260" t="inlineStr"/>
       <c r="AA260" t="n">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="AB260" t="n">
-        <v>5</v>
-[...5 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="AC260" t="inlineStr"/>
       <c r="AD260" t="inlineStr">
         <is>
-          <t>Narrow smoother made from a rib, found in the debris of the Riek excavation in 2007. Based on its shape, dimensions, and decorations, one can reasonably assume that it is a missing object from the 1931 excavation, specifically Object Vg 29.12 found in layer V. Therefore, the context for this fragment from the 2007 excavation is also given as AH V. The object is a long, slightly bent smoother made from a rib. It is broken in the middle, and it does not have the typical wide, curved cap of a classic smoother but rather a narrower end. At the terminal fragment's base, there is a pronounced bend, characteristic of the basal piece found in the 1931 excavation (Riek G. 1934, Taf. XXIX.12; Hahn J. 1977, Taf. 34.4; Dutkiewicz E. 2021: Taf. 42).</t>
+          <t>fragmented</t>
         </is>
       </c>
       <c r="AE260" t="inlineStr">
         <is>
-          <t>Universität Tübingen</t>
+          <t>Highly weathered ivory flute fragment. Despite its small size, it exhibits all the typical features of ivory flutes, such as the hollow-cylindrical shape, lateral broken notches, and the beginning of a finger hole (Dutkiewicz E. 2021: Taf. 32.8).</t>
         </is>
       </c>
       <c r="AF260" t="inlineStr">
         <is>
-          <t>Find No.: 38/68-90.1</t>
+          <t>MUT Tübingen</t>
         </is>
       </c>
       <c r="AG260" t="inlineStr">
         <is>
-          <t>Riek G. 1934; Hahn J. 1977; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 37/75-71.3</t>
         </is>
       </c>
       <c r="AH260" t="inlineStr">
         <is>
-          <t>X X X X X X _ vvvvvvvvv!vvvvvvvvvvvv _ vvv vvv v!v vvv vvv</t>
+          <t>Conard N., Malina M. &amp; Verrept T. 2009; Conard N. et al. 2009; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI260" t="inlineStr">
         <is>
-          <t>certain</t>
+          <t>!vvvvvvv! _ !v!</t>
         </is>
       </c>
       <c r="AJ260" t="inlineStr">
         <is>
-          <t>bone</t>
+          <t>very certain</t>
         </is>
       </c>
       <c r="AK260" t="inlineStr">
         <is>
-          <t>smoother</t>
+          <t>ivory</t>
+        </is>
+      </c>
+      <c r="AL260" t="inlineStr">
+        <is>
+          <t>flute</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="n">
-        <v>522</v>
+        <v>616</v>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>vhc0046</t>
+          <t>vhc0136</t>
         </is>
       </c>
       <c r="C261" t="inlineStr"/>
       <c r="D261" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
           <t>Aurignacian</t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
           <t>Vogelherd</t>
         </is>
       </c>
       <c r="H261" t="inlineStr">
         <is>
@@ -43100,283 +44138,119 @@
           <t>C14</t>
         </is>
       </c>
       <c r="Q261" t="inlineStr">
         <is>
           <t>26160±150</t>
         </is>
       </c>
       <c r="R261" t="inlineStr">
         <is>
           <t>KIA 8957</t>
         </is>
       </c>
       <c r="S261" t="inlineStr">
         <is>
           <t>35810±710</t>
         </is>
       </c>
       <c r="T261" t="inlineStr">
         <is>
           <t>PL0001337A</t>
         </is>
       </c>
       <c r="U261" t="inlineStr">
         <is>
-          <t>2009</t>
+          <t>2010</t>
         </is>
       </c>
       <c r="V261" t="inlineStr">
         <is>
-          <t>antler</t>
+          <t>bone</t>
         </is>
       </c>
       <c r="W261" t="inlineStr">
         <is>
-          <t>Rangifer tarandus</t>
+          <t>undetermined</t>
         </is>
       </c>
       <c r="X261" t="inlineStr">
         <is>
-          <t>awl</t>
+          <t>flute</t>
         </is>
       </c>
       <c r="Y261" t="inlineStr"/>
-      <c r="Z261" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Z261" t="inlineStr"/>
       <c r="AA261" t="n">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="AB261" t="n">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="AC261" t="inlineStr">
+        <v>6</v>
+      </c>
+      <c r="AC261" t="n">
+        <v>2</v>
+      </c>
+      <c r="AD261" t="inlineStr">
         <is>
           <t>fragmented</t>
         </is>
       </c>
-      <c r="AD261" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AE261" t="inlineStr">
         <is>
+          <t>Fragment of the top of a bone flute with a partially preserved finger hole (Dutkiewicz E. 2021: Taf. 34.11).</t>
+        </is>
+      </c>
+      <c r="AF261" t="inlineStr">
+        <is>
           <t>Universität Tübingen</t>
         </is>
       </c>
-      <c r="AF261" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AG261" t="inlineStr">
         <is>
-          <t>Conard N. et al. 2010; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
+          <t>Find No.: 75/63-13.1</t>
         </is>
       </c>
       <c r="AH261" t="inlineStr">
         <is>
-          <t>| | |||| |||! _ vv!</t>
+          <t>Conard N. et al. 2015; Dutkiewicz E. 2021; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI261" t="inlineStr">
         <is>
-          <t>certain</t>
+          <t>||!</t>
         </is>
       </c>
       <c r="AJ261" t="inlineStr">
         <is>
-          <t>antler</t>
+          <t>very certain</t>
         </is>
       </c>
       <c r="AK261" t="inlineStr">
         <is>
-          <t>awl</t>
-[...162 lines deleted...]
-      <c r="AK262" t="inlineStr">
+          <t>bone</t>
+        </is>
+      </c>
+      <c r="AL261" t="inlineStr">
         <is>
           <t>flute</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>