--- v2 (2026-09-08)
+++ v3 (2026-10-23)
@@ -35497,51 +35497,51 @@
           <t>Find No.: 58-264</t>
         </is>
       </c>
       <c r="AH209" t="inlineStr">
         <is>
           <t>Hahn J. 1988; Hahn J. 1977; Hahn J. 1986; Dutkiewicz E. 2021; Hahn J. 1982; Conard N. &amp; Bolus M. 2003; Conard N. &amp; Bolus M. 2008</t>
         </is>
       </c>
       <c r="AI209" t="inlineStr">
         <is>
           <t>vvvvvvvvvvvvv _ vvvvvvvvvvvvv _ vvvvvvv _ vvvvvv _ &gt;&gt;&gt;&gt;\\\  _ &gt;&gt;&gt;! _  ^^^^ _ °°°°°°°°°°°°° _ °°°°°°°°°° _ °°°°°°°°°°°° _ °°°°°°°°°°°°°</t>
         </is>
       </c>
       <c r="AJ209" t="inlineStr">
         <is>
           <t>very certain</t>
         </is>
       </c>
       <c r="AK209" t="inlineStr">
         <is>
           <t>ivory</t>
         </is>
       </c>
       <c r="AL209" t="inlineStr">
         <is>
-          <t>plaque</t>
+          <t>plate</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="n">
         <v>418</v>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>gkl0027</t>
         </is>
       </c>
       <c r="C210" t="inlineStr"/>
       <c r="D210" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
           <t>Upper Paleolithic</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>